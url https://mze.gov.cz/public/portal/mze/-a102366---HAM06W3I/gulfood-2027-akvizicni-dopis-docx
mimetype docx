--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -586,139 +586,137 @@
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>zde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA62AB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401A4C3E" w14:textId="77777777" w:rsidR="006D0DFB" w:rsidRPr="00AA511A" w:rsidRDefault="006D0DFB" w:rsidP="006D0DFB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BEBAF0E" w14:textId="216250B9" w:rsidR="006D0DFB" w:rsidRPr="00EA62AB" w:rsidRDefault="006D0DFB" w:rsidP="006D0DFB">
+    <w:p w14:paraId="4BEBAF0E" w14:textId="0D6F5C9A" w:rsidR="006D0DFB" w:rsidRPr="00EA62AB" w:rsidRDefault="006D0DFB" w:rsidP="006D0DFB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA511A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba expozice včetně technického zabezpečení je plně v režii Ministerstva </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00291A92" w:rsidRPr="00AA511A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zemědělství, </w:t>
       </w:r>
       <w:r w:rsidR="00291A92">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">                          </w:t>
+        <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA511A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">firmy si objednají vlastní plochu o velikosti </w:t>
       </w:r>
+      <w:r w:rsidR="0017174B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EA62AB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3 m</w:t>
+        <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA62AB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a ve vlastní režii si hradí nadstandardní služby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA77F55" w14:textId="77777777" w:rsidR="006D0DFB" w:rsidRPr="00EA62AB" w:rsidRDefault="006D0DFB" w:rsidP="006D0DFB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53CCB226" w14:textId="29F8A5C3" w:rsidR="006D0DFB" w:rsidRPr="00744B4F" w:rsidRDefault="006D0DFB" w:rsidP="006D0DFB">
+    <w:p w14:paraId="53CCB226" w14:textId="7B770524" w:rsidR="006D0DFB" w:rsidRPr="00744B4F" w:rsidRDefault="006D0DFB" w:rsidP="006D0DFB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA62AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Přihlášku k účasti ve společné expozici Ministerstva zemědělství na veletrhu GULFOOD 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -737,59 +735,79 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA62AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">je nutno zaslat nejpozději do </w:t>
       </w:r>
+      <w:r w:rsidR="00D13875" w:rsidRPr="00D13875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00291A92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D70C0F" w:themeColor="accent2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">15. 10. 2026 </w:t>
+        <w:t xml:space="preserve"> 10. 2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA62AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="00744B4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00FF758E">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
@@ -3702,61 +3720,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FDEB19" w14:textId="6981CB6C" w:rsidR="00500A63" w:rsidRPr="00917C90" w:rsidRDefault="00500A63" w:rsidP="006D0DFB">
       <w:pPr>
         <w:pStyle w:val="NoList1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00500A63" w:rsidRPr="00917C90" w:rsidSect="00BE2E0B">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="1361" w:bottom="1531" w:left="1474" w:header="607" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="052B11C6" w14:textId="77777777" w:rsidR="00EB48DD" w:rsidRDefault="00EB48DD" w:rsidP="004A01A7">
+    <w:p w14:paraId="4057CC81" w14:textId="77777777" w:rsidR="00604DF2" w:rsidRDefault="00604DF2" w:rsidP="004A01A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D2EE0FF" w14:textId="77777777" w:rsidR="00EB48DD" w:rsidRDefault="00EB48DD" w:rsidP="004A01A7">
+    <w:p w14:paraId="46A233CA" w14:textId="77777777" w:rsidR="00604DF2" w:rsidRDefault="00604DF2" w:rsidP="004A01A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3922,58 +3940,58 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>yphaax8</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="00D8251C">
         <w:t>mze</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4A94">
         <w:t>.gov.cz</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12715ACC" w14:textId="77777777" w:rsidR="00EB48DD" w:rsidRDefault="00EB48DD" w:rsidP="004A01A7">
+    <w:p w14:paraId="00EC5D12" w14:textId="77777777" w:rsidR="00604DF2" w:rsidRDefault="00604DF2" w:rsidP="004A01A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3854129A" w14:textId="77777777" w:rsidR="00EB48DD" w:rsidRDefault="00EB48DD" w:rsidP="004A01A7">
+    <w:p w14:paraId="55AE6222" w14:textId="77777777" w:rsidR="00604DF2" w:rsidRDefault="00604DF2" w:rsidP="004A01A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabulkaJVS4-bezohranien"/>
       <w:tblW w:w="4253" w:type="dxa"/>
       <w:jc w:val="right"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4253"/>
     </w:tblGrid>
     <w:tr w:rsidR="003208E6" w14:paraId="6322F8B1" w14:textId="77777777" w:rsidTr="00BE2E0B">
@@ -5281,51 +5299,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1385181578">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="31543854">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1350567941">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5352,50 +5370,51 @@
     <w:rsid w:val="000C68F4"/>
     <w:rsid w:val="000D2954"/>
     <w:rsid w:val="000E00C3"/>
     <w:rsid w:val="000E1A8D"/>
     <w:rsid w:val="000E3099"/>
     <w:rsid w:val="000F141D"/>
     <w:rsid w:val="000F5A54"/>
     <w:rsid w:val="000F644D"/>
     <w:rsid w:val="00102994"/>
     <w:rsid w:val="00105444"/>
     <w:rsid w:val="00134D21"/>
     <w:rsid w:val="00134F2B"/>
     <w:rsid w:val="00135EBB"/>
     <w:rsid w:val="001363A5"/>
     <w:rsid w:val="00137B85"/>
     <w:rsid w:val="00140402"/>
     <w:rsid w:val="00141449"/>
     <w:rsid w:val="00142EE9"/>
     <w:rsid w:val="00146A2A"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00151CB2"/>
     <w:rsid w:val="00157D4A"/>
     <w:rsid w:val="00160FEB"/>
     <w:rsid w:val="00164790"/>
     <w:rsid w:val="001712FE"/>
+    <w:rsid w:val="0017174B"/>
     <w:rsid w:val="00171B3E"/>
     <w:rsid w:val="00175680"/>
     <w:rsid w:val="001909FA"/>
     <w:rsid w:val="001D719A"/>
     <w:rsid w:val="001E1B82"/>
     <w:rsid w:val="001E417F"/>
     <w:rsid w:val="001E513B"/>
     <w:rsid w:val="001E691A"/>
     <w:rsid w:val="001F493F"/>
     <w:rsid w:val="002000F6"/>
     <w:rsid w:val="002013B0"/>
     <w:rsid w:val="00216463"/>
     <w:rsid w:val="00222610"/>
     <w:rsid w:val="002234D1"/>
     <w:rsid w:val="002363CA"/>
     <w:rsid w:val="0024676C"/>
     <w:rsid w:val="00255CD0"/>
     <w:rsid w:val="00260DCA"/>
     <w:rsid w:val="00275B42"/>
     <w:rsid w:val="00280346"/>
     <w:rsid w:val="00280D21"/>
     <w:rsid w:val="0028101B"/>
     <w:rsid w:val="002826B4"/>
     <w:rsid w:val="00291A92"/>
     <w:rsid w:val="00293F29"/>
@@ -5405,50 +5424,51 @@
     <w:rsid w:val="002F7004"/>
     <w:rsid w:val="0030061B"/>
     <w:rsid w:val="00303A0E"/>
     <w:rsid w:val="003206E7"/>
     <w:rsid w:val="003208E6"/>
     <w:rsid w:val="0032285E"/>
     <w:rsid w:val="003351B8"/>
     <w:rsid w:val="00336C46"/>
     <w:rsid w:val="003540FA"/>
     <w:rsid w:val="00356332"/>
     <w:rsid w:val="00356F89"/>
     <w:rsid w:val="00363815"/>
     <w:rsid w:val="003654CD"/>
     <w:rsid w:val="00370110"/>
     <w:rsid w:val="00372598"/>
     <w:rsid w:val="003751FC"/>
     <w:rsid w:val="003772B6"/>
     <w:rsid w:val="00392F53"/>
     <w:rsid w:val="00393EC0"/>
     <w:rsid w:val="003A2A49"/>
     <w:rsid w:val="003A3966"/>
     <w:rsid w:val="003A5032"/>
     <w:rsid w:val="003A7E6A"/>
     <w:rsid w:val="003C027F"/>
     <w:rsid w:val="003C3F6A"/>
+    <w:rsid w:val="003C6981"/>
     <w:rsid w:val="003D639F"/>
     <w:rsid w:val="003E0572"/>
     <w:rsid w:val="003E3910"/>
     <w:rsid w:val="003E6369"/>
     <w:rsid w:val="003F36C7"/>
     <w:rsid w:val="003F54C8"/>
     <w:rsid w:val="003F69B1"/>
     <w:rsid w:val="003F6D29"/>
     <w:rsid w:val="004027D2"/>
     <w:rsid w:val="0040303E"/>
     <w:rsid w:val="00407B47"/>
     <w:rsid w:val="004126F7"/>
     <w:rsid w:val="004136C9"/>
     <w:rsid w:val="00420F82"/>
     <w:rsid w:val="00421717"/>
     <w:rsid w:val="00424D6D"/>
     <w:rsid w:val="00426C60"/>
     <w:rsid w:val="00427375"/>
     <w:rsid w:val="00430BB6"/>
     <w:rsid w:val="00433E54"/>
     <w:rsid w:val="00436EC2"/>
     <w:rsid w:val="00450156"/>
     <w:rsid w:val="00454DC7"/>
     <w:rsid w:val="004573FA"/>
     <w:rsid w:val="004607B2"/>
@@ -5477,50 +5497,51 @@
     <w:rsid w:val="00542CA8"/>
     <w:rsid w:val="00550B36"/>
     <w:rsid w:val="00553ACE"/>
     <w:rsid w:val="005548CD"/>
     <w:rsid w:val="00554FC7"/>
     <w:rsid w:val="0055531A"/>
     <w:rsid w:val="00560EC8"/>
     <w:rsid w:val="00563A5F"/>
     <w:rsid w:val="00563FE8"/>
     <w:rsid w:val="0056491C"/>
     <w:rsid w:val="00564F2B"/>
     <w:rsid w:val="005801BB"/>
     <w:rsid w:val="005865A4"/>
     <w:rsid w:val="00586756"/>
     <w:rsid w:val="0058729F"/>
     <w:rsid w:val="005970F5"/>
     <w:rsid w:val="005A012C"/>
     <w:rsid w:val="005A4EC9"/>
     <w:rsid w:val="005A60C3"/>
     <w:rsid w:val="005C14EB"/>
     <w:rsid w:val="005C29C9"/>
     <w:rsid w:val="005C6C90"/>
     <w:rsid w:val="005E2E21"/>
     <w:rsid w:val="00601DFE"/>
     <w:rsid w:val="00601E5A"/>
+    <w:rsid w:val="00604DF2"/>
     <w:rsid w:val="006051FE"/>
     <w:rsid w:val="00606CF5"/>
     <w:rsid w:val="00607675"/>
     <w:rsid w:val="006120D2"/>
     <w:rsid w:val="00626A46"/>
     <w:rsid w:val="00626A74"/>
     <w:rsid w:val="0062750B"/>
     <w:rsid w:val="00627513"/>
     <w:rsid w:val="00635157"/>
     <w:rsid w:val="00637E8B"/>
     <w:rsid w:val="00640E73"/>
     <w:rsid w:val="0064237D"/>
     <w:rsid w:val="00647757"/>
     <w:rsid w:val="00650D3D"/>
     <w:rsid w:val="00651A43"/>
     <w:rsid w:val="00656C8B"/>
     <w:rsid w:val="0067042F"/>
     <w:rsid w:val="0069631F"/>
     <w:rsid w:val="006C0860"/>
     <w:rsid w:val="006C1C92"/>
     <w:rsid w:val="006D007C"/>
     <w:rsid w:val="006D0DFB"/>
     <w:rsid w:val="006E7273"/>
     <w:rsid w:val="006F2BF1"/>
     <w:rsid w:val="006F4755"/>
@@ -5576,50 +5597,51 @@
     <w:rsid w:val="009C0BC3"/>
     <w:rsid w:val="009C31A6"/>
     <w:rsid w:val="009D72AA"/>
     <w:rsid w:val="009E4B81"/>
     <w:rsid w:val="009E5D42"/>
     <w:rsid w:val="009F3E9D"/>
     <w:rsid w:val="00A15A28"/>
     <w:rsid w:val="00A274A1"/>
     <w:rsid w:val="00A3283F"/>
     <w:rsid w:val="00A47859"/>
     <w:rsid w:val="00A55A71"/>
     <w:rsid w:val="00A851CE"/>
     <w:rsid w:val="00A860B9"/>
     <w:rsid w:val="00A91166"/>
     <w:rsid w:val="00A91452"/>
     <w:rsid w:val="00A95D0B"/>
     <w:rsid w:val="00AA0C58"/>
     <w:rsid w:val="00AA24C9"/>
     <w:rsid w:val="00AB2E9B"/>
     <w:rsid w:val="00AB4BE7"/>
     <w:rsid w:val="00AB5479"/>
     <w:rsid w:val="00AB7649"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1CA1"/>
     <w:rsid w:val="00AD40DD"/>
+    <w:rsid w:val="00AE1050"/>
     <w:rsid w:val="00AE1317"/>
     <w:rsid w:val="00AE6440"/>
     <w:rsid w:val="00AF06B0"/>
     <w:rsid w:val="00AF3319"/>
     <w:rsid w:val="00AF39AC"/>
     <w:rsid w:val="00AF6E9E"/>
     <w:rsid w:val="00B018DE"/>
     <w:rsid w:val="00B0330A"/>
     <w:rsid w:val="00B07208"/>
     <w:rsid w:val="00B2195A"/>
     <w:rsid w:val="00B31BB1"/>
     <w:rsid w:val="00B35D7B"/>
     <w:rsid w:val="00B43D9B"/>
     <w:rsid w:val="00B51C8F"/>
     <w:rsid w:val="00B602D0"/>
     <w:rsid w:val="00B62344"/>
     <w:rsid w:val="00B70022"/>
     <w:rsid w:val="00B7165F"/>
     <w:rsid w:val="00B733E5"/>
     <w:rsid w:val="00B759AD"/>
     <w:rsid w:val="00B8724F"/>
     <w:rsid w:val="00B90BD8"/>
     <w:rsid w:val="00B957ED"/>
     <w:rsid w:val="00B96F18"/>
     <w:rsid w:val="00B9783E"/>
@@ -5653,72 +5675,74 @@
     <w:rsid w:val="00C5725B"/>
     <w:rsid w:val="00C61C26"/>
     <w:rsid w:val="00C678BE"/>
     <w:rsid w:val="00C7002E"/>
     <w:rsid w:val="00C74A09"/>
     <w:rsid w:val="00CA3ABB"/>
     <w:rsid w:val="00CA7708"/>
     <w:rsid w:val="00CB1B52"/>
     <w:rsid w:val="00CB1E4F"/>
     <w:rsid w:val="00CB6B2A"/>
     <w:rsid w:val="00CC0409"/>
     <w:rsid w:val="00CC309B"/>
     <w:rsid w:val="00CC35A2"/>
     <w:rsid w:val="00CC7927"/>
     <w:rsid w:val="00CD0856"/>
     <w:rsid w:val="00CD23E9"/>
     <w:rsid w:val="00CD784B"/>
     <w:rsid w:val="00CE0BC6"/>
     <w:rsid w:val="00CE1ADE"/>
     <w:rsid w:val="00CE7FBE"/>
     <w:rsid w:val="00CF371F"/>
     <w:rsid w:val="00CF6697"/>
     <w:rsid w:val="00D04863"/>
     <w:rsid w:val="00D066AA"/>
     <w:rsid w:val="00D06D79"/>
+    <w:rsid w:val="00D13875"/>
     <w:rsid w:val="00D15B3B"/>
     <w:rsid w:val="00D20AC3"/>
     <w:rsid w:val="00D25B75"/>
     <w:rsid w:val="00D50FAD"/>
     <w:rsid w:val="00D63056"/>
     <w:rsid w:val="00D63746"/>
     <w:rsid w:val="00D70040"/>
     <w:rsid w:val="00D7143F"/>
     <w:rsid w:val="00D8251C"/>
     <w:rsid w:val="00D83849"/>
     <w:rsid w:val="00DA10DB"/>
     <w:rsid w:val="00DA313B"/>
     <w:rsid w:val="00DD3D93"/>
     <w:rsid w:val="00DD4E3E"/>
     <w:rsid w:val="00DD6689"/>
     <w:rsid w:val="00DF3F66"/>
     <w:rsid w:val="00E12747"/>
     <w:rsid w:val="00E14659"/>
     <w:rsid w:val="00E24FEA"/>
     <w:rsid w:val="00E33EE2"/>
     <w:rsid w:val="00E34849"/>
     <w:rsid w:val="00E414DB"/>
+    <w:rsid w:val="00E44210"/>
     <w:rsid w:val="00E456D4"/>
     <w:rsid w:val="00E47767"/>
     <w:rsid w:val="00E51340"/>
     <w:rsid w:val="00E62893"/>
     <w:rsid w:val="00E67257"/>
     <w:rsid w:val="00E704CC"/>
     <w:rsid w:val="00E721D1"/>
     <w:rsid w:val="00E72CDB"/>
     <w:rsid w:val="00E8736C"/>
     <w:rsid w:val="00E9571D"/>
     <w:rsid w:val="00E97FB6"/>
     <w:rsid w:val="00EB48DD"/>
     <w:rsid w:val="00EB5DA8"/>
     <w:rsid w:val="00EC2292"/>
     <w:rsid w:val="00ED6CD2"/>
     <w:rsid w:val="00EE5832"/>
     <w:rsid w:val="00EF1981"/>
     <w:rsid w:val="00EF4611"/>
     <w:rsid w:val="00F0418D"/>
     <w:rsid w:val="00F049CC"/>
     <w:rsid w:val="00F152C4"/>
     <w:rsid w:val="00F21784"/>
     <w:rsid w:val="00F26AB3"/>
     <w:rsid w:val="00F30E1E"/>
     <w:rsid w:val="00F34410"/>
@@ -8619,75 +8643,75 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8FF4C1-A246-4354-91B5-200F9F541D60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Biofach 2027 akviziční dopis.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1180</Words>
-  <Characters>6967</Characters>
+  <Words>1181</Words>
+  <Characters>6968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8131</CharactersWithSpaces>
+  <CharactersWithSpaces>8133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nada Lichte</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009E80F5F6C5CE5F4782D8DC573FB786A0</vt:lpwstr>
   </property>