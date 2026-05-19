--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,42 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7128C42C" w14:textId="77777777" w:rsidR="001834CB" w:rsidRDefault="001834CB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -83,50 +85,56 @@
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Zaškrtávací2"/>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AA62D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>bezhotovostní platba</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="548C1F7A" w14:textId="77777777" w:rsidR="006D0825" w:rsidRPr="00AA62D0" w:rsidRDefault="006D0825">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -9844,71 +9852,69 @@
             </w:r>
             <w:r w:rsidRPr="00116BE4">
               <w:t xml:space="preserve"> vyhotovené v cizím jazyce musí žadatel předložit v originálním znění a současně v úředně ověřeném překladu do jazyka českého, pokud </w:t>
             </w:r>
             <w:r w:rsidRPr="000319D0">
               <w:t>Ministerstvo</w:t>
             </w:r>
             <w:r w:rsidRPr="00873065">
               <w:rPr>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>zemědělství</w:t>
             </w:r>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve"> nesdělí, že takový překlad nevyžaduje. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="087BDCBA" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRPr="00043532" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12CF7CE0" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
+          <w:p w14:paraId="12CF7CE0" w14:textId="3446A3CE" w:rsidR="00F529C7" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve">V souladu s § 53 </w:t>
             </w:r>
             <w:r>
               <w:t>odst</w:t>
             </w:r>
             <w:r w:rsidRPr="00116BE4">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00043532">
-              <w:t xml:space="preserve"> 4 zákona č. 500/2004 Sb., správní řád, ve znění pozdějších předpisů musí být pravost úředních razítek a podpisů na veřejných listinách vydaných orgány cizích států ověřena orgány k tomu </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> 4 zákona č. 500/2004 Sb., správní řád, ve znění pozdějších předpisů musí být pravost úředních razítek a podpisů na veřejných listinách vydaných orgány cizích států ověřena orgány k tomu příslušnými</w:t>
+            </w:r>
+            <w:r w:rsidR="00432C3B">
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve"> pokud mezinárodní smlouva, která je součástí právního řádu České republiky, nestanoví jinak. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CF664C8" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53852A77" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC11AD">
               <w:t xml:space="preserve">V případě nedostatku místa ve formuláři žádosti žadatel rozvede údaje na samostatných </w:t>
             </w:r>
             <w:r w:rsidRPr="00114F9A">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">listech nesoucích označení příslušných částí žádosti. Tyto listy jsou nedílnou součástí žádosti. </w:t>
             </w:r>
@@ -9931,74 +9937,64 @@
             <w:r w:rsidRPr="00DC11AD">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">vzory čestných prohlášení a dalších příloh žádosti jsou uveřejněné na webových stránkách </w:t>
             </w:r>
             <w:r w:rsidRPr="000319D0">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ministerstva </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>zemědělství</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC11AD">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B53CED3" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRPr="00DC11AD" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
+          <w:p w14:paraId="39326BF0" w14:textId="4AAD28F5" w:rsidR="00F529C7" w:rsidRDefault="00432C3B" w:rsidP="00F529C7">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="005C492A">
+              <w:r w:rsidRPr="00E4798A">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
-                  <w:iCs/>
                 </w:rPr>
-                <w:t>http://eagri.cz/public/web/mze/legislativa/pravni-predpisy-mze/tematicky-prehled/Legislativa-ostatni_uplna-zneni_zakon-2006-179-vysledky-vzdelavani.html</w:t>
+                <w:t>https://portal.mze.cz/public/portal/mze/poradenstvi-a-vyzkum/vzdelavani/akreditace-a-posuzovani-odborne/seznam-povolani-a-k-nim-udelenych</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004533FB">
-[...6 lines deleted...]
-          <w:p w14:paraId="39326BF0" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRPr="00043532" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
+          </w:p>
+          <w:p w14:paraId="559E4840" w14:textId="77777777" w:rsidR="00432C3B" w:rsidRPr="00043532" w:rsidRDefault="00432C3B" w:rsidP="00F529C7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E63B69E" w14:textId="77777777" w:rsidR="008D2F3F" w:rsidRDefault="008D2F3F" w:rsidP="008D2F3F">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve">Dle § 11 odst. 1 písm. f) </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">a § 13 odst. 1 zákona č. 179/2006 Sb. </w:t>
             </w:r>
             <w:r w:rsidRPr="00043532">
               <w:t>lze udělit autorizaci, jestliže žadatel požádal o udělení autorizace pro profesní kvalifikaci, pro kterou je schválen kvalifikační i hodnoticí standard</w:t>
             </w:r>
             <w:r w:rsidRPr="00221A31">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00221A31">
               <w:rPr>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dle § 13 odst. 3 věty druhé zákona č. 179/2006 Sb. se toto ustanovení vztahuje také na řízení o prodloužení platnosti autorizace.</w:t>
@@ -10140,79 +10136,81 @@
           </w:p>
           <w:p w14:paraId="52A05F09" w14:textId="77777777" w:rsidR="00316CD1" w:rsidRPr="00B93ADB" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>110 00 Praha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="326BBB40" w14:textId="77777777" w:rsidR="000B6A86" w:rsidRPr="00B93ADB" w:rsidRDefault="000B6A86">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B6A86" w:rsidRPr="00B93ADB" w:rsidSect="0087519B">
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="568" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708" w:equalWidth="0">
         <w:col w:w="9071"/>
       </w:cols>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5649E47B" w14:textId="77777777" w:rsidR="001507B1" w:rsidRDefault="001507B1">
+    <w:p w14:paraId="18D894DE" w14:textId="77777777" w:rsidR="00C90A6E" w:rsidRDefault="00C90A6E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06A80E46" w14:textId="77777777" w:rsidR="001507B1" w:rsidRDefault="001507B1">
+    <w:p w14:paraId="21C7FF15" w14:textId="77777777" w:rsidR="00C90A6E" w:rsidRDefault="00C90A6E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -10618,133 +10616,148 @@
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="723E5BE2" w14:textId="77777777" w:rsidR="009C65CF" w:rsidRPr="009C65CF" w:rsidRDefault="009C65CF" w:rsidP="009C65CF">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:spacing w:before="0"/>
       <w:ind w:right="357"/>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CBAD3FA" w14:textId="77777777" w:rsidR="001507B1" w:rsidRDefault="001507B1">
+    <w:p w14:paraId="4C886DE7" w14:textId="77777777" w:rsidR="00C90A6E" w:rsidRDefault="00C90A6E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C932DC6" w14:textId="77777777" w:rsidR="001507B1" w:rsidRDefault="001507B1">
+    <w:p w14:paraId="29F650A9" w14:textId="77777777" w:rsidR="00C90A6E" w:rsidRDefault="00C90A6E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69EAC382" w14:textId="77777777" w:rsidR="004A2CDF" w:rsidRDefault="00F529C7" w:rsidP="009D33F0">
+  <w:p w14:paraId="2A5F0261" w14:textId="77777777" w:rsidR="00FB33A6" w:rsidRDefault="00FB33A6">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B6C8C0" w14:textId="77777777" w:rsidR="00FB33A6" w:rsidRDefault="00FB33A6">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69EAC382" w14:textId="7800943E" w:rsidR="004A2CDF" w:rsidRDefault="004A2CDF" w:rsidP="009D33F0">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...33 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="6E5B37C0" w14:textId="77777777" w:rsidR="004A2CDF" w:rsidRPr="001A7A8B" w:rsidRDefault="004A2CDF" w:rsidP="00E52EE5">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:left="3969"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3C76C5AC" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRPr="00EA1565" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
+  <w:p w14:paraId="3C76C5AC" w14:textId="4943F3D4" w:rsidR="00F529C7" w:rsidRPr="00EA1565" w:rsidRDefault="00C90A6E" w:rsidP="00F529C7">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:left="3969"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="7B08EC39">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Grafický objekt 1" o:spid="_x0000_s1034" type="#_x0000_t75" alt="" style="position:absolute;left:0;text-align:left;margin-left:.25pt;margin-top:-65.65pt;width:90pt;height:51pt;z-index:251659264;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
+          <v:imagedata r:id="rId1" o:title="image001.png@01DCDC5C"/>
+          <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00F529C7">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>Autorizujícímu orgánu</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="338A3A51" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:left="3969"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Ministerstvo zemědělství </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="58EBFF4E" w14:textId="77777777" w:rsidR="00F529C7" w:rsidRPr="00E83FD1" w:rsidRDefault="00F529C7" w:rsidP="00F529C7">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
@@ -14498,50 +14511,51 @@
     <w:rsid w:val="003C4048"/>
     <w:rsid w:val="003C4E12"/>
     <w:rsid w:val="003D27E3"/>
     <w:rsid w:val="003D535C"/>
     <w:rsid w:val="003D5620"/>
     <w:rsid w:val="003D5C7D"/>
     <w:rsid w:val="003E279D"/>
     <w:rsid w:val="003E4808"/>
     <w:rsid w:val="003E48ED"/>
     <w:rsid w:val="003E5165"/>
     <w:rsid w:val="003E7977"/>
     <w:rsid w:val="003E7B36"/>
     <w:rsid w:val="003F1ED4"/>
     <w:rsid w:val="003F709B"/>
     <w:rsid w:val="004018D8"/>
     <w:rsid w:val="004026C4"/>
     <w:rsid w:val="0040341E"/>
     <w:rsid w:val="0040403B"/>
     <w:rsid w:val="00407680"/>
     <w:rsid w:val="004161F2"/>
     <w:rsid w:val="00416B2B"/>
     <w:rsid w:val="00420486"/>
     <w:rsid w:val="00425DC4"/>
     <w:rsid w:val="00431DD6"/>
     <w:rsid w:val="00432C03"/>
+    <w:rsid w:val="00432C3B"/>
     <w:rsid w:val="00435507"/>
     <w:rsid w:val="00435A96"/>
     <w:rsid w:val="00440A9F"/>
     <w:rsid w:val="004416A1"/>
     <w:rsid w:val="0044270B"/>
     <w:rsid w:val="0044401D"/>
     <w:rsid w:val="00452767"/>
     <w:rsid w:val="004533FB"/>
     <w:rsid w:val="004536CB"/>
     <w:rsid w:val="004575D1"/>
     <w:rsid w:val="004578F1"/>
     <w:rsid w:val="004668C9"/>
     <w:rsid w:val="00467B6D"/>
     <w:rsid w:val="00475946"/>
     <w:rsid w:val="004776CB"/>
     <w:rsid w:val="00480E47"/>
     <w:rsid w:val="0048166C"/>
     <w:rsid w:val="00484B36"/>
     <w:rsid w:val="00484FC9"/>
     <w:rsid w:val="00492C2D"/>
     <w:rsid w:val="00495E4B"/>
     <w:rsid w:val="004971DA"/>
     <w:rsid w:val="004978F6"/>
     <w:rsid w:val="004A1448"/>
     <w:rsid w:val="004A2CDF"/>
@@ -14559,50 +14573,51 @@
     <w:rsid w:val="004E46FE"/>
     <w:rsid w:val="004E496A"/>
     <w:rsid w:val="004E5DD7"/>
     <w:rsid w:val="004E6D40"/>
     <w:rsid w:val="004F38AF"/>
     <w:rsid w:val="004F43C2"/>
     <w:rsid w:val="004F53BF"/>
     <w:rsid w:val="004F65E5"/>
     <w:rsid w:val="005023A7"/>
     <w:rsid w:val="005037F5"/>
     <w:rsid w:val="00505E32"/>
     <w:rsid w:val="00507FBC"/>
     <w:rsid w:val="005121AB"/>
     <w:rsid w:val="00522799"/>
     <w:rsid w:val="00524F07"/>
     <w:rsid w:val="00526AD0"/>
     <w:rsid w:val="005316A4"/>
     <w:rsid w:val="00533A12"/>
     <w:rsid w:val="00535743"/>
     <w:rsid w:val="005362C2"/>
     <w:rsid w:val="00537598"/>
     <w:rsid w:val="005379B9"/>
     <w:rsid w:val="0054587B"/>
     <w:rsid w:val="005458CE"/>
     <w:rsid w:val="00557BF7"/>
+    <w:rsid w:val="0056781E"/>
     <w:rsid w:val="00567850"/>
     <w:rsid w:val="00572CAC"/>
     <w:rsid w:val="005755A2"/>
     <w:rsid w:val="00577862"/>
     <w:rsid w:val="00584674"/>
     <w:rsid w:val="0058538E"/>
     <w:rsid w:val="0059037E"/>
     <w:rsid w:val="0059269B"/>
     <w:rsid w:val="005938D9"/>
     <w:rsid w:val="005956E3"/>
     <w:rsid w:val="005956E6"/>
     <w:rsid w:val="0059611F"/>
     <w:rsid w:val="00596EC1"/>
     <w:rsid w:val="005A390E"/>
     <w:rsid w:val="005A640D"/>
     <w:rsid w:val="005B253A"/>
     <w:rsid w:val="005B2FD9"/>
     <w:rsid w:val="005B3DCD"/>
     <w:rsid w:val="005B763F"/>
     <w:rsid w:val="005C2062"/>
     <w:rsid w:val="005C5085"/>
     <w:rsid w:val="005C6CB3"/>
     <w:rsid w:val="005D2E67"/>
     <w:rsid w:val="005E1202"/>
     <w:rsid w:val="005E34AA"/>
@@ -14785,50 +14800,51 @@
     <w:rsid w:val="009B4C27"/>
     <w:rsid w:val="009B5540"/>
     <w:rsid w:val="009C65CF"/>
     <w:rsid w:val="009D33F0"/>
     <w:rsid w:val="009D6192"/>
     <w:rsid w:val="009E4B6F"/>
     <w:rsid w:val="009E779B"/>
     <w:rsid w:val="009E7950"/>
     <w:rsid w:val="009F0117"/>
     <w:rsid w:val="009F5A9D"/>
     <w:rsid w:val="00A024E4"/>
     <w:rsid w:val="00A0446C"/>
     <w:rsid w:val="00A13380"/>
     <w:rsid w:val="00A24CB5"/>
     <w:rsid w:val="00A33431"/>
     <w:rsid w:val="00A34FF2"/>
     <w:rsid w:val="00A40E89"/>
     <w:rsid w:val="00A4278B"/>
     <w:rsid w:val="00A45078"/>
     <w:rsid w:val="00A47748"/>
     <w:rsid w:val="00A515B8"/>
     <w:rsid w:val="00A57E9A"/>
     <w:rsid w:val="00A61AD1"/>
     <w:rsid w:val="00A61EC1"/>
     <w:rsid w:val="00A671BE"/>
+    <w:rsid w:val="00A70572"/>
     <w:rsid w:val="00A8046C"/>
     <w:rsid w:val="00A85BC3"/>
     <w:rsid w:val="00A862A2"/>
     <w:rsid w:val="00A922EA"/>
     <w:rsid w:val="00A95747"/>
     <w:rsid w:val="00AA0CED"/>
     <w:rsid w:val="00AA0EBB"/>
     <w:rsid w:val="00AA13BE"/>
     <w:rsid w:val="00AA3F26"/>
     <w:rsid w:val="00AA62D0"/>
     <w:rsid w:val="00AB1148"/>
     <w:rsid w:val="00AC04A9"/>
     <w:rsid w:val="00AC0C92"/>
     <w:rsid w:val="00AC356A"/>
     <w:rsid w:val="00AD0217"/>
     <w:rsid w:val="00AD1FD7"/>
     <w:rsid w:val="00AD3828"/>
     <w:rsid w:val="00AD7270"/>
     <w:rsid w:val="00AE2178"/>
     <w:rsid w:val="00AF4A41"/>
     <w:rsid w:val="00AF702F"/>
     <w:rsid w:val="00B0587D"/>
     <w:rsid w:val="00B05CE6"/>
     <w:rsid w:val="00B16BB3"/>
     <w:rsid w:val="00B20010"/>
@@ -14877,50 +14893,51 @@
     <w:rsid w:val="00C21553"/>
     <w:rsid w:val="00C223F7"/>
     <w:rsid w:val="00C22F40"/>
     <w:rsid w:val="00C25955"/>
     <w:rsid w:val="00C26DDC"/>
     <w:rsid w:val="00C30A52"/>
     <w:rsid w:val="00C31A7A"/>
     <w:rsid w:val="00C31C3D"/>
     <w:rsid w:val="00C461B5"/>
     <w:rsid w:val="00C50EAF"/>
     <w:rsid w:val="00C53E2C"/>
     <w:rsid w:val="00C53F44"/>
     <w:rsid w:val="00C5495E"/>
     <w:rsid w:val="00C6034E"/>
     <w:rsid w:val="00C61819"/>
     <w:rsid w:val="00C67F07"/>
     <w:rsid w:val="00C716FF"/>
     <w:rsid w:val="00C74740"/>
     <w:rsid w:val="00C7609B"/>
     <w:rsid w:val="00C768F1"/>
     <w:rsid w:val="00C81B14"/>
     <w:rsid w:val="00C832CC"/>
     <w:rsid w:val="00C84C3E"/>
     <w:rsid w:val="00C84E70"/>
     <w:rsid w:val="00C87CE1"/>
+    <w:rsid w:val="00C90A6E"/>
     <w:rsid w:val="00C94046"/>
     <w:rsid w:val="00C97830"/>
     <w:rsid w:val="00CA171A"/>
     <w:rsid w:val="00CA3991"/>
     <w:rsid w:val="00CA5DAF"/>
     <w:rsid w:val="00CB09DF"/>
     <w:rsid w:val="00CB47B0"/>
     <w:rsid w:val="00CC203B"/>
     <w:rsid w:val="00CC275E"/>
     <w:rsid w:val="00CC39C8"/>
     <w:rsid w:val="00CC44BD"/>
     <w:rsid w:val="00CC526D"/>
     <w:rsid w:val="00CC65AC"/>
     <w:rsid w:val="00CD3071"/>
     <w:rsid w:val="00CD6F80"/>
     <w:rsid w:val="00CE0486"/>
     <w:rsid w:val="00CE0C75"/>
     <w:rsid w:val="00CE205A"/>
     <w:rsid w:val="00CE2B14"/>
     <w:rsid w:val="00CE73F8"/>
     <w:rsid w:val="00CF0B6B"/>
     <w:rsid w:val="00D02596"/>
     <w:rsid w:val="00D148A5"/>
     <w:rsid w:val="00D14912"/>
     <w:rsid w:val="00D1577B"/>
@@ -14988,88 +15005,90 @@
     <w:rsid w:val="00E916DB"/>
     <w:rsid w:val="00E91E6A"/>
     <w:rsid w:val="00E920A3"/>
     <w:rsid w:val="00E94D75"/>
     <w:rsid w:val="00EA0524"/>
     <w:rsid w:val="00EA05C5"/>
     <w:rsid w:val="00EA1565"/>
     <w:rsid w:val="00EA2EEA"/>
     <w:rsid w:val="00EA4598"/>
     <w:rsid w:val="00EA47C9"/>
     <w:rsid w:val="00EA4A90"/>
     <w:rsid w:val="00EA4CAE"/>
     <w:rsid w:val="00EA6F58"/>
     <w:rsid w:val="00EB1772"/>
     <w:rsid w:val="00EB2604"/>
     <w:rsid w:val="00EB29F1"/>
     <w:rsid w:val="00EB6098"/>
     <w:rsid w:val="00EB6AE5"/>
     <w:rsid w:val="00EB6EC0"/>
     <w:rsid w:val="00EC6000"/>
     <w:rsid w:val="00EC6160"/>
     <w:rsid w:val="00EC6573"/>
     <w:rsid w:val="00ED0AC6"/>
     <w:rsid w:val="00ED0F3C"/>
     <w:rsid w:val="00ED227E"/>
+    <w:rsid w:val="00ED3DE8"/>
     <w:rsid w:val="00EF1CE1"/>
     <w:rsid w:val="00EF1FD4"/>
     <w:rsid w:val="00F003EB"/>
     <w:rsid w:val="00F017B6"/>
     <w:rsid w:val="00F03F4C"/>
     <w:rsid w:val="00F10233"/>
     <w:rsid w:val="00F20479"/>
     <w:rsid w:val="00F24153"/>
     <w:rsid w:val="00F334C1"/>
     <w:rsid w:val="00F35F85"/>
     <w:rsid w:val="00F37FDB"/>
     <w:rsid w:val="00F41251"/>
     <w:rsid w:val="00F41F6F"/>
     <w:rsid w:val="00F4225B"/>
     <w:rsid w:val="00F4446A"/>
     <w:rsid w:val="00F46460"/>
     <w:rsid w:val="00F50AA5"/>
     <w:rsid w:val="00F5263A"/>
     <w:rsid w:val="00F529C7"/>
     <w:rsid w:val="00F570CB"/>
     <w:rsid w:val="00F62CB4"/>
     <w:rsid w:val="00F65923"/>
     <w:rsid w:val="00F74836"/>
     <w:rsid w:val="00F83A67"/>
     <w:rsid w:val="00F86AF7"/>
     <w:rsid w:val="00F86C6E"/>
     <w:rsid w:val="00F86D49"/>
     <w:rsid w:val="00F95174"/>
     <w:rsid w:val="00F96539"/>
     <w:rsid w:val="00FA0B73"/>
     <w:rsid w:val="00FA10C0"/>
     <w:rsid w:val="00FA4601"/>
     <w:rsid w:val="00FA6444"/>
     <w:rsid w:val="00FA772C"/>
     <w:rsid w:val="00FA7B11"/>
     <w:rsid w:val="00FB0ECC"/>
     <w:rsid w:val="00FB10A6"/>
     <w:rsid w:val="00FB1D2F"/>
+    <w:rsid w:val="00FB33A6"/>
     <w:rsid w:val="00FB6C3E"/>
     <w:rsid w:val="00FB7F90"/>
     <w:rsid w:val="00FC3999"/>
     <w:rsid w:val="00FC662E"/>
     <w:rsid w:val="00FD538B"/>
     <w:rsid w:val="00FE0015"/>
     <w:rsid w:val="00FE06D4"/>
     <w:rsid w:val="00FE1A34"/>
     <w:rsid w:val="00FE4E26"/>
     <w:rsid w:val="00FE5543"/>
     <w:rsid w:val="00FE745E"/>
     <w:rsid w:val="00FF7B63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -15617,156 +15636,162 @@
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normlnweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext21">
+    <w:name w:val="Základní text 21"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextIndent2">
-    <w:name w:val="Body Text Indent 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntextodsazen21">
+    <w:name w:val="Základní text odsazený 21"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hlavieka">
     <w:name w:val="Hlavieka"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
@@ -15808,68 +15833,68 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normln"/>
     <w:semiHidden/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BlockText">
-    <w:name w:val="Block Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textvbloku1">
+    <w:name w:val="Text v bloku1"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="737" w:right="567"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText3">
-    <w:name w:val="Body Text 3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext31">
+    <w:name w:val="Základní text 31"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
   </w:style>
@@ -15897,51 +15922,51 @@
     <w:basedOn w:val="Normlntabulka"/>
     <w:rsid w:val="00FB10A6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:semiHidden/>
     <w:rsid w:val="00802819"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharChar1CharCharCharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char Char Char Char Char Char1 Char Char Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char1 Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="003555AB"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Znakapoznpodarou">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C25955"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
@@ -16200,59 +16225,58 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2145459243">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eagri.cz/public/web/mze/legislativa/pravni-predpisy-mze/tematicky-prehled/Legislativa-ostatni_uplna-zneni_zakon-2006-179-vysledky-vzdelavani.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.narodnikvalifikace.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.mze.cz/public/portal/mze/poradenstvi-a-vyzkum/vzdelavani/akreditace-a-posuzovani-odborne/seznam-povolani-a-k-nim-udelenych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.narodnikvalifikace.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -16548,75 +16572,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFDBEB35-D1FB-4475-87EA-55EB5536E7BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2177</Words>
-  <Characters>12849</Characters>
+  <Words>2172</Words>
+  <Characters>12821</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>106</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Než začnete vyplňovat žádost, přečtěte si prosím pokyny pro vyplnění žádosti</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ACU Comp s.r.o.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14997</CharactersWithSpaces>
+  <CharactersWithSpaces>14964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>1704029</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.narodnikvalifikace.cz/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653128</vt:i4>
       </vt:variant>
       <vt:variant>