--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,42 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -82,50 +84,56 @@
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Zaškrtávací2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Zaškrtávací2"/>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AA62D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA62D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>bezhotovostní platba</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34670E72" w14:textId="77777777" w:rsidR="006D0825" w:rsidRPr="00AA62D0" w:rsidRDefault="006D0825">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -9184,111 +9192,92 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(jméno, příjmení, funkce ve vztahu k žadateli)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7A80F6" w14:textId="77777777" w:rsidR="00BE1001" w:rsidRDefault="00BE1001" w:rsidP="00F86C6E">
       <w:pPr>
         <w:ind w:firstLine="4500"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="371E3764" w14:textId="77777777" w:rsidR="00BE1001" w:rsidRDefault="00BE1001" w:rsidP="00F86C6E">
       <w:pPr>
         <w:ind w:firstLine="4500"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3182303D" w14:textId="77777777" w:rsidR="00BE1001" w:rsidRDefault="00BE1001" w:rsidP="00F86C6E">
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9210"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F0AD4" w:rsidRPr="00B93ADB" w14:paraId="59BA54E8" w14:textId="77777777" w:rsidTr="00FD4C9E">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9210" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2897919F" w14:textId="255F9CFC" w:rsidR="008F0AD4" w:rsidRPr="00FA6444" w:rsidRDefault="006B49F4" w:rsidP="009C65CF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00F86C6E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00B93ADB" w:rsidRPr="00FA6444">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00FA6444" w:rsidRPr="00FA6444">
               <w:rPr>
@@ -9317,50 +9306,51 @@
               </w:rPr>
               <w:t>Doplňující informace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00316CD1" w:rsidRPr="00B93ADB" w14:paraId="0BE98FF9" w14:textId="77777777" w:rsidTr="00C81B14">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C582172" w14:textId="77777777" w:rsidR="00492C2D" w:rsidRPr="00F6619C" w:rsidRDefault="004B5A3E" w:rsidP="002269A9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5A3E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Dle </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5A3E">
               <w:t>§ 9 odst. 3 zákona č. 179/2006 Sb. podléhá u</w:t>
             </w:r>
             <w:r w:rsidR="00686100" w:rsidRPr="004B5A3E">
               <w:t>dělení autorizace správnímu poplatku podle zvláštního zákon</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5A3E">
               <w:t xml:space="preserve">a, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F6619C">
               <w:t>kterým je</w:t>
             </w:r>
             <w:r w:rsidRPr="00F6619C">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> zákon č. 634/2004 Sb., o správních poplatcích, ve znění pozdějších předpisů. </w:t>
             </w:r>
             <w:r w:rsidR="007B295E" w:rsidRPr="00F6619C">
               <w:rPr>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Dle § 13 odst. 3 věty druhé zákona č. 179/2006 Sb. se toto ustanovení vztahuje také na řízení o prodloužení platnosti autorizace. </w:t>
@@ -9470,71 +9460,69 @@
             </w:r>
             <w:r w:rsidRPr="00116BE4">
               <w:t xml:space="preserve"> vyhotovené v cizím jazyce musí žadatel předložit v originálním znění a současně v úředně ověřeném překladu do jazyka českého, pokud </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB33B2">
               <w:t>Ministerstvo</w:t>
             </w:r>
             <w:r w:rsidRPr="005D0B59">
               <w:rPr>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>zemědělství</w:t>
             </w:r>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve"> nesdělí, že takový překlad nevyžaduje. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79BB10AF" w14:textId="77777777" w:rsidR="00E64952" w:rsidRPr="00043532" w:rsidRDefault="00E64952" w:rsidP="00E64952">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="187BF5B3" w14:textId="77777777" w:rsidR="00E64952" w:rsidRDefault="00E64952" w:rsidP="00E64952">
+          <w:p w14:paraId="187BF5B3" w14:textId="6C5C00A0" w:rsidR="00E64952" w:rsidRDefault="00E64952" w:rsidP="00E64952">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve">V souladu s § 53 </w:t>
             </w:r>
             <w:r>
               <w:t>odst</w:t>
             </w:r>
             <w:r w:rsidRPr="00116BE4">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00043532">
-              <w:t xml:space="preserve"> 4 zákona č. 500/2004 Sb., správní řád, ve znění pozdějších předpisů musí být pravost úředních razítek a podpisů na veřejných listinách vydaných orgány cizích států ověřena orgány k tomu </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> 4 zákona č. 500/2004 Sb., správní řád, ve znění pozdějších předpisů musí být pravost úředních razítek a podpisů na veřejných listinách vydaných orgány cizích států ověřena orgány k tomu příslušnými</w:t>
+            </w:r>
+            <w:r w:rsidR="009D67E7">
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve"> pokud mezinárodní smlouva, která je součástí právního řádu České republiky, nestanoví jinak. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="668D8BB2" w14:textId="77777777" w:rsidR="00E64952" w:rsidRDefault="00E64952" w:rsidP="00E64952">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F352A4B" w14:textId="77777777" w:rsidR="00E64952" w:rsidRDefault="00E64952" w:rsidP="00E64952">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC11AD">
               <w:t xml:space="preserve">V případě nedostatku místa ve formuláři žádosti žadatel rozvede údaje na samostatných </w:t>
             </w:r>
             <w:r w:rsidRPr="00114F9A">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">listech nesoucích označení příslušných částí žádosti. Tyto listy jsou nedílnou součástí žádosti. </w:t>
             </w:r>
@@ -9557,74 +9545,64 @@
             <w:r w:rsidRPr="00DC11AD">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">vzory čestných prohlášení a dalších příloh žádosti jsou uveřejněné na webových stránkách </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB33B2">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ministerstva </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>zemědělství</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC11AD">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0733F2AF" w14:textId="77777777" w:rsidR="00E64952" w:rsidRPr="00DC11AD" w:rsidRDefault="00E64952" w:rsidP="00E64952">
+          <w:p w14:paraId="6EF1C630" w14:textId="2090DFCE" w:rsidR="00E64952" w:rsidRDefault="009D67E7" w:rsidP="00E64952">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00936876">
+              <w:r w:rsidRPr="00E4798A">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
-                  <w:iCs/>
                 </w:rPr>
-                <w:t>http://eagri.cz/public/web/mze/legislativa/pravni-predpisy-mze/tematicky-prehled/Legislativa-ostatni_uplna-zneni_zakon-2006-179-vysledky-vzdelavani.html</w:t>
+                <w:t>https://portal.mze.cz/public/portal/mze/poradenstvi-a-vyzkum/vzdelavani/akreditace-a-posuzovani-odborne/seznam-povolani-a-k-nim-udelenych</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007A673E">
-[...6 lines deleted...]
-          <w:p w14:paraId="6EF1C630" w14:textId="77777777" w:rsidR="00E64952" w:rsidRDefault="00E64952" w:rsidP="00E64952">
+          </w:p>
+          <w:p w14:paraId="4527BFF2" w14:textId="77777777" w:rsidR="009D67E7" w:rsidRDefault="009D67E7" w:rsidP="00E64952">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C4D1C7E" w14:textId="77777777" w:rsidR="00C71AFB" w:rsidRDefault="00C71AFB" w:rsidP="00C71AFB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve">Dle § 11 odst. 1 písm. f) </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">a § 13 odst. 1 zákona č. 179/2006 Sb. </w:t>
             </w:r>
             <w:r w:rsidRPr="00043532">
               <w:t xml:space="preserve">lze udělit autorizaci, jestliže žadatel požádal o udělení </w:t>
             </w:r>
             <w:r w:rsidRPr="00F6619C">
               <w:t>autorizace pro profesní kvalifikaci, pro kterou je schválen kvalifikační i hodnoticí standard.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F6619C">
               <w:rPr>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dle § 13 odst. 3 věty druhé zákona č. 179/2006 Sb. se toto ustanovení vztahuje také na řízení o prodloužení platnosti autorizace.</w:t>
@@ -9766,79 +9744,81 @@
           </w:p>
           <w:p w14:paraId="251403FC" w14:textId="77777777" w:rsidR="00316CD1" w:rsidRPr="00B93ADB" w:rsidRDefault="00E64952" w:rsidP="00E64952">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>110 00 Praha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A450A7E" w14:textId="77777777" w:rsidR="000B6A86" w:rsidRPr="00B93ADB" w:rsidRDefault="000B6A86">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B6A86" w:rsidRPr="00B93ADB" w:rsidSect="0087519B">
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="568" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708" w:equalWidth="0">
         <w:col w:w="9071"/>
       </w:cols>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CE5C3D9" w14:textId="77777777" w:rsidR="006B07A3" w:rsidRDefault="006B07A3">
+    <w:p w14:paraId="77A739FB" w14:textId="77777777" w:rsidR="008F7B57" w:rsidRDefault="008F7B57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34EA398C" w14:textId="77777777" w:rsidR="006B07A3" w:rsidRDefault="006B07A3">
+    <w:p w14:paraId="6FC59F58" w14:textId="77777777" w:rsidR="008F7B57" w:rsidRDefault="008F7B57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -10244,168 +10224,183 @@
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C16B448" w14:textId="77777777" w:rsidR="009C65CF" w:rsidRPr="009C65CF" w:rsidRDefault="009C65CF" w:rsidP="009C65CF">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:spacing w:before="0"/>
       <w:ind w:right="357"/>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36B6A022" w14:textId="77777777" w:rsidR="006B07A3" w:rsidRDefault="006B07A3">
+    <w:p w14:paraId="1651C054" w14:textId="77777777" w:rsidR="008F7B57" w:rsidRDefault="008F7B57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="453685E5" w14:textId="77777777" w:rsidR="006B07A3" w:rsidRDefault="006B07A3">
+    <w:p w14:paraId="5880C068" w14:textId="77777777" w:rsidR="008F7B57" w:rsidRDefault="008F7B57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65278058" w14:textId="77777777" w:rsidR="004A2CDF" w:rsidRDefault="004A2CDF" w:rsidP="009D33F0">
+  <w:p w14:paraId="03387FC2" w14:textId="77777777" w:rsidR="006751F6" w:rsidRDefault="006751F6">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="293F3B63" w14:textId="77777777" w:rsidR="006751F6" w:rsidRDefault="006751F6">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65278058" w14:textId="5F5DC60C" w:rsidR="004A2CDF" w:rsidRDefault="004A2CDF" w:rsidP="009D33F0">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="37738C0E" w14:textId="77777777" w:rsidR="004A2CDF" w:rsidRPr="001A7A8B" w:rsidRDefault="004A2CDF" w:rsidP="00E52EE5">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:left="3969"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="66D0D7FD" w14:textId="77777777" w:rsidR="00E64952" w:rsidRPr="00EA1565" w:rsidRDefault="00E64952" w:rsidP="00E64952">
+  <w:p w14:paraId="66D0D7FD" w14:textId="2B839C84" w:rsidR="00E64952" w:rsidRPr="00EA1565" w:rsidRDefault="008F7B57" w:rsidP="00E64952">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:left="3969"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="75574EB8">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Grafický objekt 1" o:spid="_x0000_s1034" type="#_x0000_t75" alt="" style="position:absolute;left:0;text-align:left;margin-left:-.5pt;margin-top:-64.9pt;width:90pt;height:51pt;z-index:251659264;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
+          <v:imagedata r:id="rId1" o:title="image001.png@01DCDC5C"/>
+          <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00E64952">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>Autorizujícímu orgánu</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="74FAFC1E" w14:textId="77777777" w:rsidR="00E64952" w:rsidRDefault="00E64952" w:rsidP="00E64952">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:left="3969"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Ministerstvo zemědělství </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5BA70ABA" w14:textId="77777777" w:rsidR="00E64952" w:rsidRPr="00E83FD1" w:rsidRDefault="00B95223" w:rsidP="00E64952">
+  <w:p w14:paraId="5BA70ABA" w14:textId="03C5065C" w:rsidR="00E64952" w:rsidRPr="00E83FD1" w:rsidRDefault="00B95223" w:rsidP="00E64952">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:left="3969"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E83FD1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Těšnov</w:t>
-    </w:r>
-[...33 lines deleted...]
-      </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E64952" w:rsidRPr="00E83FD1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>65/17</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="325356EA" w14:textId="77777777" w:rsidR="00E64952" w:rsidRDefault="00E64952" w:rsidP="00E64952">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:left="3969"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -14565,152 +14560,156 @@
     <w:rsid w:val="004F612C"/>
     <w:rsid w:val="004F65E5"/>
     <w:rsid w:val="004F69EF"/>
     <w:rsid w:val="005023A7"/>
     <w:rsid w:val="005037F5"/>
     <w:rsid w:val="00505E32"/>
     <w:rsid w:val="00507FBC"/>
     <w:rsid w:val="005121AB"/>
     <w:rsid w:val="00522799"/>
     <w:rsid w:val="00524F07"/>
     <w:rsid w:val="00525C2E"/>
     <w:rsid w:val="00526AD0"/>
     <w:rsid w:val="00533A12"/>
     <w:rsid w:val="00535743"/>
     <w:rsid w:val="005362C2"/>
     <w:rsid w:val="00537598"/>
     <w:rsid w:val="005379B9"/>
     <w:rsid w:val="00543323"/>
     <w:rsid w:val="0054587B"/>
     <w:rsid w:val="005458CE"/>
     <w:rsid w:val="0055109E"/>
     <w:rsid w:val="00551F89"/>
     <w:rsid w:val="00557BF7"/>
     <w:rsid w:val="00557CB9"/>
     <w:rsid w:val="005650A9"/>
+    <w:rsid w:val="0056781E"/>
     <w:rsid w:val="00570BD3"/>
     <w:rsid w:val="00571F2F"/>
     <w:rsid w:val="005726AC"/>
     <w:rsid w:val="00572CAC"/>
     <w:rsid w:val="00573D81"/>
     <w:rsid w:val="005755A2"/>
     <w:rsid w:val="00575E01"/>
     <w:rsid w:val="00577862"/>
     <w:rsid w:val="00584674"/>
     <w:rsid w:val="0058538E"/>
     <w:rsid w:val="0059037E"/>
     <w:rsid w:val="005938D9"/>
     <w:rsid w:val="005956E3"/>
     <w:rsid w:val="0059611F"/>
     <w:rsid w:val="005A390E"/>
     <w:rsid w:val="005A640D"/>
     <w:rsid w:val="005B0CF5"/>
     <w:rsid w:val="005B253A"/>
     <w:rsid w:val="005B3DCD"/>
     <w:rsid w:val="005B763F"/>
     <w:rsid w:val="005B7CBE"/>
     <w:rsid w:val="005C2062"/>
     <w:rsid w:val="005C5085"/>
     <w:rsid w:val="005D2E67"/>
     <w:rsid w:val="005E1202"/>
     <w:rsid w:val="005E34AA"/>
     <w:rsid w:val="005F105B"/>
     <w:rsid w:val="006009A5"/>
     <w:rsid w:val="00603AC2"/>
     <w:rsid w:val="00612E55"/>
     <w:rsid w:val="00614BD6"/>
     <w:rsid w:val="00615EC2"/>
     <w:rsid w:val="00616EBE"/>
     <w:rsid w:val="006213BB"/>
     <w:rsid w:val="00623F82"/>
     <w:rsid w:val="00624CE5"/>
     <w:rsid w:val="006266B6"/>
     <w:rsid w:val="00626787"/>
     <w:rsid w:val="00631B4D"/>
     <w:rsid w:val="00636C6A"/>
     <w:rsid w:val="00643A72"/>
     <w:rsid w:val="0064460E"/>
     <w:rsid w:val="00652ABD"/>
     <w:rsid w:val="00653707"/>
     <w:rsid w:val="00660CD9"/>
     <w:rsid w:val="00667763"/>
     <w:rsid w:val="00673795"/>
     <w:rsid w:val="006747AB"/>
     <w:rsid w:val="00675170"/>
+    <w:rsid w:val="006751F6"/>
     <w:rsid w:val="00683DB6"/>
     <w:rsid w:val="0068475F"/>
     <w:rsid w:val="00686100"/>
     <w:rsid w:val="006877AC"/>
     <w:rsid w:val="00696CA9"/>
     <w:rsid w:val="006B07A3"/>
     <w:rsid w:val="006B49F4"/>
     <w:rsid w:val="006B58DD"/>
     <w:rsid w:val="006B614B"/>
     <w:rsid w:val="006B7CF0"/>
     <w:rsid w:val="006C0177"/>
     <w:rsid w:val="006C022D"/>
     <w:rsid w:val="006C52C2"/>
     <w:rsid w:val="006C57D3"/>
     <w:rsid w:val="006C6CCB"/>
     <w:rsid w:val="006C6DFA"/>
     <w:rsid w:val="006D0825"/>
     <w:rsid w:val="006E03A1"/>
     <w:rsid w:val="006E1C48"/>
     <w:rsid w:val="006E6EBB"/>
     <w:rsid w:val="006E7AA2"/>
     <w:rsid w:val="006F07BB"/>
     <w:rsid w:val="006F3F2C"/>
     <w:rsid w:val="006F6EC0"/>
     <w:rsid w:val="0070134F"/>
     <w:rsid w:val="00701EA4"/>
     <w:rsid w:val="00702E9D"/>
     <w:rsid w:val="00704051"/>
     <w:rsid w:val="007128EA"/>
     <w:rsid w:val="007152A9"/>
     <w:rsid w:val="0071713C"/>
     <w:rsid w:val="007202D7"/>
     <w:rsid w:val="00721B1D"/>
     <w:rsid w:val="00725D27"/>
     <w:rsid w:val="00733151"/>
+    <w:rsid w:val="0074065F"/>
     <w:rsid w:val="00741C46"/>
     <w:rsid w:val="007420AF"/>
     <w:rsid w:val="0074257F"/>
     <w:rsid w:val="007430CF"/>
     <w:rsid w:val="00743645"/>
     <w:rsid w:val="007453F6"/>
     <w:rsid w:val="00746C56"/>
     <w:rsid w:val="0074703A"/>
     <w:rsid w:val="00750DAF"/>
     <w:rsid w:val="0075195C"/>
     <w:rsid w:val="00763AA0"/>
     <w:rsid w:val="00764F29"/>
     <w:rsid w:val="00765BEB"/>
     <w:rsid w:val="007732D7"/>
     <w:rsid w:val="00776323"/>
     <w:rsid w:val="00780222"/>
     <w:rsid w:val="00785BDE"/>
     <w:rsid w:val="00786F16"/>
+    <w:rsid w:val="007944EB"/>
     <w:rsid w:val="00795144"/>
     <w:rsid w:val="007952AE"/>
     <w:rsid w:val="00795ACE"/>
     <w:rsid w:val="007A11D3"/>
     <w:rsid w:val="007A673E"/>
     <w:rsid w:val="007B1C4E"/>
     <w:rsid w:val="007B295E"/>
     <w:rsid w:val="007B46BA"/>
     <w:rsid w:val="007B6A4A"/>
     <w:rsid w:val="007C0A83"/>
     <w:rsid w:val="007C51F6"/>
     <w:rsid w:val="007C5C3A"/>
     <w:rsid w:val="007D6818"/>
     <w:rsid w:val="007E2934"/>
     <w:rsid w:val="007E2DA8"/>
     <w:rsid w:val="007E2E38"/>
     <w:rsid w:val="007E73CF"/>
     <w:rsid w:val="007E74BF"/>
     <w:rsid w:val="007E7BD9"/>
     <w:rsid w:val="007F2172"/>
     <w:rsid w:val="007F2926"/>
     <w:rsid w:val="00801505"/>
     <w:rsid w:val="00802819"/>
     <w:rsid w:val="008042BE"/>
     <w:rsid w:val="008047D0"/>
@@ -14728,91 +14727,93 @@
     <w:rsid w:val="00866282"/>
     <w:rsid w:val="00870EDB"/>
     <w:rsid w:val="00871857"/>
     <w:rsid w:val="00874475"/>
     <w:rsid w:val="0087519B"/>
     <w:rsid w:val="008829E0"/>
     <w:rsid w:val="008863BA"/>
     <w:rsid w:val="008958DC"/>
     <w:rsid w:val="00896D07"/>
     <w:rsid w:val="00897A39"/>
     <w:rsid w:val="008A0F8F"/>
     <w:rsid w:val="008A2EEA"/>
     <w:rsid w:val="008A3B14"/>
     <w:rsid w:val="008A4798"/>
     <w:rsid w:val="008A588F"/>
     <w:rsid w:val="008B376A"/>
     <w:rsid w:val="008C064C"/>
     <w:rsid w:val="008C4FC6"/>
     <w:rsid w:val="008C60C8"/>
     <w:rsid w:val="008C64E4"/>
     <w:rsid w:val="008D2D31"/>
     <w:rsid w:val="008D6DA0"/>
     <w:rsid w:val="008D7860"/>
     <w:rsid w:val="008E7C18"/>
     <w:rsid w:val="008F0AD4"/>
+    <w:rsid w:val="008F7B57"/>
     <w:rsid w:val="00902490"/>
     <w:rsid w:val="00906078"/>
     <w:rsid w:val="00907C59"/>
     <w:rsid w:val="00912760"/>
     <w:rsid w:val="009270C2"/>
     <w:rsid w:val="0093299E"/>
     <w:rsid w:val="00934972"/>
     <w:rsid w:val="00941401"/>
     <w:rsid w:val="0094523D"/>
     <w:rsid w:val="009552C5"/>
     <w:rsid w:val="009642CA"/>
     <w:rsid w:val="00965249"/>
     <w:rsid w:val="009718CB"/>
     <w:rsid w:val="0097275C"/>
     <w:rsid w:val="00974413"/>
     <w:rsid w:val="00974C0A"/>
     <w:rsid w:val="00974C6C"/>
     <w:rsid w:val="00975780"/>
     <w:rsid w:val="00977EFD"/>
     <w:rsid w:val="00980B12"/>
     <w:rsid w:val="0098166A"/>
     <w:rsid w:val="00985A38"/>
     <w:rsid w:val="0098611D"/>
     <w:rsid w:val="00990DDB"/>
     <w:rsid w:val="00995FFC"/>
     <w:rsid w:val="00996ECA"/>
     <w:rsid w:val="00997FCF"/>
     <w:rsid w:val="009A2918"/>
     <w:rsid w:val="009A2EFC"/>
     <w:rsid w:val="009A43AE"/>
     <w:rsid w:val="009B1342"/>
     <w:rsid w:val="009B1412"/>
     <w:rsid w:val="009B1824"/>
     <w:rsid w:val="009B3E86"/>
     <w:rsid w:val="009B3F39"/>
     <w:rsid w:val="009B4AC9"/>
     <w:rsid w:val="009B4C27"/>
     <w:rsid w:val="009B5540"/>
     <w:rsid w:val="009C65CF"/>
     <w:rsid w:val="009D33F0"/>
     <w:rsid w:val="009D6192"/>
+    <w:rsid w:val="009D67E7"/>
     <w:rsid w:val="009E32C8"/>
     <w:rsid w:val="009E4B6F"/>
     <w:rsid w:val="009E779B"/>
     <w:rsid w:val="009F0117"/>
     <w:rsid w:val="009F1798"/>
     <w:rsid w:val="009F5A9D"/>
     <w:rsid w:val="009F6FAC"/>
     <w:rsid w:val="00A024E4"/>
     <w:rsid w:val="00A0446C"/>
     <w:rsid w:val="00A13380"/>
     <w:rsid w:val="00A24CB5"/>
     <w:rsid w:val="00A33431"/>
     <w:rsid w:val="00A4278B"/>
     <w:rsid w:val="00A47748"/>
     <w:rsid w:val="00A500F0"/>
     <w:rsid w:val="00A515B8"/>
     <w:rsid w:val="00A57E9A"/>
     <w:rsid w:val="00A61AD1"/>
     <w:rsid w:val="00A671BE"/>
     <w:rsid w:val="00A8046C"/>
     <w:rsid w:val="00A85BC3"/>
     <w:rsid w:val="00A922EA"/>
     <w:rsid w:val="00A97DF0"/>
     <w:rsid w:val="00AA0CED"/>
     <w:rsid w:val="00AA0EBB"/>
@@ -14886,50 +14887,51 @@
     <w:rsid w:val="00C47102"/>
     <w:rsid w:val="00C50EAF"/>
     <w:rsid w:val="00C53E2C"/>
     <w:rsid w:val="00C53F44"/>
     <w:rsid w:val="00C5495E"/>
     <w:rsid w:val="00C6034E"/>
     <w:rsid w:val="00C61819"/>
     <w:rsid w:val="00C716FF"/>
     <w:rsid w:val="00C71AFB"/>
     <w:rsid w:val="00C74740"/>
     <w:rsid w:val="00C75CC8"/>
     <w:rsid w:val="00C7609B"/>
     <w:rsid w:val="00C81B14"/>
     <w:rsid w:val="00C832CC"/>
     <w:rsid w:val="00C84C3E"/>
     <w:rsid w:val="00C84E70"/>
     <w:rsid w:val="00C87CE1"/>
     <w:rsid w:val="00CA171A"/>
     <w:rsid w:val="00CA3991"/>
     <w:rsid w:val="00CA5DAF"/>
     <w:rsid w:val="00CB09DF"/>
     <w:rsid w:val="00CB47B0"/>
     <w:rsid w:val="00CB7052"/>
     <w:rsid w:val="00CC203B"/>
     <w:rsid w:val="00CC275E"/>
+    <w:rsid w:val="00CC289F"/>
     <w:rsid w:val="00CC526D"/>
     <w:rsid w:val="00CC65AC"/>
     <w:rsid w:val="00CD3071"/>
     <w:rsid w:val="00CD6F80"/>
     <w:rsid w:val="00CE0486"/>
     <w:rsid w:val="00CE0C75"/>
     <w:rsid w:val="00CE205A"/>
     <w:rsid w:val="00CE2B14"/>
     <w:rsid w:val="00CE7038"/>
     <w:rsid w:val="00CE73F8"/>
     <w:rsid w:val="00CF6A5E"/>
     <w:rsid w:val="00D02596"/>
     <w:rsid w:val="00D1760E"/>
     <w:rsid w:val="00D269AF"/>
     <w:rsid w:val="00D27489"/>
     <w:rsid w:val="00D35DD8"/>
     <w:rsid w:val="00D3793C"/>
     <w:rsid w:val="00D40462"/>
     <w:rsid w:val="00D41842"/>
     <w:rsid w:val="00D46F96"/>
     <w:rsid w:val="00D53B14"/>
     <w:rsid w:val="00D55FCB"/>
     <w:rsid w:val="00D657A3"/>
     <w:rsid w:val="00D73FFA"/>
     <w:rsid w:val="00D9266A"/>
@@ -15605,156 +15607,162 @@
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normlnweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext21">
+    <w:name w:val="Základní text 21"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextIndent2">
-    <w:name w:val="Body Text Indent 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntextodsazen21">
+    <w:name w:val="Základní text odsazený 21"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hlavieka">
     <w:name w:val="Hlavieka"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
@@ -15796,68 +15804,68 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normln"/>
     <w:semiHidden/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BlockText">
-    <w:name w:val="Block Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textvbloku1">
+    <w:name w:val="Text v bloku1"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="737" w:right="567"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText3">
-    <w:name w:val="Body Text 3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext31">
+    <w:name w:val="Základní text 31"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
   </w:style>
@@ -15885,51 +15893,51 @@
     <w:basedOn w:val="Normlntabulka"/>
     <w:rsid w:val="00FB10A6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:semiHidden/>
     <w:rsid w:val="00802819"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharChar1CharCharCharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char Char Char Char Char Char1 Char Char Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char1 Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="003555AB"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Znakapoznpodarou">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C25955"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
@@ -16214,59 +16222,58 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2145459243">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eagri.cz/public/web/mze/legislativa/pravni-predpisy-mze/tematicky-prehled/Legislativa-ostatni_uplna-zneni_zakon-2006-179-vysledky-vzdelavani.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.narodnikvalifikace.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.mze.cz/public/portal/mze/poradenstvi-a-vyzkum/vzdelavani/akreditace-a-posuzovani-odborne/seznam-povolani-a-k-nim-udelenych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.narodnikvalifikace.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -16561,76 +16568,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66F8E5FB-5DC0-4B32-B5C3-0D4EA8C63082}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>12345</Characters>
+  <Pages>8</Pages>
+  <Words>2087</Words>
+  <Characters>12315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>102</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Než začnete vyplňovat žádost, přečtěte si prosím pokyny pro vyplnění žádosti</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ACU Comp s.r.o.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14409</CharactersWithSpaces>
+  <CharactersWithSpaces>14374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>1704029</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.narodnikvalifikace.cz/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653128</vt:i4>
       </vt:variant>
       <vt:variant>