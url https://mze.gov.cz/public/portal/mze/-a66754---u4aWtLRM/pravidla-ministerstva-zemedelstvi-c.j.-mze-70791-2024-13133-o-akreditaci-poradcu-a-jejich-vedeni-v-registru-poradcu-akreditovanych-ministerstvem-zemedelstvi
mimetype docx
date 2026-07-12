--- v0 (2025-11-21)
+++ v1 (2026-07-12)
@@ -31,132 +31,135 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="26478CE9" w14:textId="695C8236" w:rsidR="00C831DE" w:rsidRPr="00BB105E" w:rsidRDefault="00FF7106" w:rsidP="0078353E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F57FD1" w14:textId="587C93E9" w:rsidR="00D47C86" w:rsidRPr="00B3589D" w:rsidRDefault="001E3051" w:rsidP="00B3589D">
+    <w:p w14:paraId="21F57FD1" w14:textId="432F5BA0" w:rsidR="00D47C86" w:rsidRPr="00B3589D" w:rsidRDefault="001E3051" w:rsidP="00B3589D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk156491183"/>
       <w:r w:rsidRPr="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravidla </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ministerstva zemědělství</w:t>
       </w:r>
       <w:r w:rsidR="00CC564C" w:rsidRPr="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> č.j. </w:t>
       </w:r>
-      <w:r w:rsidR="001D64E8" w:rsidRPr="00B3589D">
+      <w:r w:rsidR="0087797E" w:rsidRPr="0087797E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0087797E" w:rsidRPr="0087797E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MZE-</w:t>
       </w:r>
-      <w:r w:rsidR="00EF40FB" w:rsidRPr="00B3589D">
+      <w:r w:rsidR="00FB744F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>70791</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D64E8" w:rsidRPr="00B3589D">
+        <w:t>27980/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0087797E" w:rsidRPr="0087797E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2024-13133</w:t>
+        <w:t xml:space="preserve">-13133 </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o</w:t>
+        <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>akreditaci poradců a</w:t>
       </w:r>
       <w:r w:rsidR="00FB4512" w:rsidRPr="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -174,366 +177,221 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">jejich vedení v </w:t>
       </w:r>
       <w:r w:rsidR="00F61EAD" w:rsidRPr="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00B3589D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>egistru poradců akreditovaných Ministerstvem zemědělství</w:t>
       </w:r>
+      <w:r w:rsidR="002C10AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, aktualizace č. 1</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="62353F1A" w14:textId="77777777" w:rsidR="00C831DE" w:rsidRPr="00BB105E" w:rsidRDefault="00C831DE" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50FF6B0D" w14:textId="2DA8B382" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="009E7E98">
+    <w:p w14:paraId="4AB1DAF6" w14:textId="77777777" w:rsidR="00D86BA2" w:rsidRPr="00BB105E" w:rsidRDefault="00D86BA2" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB105E">
-[...150 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4AB1DAF6" w14:textId="77777777" w:rsidR="00D86BA2" w:rsidRPr="00BB105E" w:rsidRDefault="00D86BA2" w:rsidP="00D86BA2">
+    <w:p w14:paraId="71BAA497" w14:textId="3AD49AED" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="009752E9" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-        <w:t>Znění</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministerstvo zemědělství </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>pravidel</w:t>
+        <w:t xml:space="preserve"> v souladu s </w:t>
+      </w:r>
+      <w:r w:rsidR="00871C53" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nařízení</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9178E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00871C53" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evropského parlamentu a Rady (EU) 2021/2115 ze</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00871C53" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č.</w:t>
+      </w:r>
+      <w:r w:rsidR="006772BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00871C53" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1305/2013 a (EU) č. 1307/2013 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1F12" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dále jen „nařízení 2021/2115“) </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> je v souladu s </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">(dále jen „nařízení 2021/2115“) </w:t>
+        <w:t xml:space="preserve">a zákonem č. 252/1997 Sb., o zemědělství, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E666E4" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3FE6" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a zákonem č. 252/1997 Sb., o zemědělství, </w:t>
-[...7 lines deleted...]
-        <w:t>v</w:t>
+        <w:t>znění</w:t>
       </w:r>
       <w:r w:rsidR="004A3FE6" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> pozdějších předpisů</w:t>
+      </w:r>
+      <w:r w:rsidR="001900C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vydává tato pravidla s resortní působností (dále jen „pravidla“)</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20493104" w14:textId="06468900" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="00D47C86" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D4D26D" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="009B1032">
       <w:pPr>
         <w:pStyle w:val="Nadpis-lnek"/>
       </w:pPr>
@@ -634,77 +492,77 @@
       <w:r w:rsidR="004F15A0" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">znalosti </w:t>
       </w:r>
       <w:r w:rsidR="00AA1F12" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(nařízení 2021/2115, článek 15, bod 4)</w:t>
       </w:r>
       <w:r w:rsidR="00282B51" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27425BAD" w14:textId="77777777" w:rsidR="00AA1F12" w:rsidRPr="00BB105E" w:rsidRDefault="00AA1F12" w:rsidP="00AA1F12">
+    <w:p w14:paraId="27425BAD" w14:textId="77777777" w:rsidR="00AA1F12" w:rsidRPr="00450454" w:rsidRDefault="00AA1F12" w:rsidP="00AA1F12">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B976EF2" w14:textId="66CB7B34" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="009B1032">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Článek 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B87FEB2" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00104576">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t>Vymezení pojmů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B42E920" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="00D47C86" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30F65135" w14:textId="0A0447A6" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00D86BA2">
       <w:pPr>
@@ -735,105 +593,145 @@
       <w:r w:rsidR="006930B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> se rozumí</w:t>
       </w:r>
       <w:r w:rsidR="003C4950" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74963D43" w14:textId="3A09ED46" w:rsidR="00A71027" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="74963D43" w14:textId="33413D9D" w:rsidR="00A71027" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Žadatelem o akreditaci (dále jen „žadatel“)</w:t>
       </w:r>
       <w:r w:rsidR="009B1032" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fyzická osoba.</w:t>
+        <w:t xml:space="preserve"> fyzická osoba</w:t>
+      </w:r>
+      <w:r w:rsidR="001C173D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ucházející se </w:t>
+      </w:r>
+      <w:r w:rsidR="00590D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="006772BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00590D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditaci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B91978" w14:textId="4E684365" w:rsidR="00414A6A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="42B91978" w14:textId="52301D34" w:rsidR="00414A6A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poradcem akreditovaným </w:t>
       </w:r>
       <w:r w:rsidR="00BA58F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -896,114 +794,138 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poradce s</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">platným akreditačním certifikátem </w:t>
+        <w:t>platn</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditací</w:t>
       </w:r>
       <w:r w:rsidR="00010F05" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">poradce </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a vedený v</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E34872">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">egistru poradců akreditovaných </w:t>
       </w:r>
       <w:r w:rsidR="00A473A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ministerstvem zemědělství</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5212DA3F" w14:textId="48302B10" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="5212DA3F" w14:textId="48302B10" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Akreditačním </w:t>
       </w:r>
       <w:r w:rsidR="004A506A" w:rsidRPr="00643D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1079,74 +1001,73 @@
       <w:r w:rsidR="00B354E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">poradců akreditovaných </w:t>
       </w:r>
       <w:r w:rsidR="0038630D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ministerstvem zemědělství</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384B91EE" w14:textId="409EEA3C" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="384B91EE" w14:textId="67D523D6" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Akreditací</w:t>
       </w:r>
       <w:r w:rsidR="00700745" w:rsidRPr="00643D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1281,98 +1202,147 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00082D92" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A84C0E" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00082D92" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>) a f)</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00082D92" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> f)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003C4D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a g) </w:t>
+      </w:r>
       <w:r w:rsidR="006930B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D7369E" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Výstupním d</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>okladem akreditace je akreditační certifikát poradce.</w:t>
+        <w:t xml:space="preserve">okladem </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>úspěšné</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0409B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace je akreditační certifikát poradce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB38ED8" w14:textId="6F682572" w:rsidR="008A3B0D" w:rsidRPr="00BB105E" w:rsidRDefault="00FB2075" w:rsidP="00BD068F">
+    <w:p w14:paraId="5EB38ED8" w14:textId="6F682572" w:rsidR="008A3B0D" w:rsidRPr="00BB105E" w:rsidRDefault="00FB2075" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Akreditační komisí (</w:t>
       </w:r>
       <w:r w:rsidR="008A7647" w:rsidRPr="00643D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1580,55 +1550,55 @@
       <w:r w:rsidR="008A3B0D" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Konkrétně popsáno v článku 6 </w:t>
       </w:r>
       <w:r w:rsidR="00BD73BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidR="008A3B0D" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462A38A5" w14:textId="6872E32D" w:rsidR="005E427C" w:rsidRPr="00BB105E" w:rsidRDefault="00700745" w:rsidP="00BD068F">
+    <w:p w14:paraId="462A38A5" w14:textId="21DF03E6" w:rsidR="005E427C" w:rsidRPr="00BB105E" w:rsidRDefault="00700745" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55F11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Registrem</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1814,59 +1784,59 @@
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="001174FD" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v případě, že poradce poskytuje poradenské služby jako osoba samostatně výdělečně činná</w:t>
       </w:r>
       <w:r w:rsidR="00A947BA" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, pak adresa a IČO poradce</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>) a doby platnosti uděleného akreditačního certifikátu</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> poradce</w:t>
+        <w:t xml:space="preserve">) a doby platnosti udělené </w:t>
+      </w:r>
+      <w:r w:rsidR="007F762F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Registr je zřízen </w:t>
       </w:r>
       <w:r w:rsidR="00BA58F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="002F31E5" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inisterstv</w:t>
       </w:r>
@@ -1905,107 +1875,107 @@
       <w:r w:rsidR="00147CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> správce registru</w:t>
       </w:r>
       <w:r w:rsidR="00BA1C8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCBDBF8" w14:textId="3D0CB7C7" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="5CCBDBF8" w14:textId="3D0CB7C7" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblastí </w:t>
       </w:r>
       <w:r w:rsidR="00700745" w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>akreditace</w:t>
       </w:r>
       <w:r w:rsidR="00700745" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – vymezení</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> odborné kompetence poradce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C2A49E" w14:textId="019FF562" w:rsidR="002725C4" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="13C2A49E" w14:textId="019FF562" w:rsidR="002725C4" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Podoblastí </w:t>
       </w:r>
       <w:r w:rsidR="00700745" w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2049,55 +2019,55 @@
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rámci oblasti akreditace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D320DFA" w14:textId="45DBD425" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="2D320DFA" w14:textId="45DBD425" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Akreditačním certifikátem poradce</w:t>
       </w:r>
       <w:r w:rsidR="00700745" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2267,55 +2237,55 @@
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD73BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151BC220" w14:textId="47D65F89" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="151BC220" w14:textId="47D65F89" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Akreditačním </w:t>
       </w:r>
       <w:r w:rsidR="00A666F3" w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2383,55 +2353,55 @@
       <w:r w:rsidR="00FC42A2" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00092434" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podoblasti akreditace</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F2F7E6" w14:textId="061BF060" w:rsidR="00092434" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="64F2F7E6" w14:textId="061BF060" w:rsidR="00092434" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Akreditační </w:t>
       </w:r>
       <w:r w:rsidR="00A666F3" w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2459,55 +2429,55 @@
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008C2BD0" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poradenské práci</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581D2E2F" w14:textId="0E0E58E0" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="581D2E2F" w14:textId="0E0E58E0" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Správcem </w:t>
       </w:r>
       <w:r w:rsidR="00D42EB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2673,55 +2643,55 @@
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>akreditačním řízením a plněním povinností poradce, zajišťuje kontrolní činnost</w:t>
       </w:r>
       <w:r w:rsidR="00D7369E" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Ústav zemědělské ekonomiky a informací</w:t>
       </w:r>
       <w:r w:rsidR="00010F05" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7281B609" w14:textId="733D2301" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="7281B609" w14:textId="733D2301" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Etickým kodexem </w:t>
       </w:r>
       <w:r w:rsidR="00A666F3" w:rsidRPr="00553E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2765,55 +2735,55 @@
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00215463">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753165DC" w14:textId="5D38DD24" w:rsidR="00695720" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="753165DC" w14:textId="5D38DD24" w:rsidR="00695720" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deníkem poradce (dále </w:t>
       </w:r>
       <w:r w:rsidR="006A462C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2983,55 +2953,55 @@
       <w:r w:rsidR="00F4131A" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00215463">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031DAD06" w14:textId="1DA93FB1" w:rsidR="00B84941" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00BD068F">
+    <w:p w14:paraId="031DAD06" w14:textId="1DA93FB1" w:rsidR="00B84941" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrolními </w:t>
       </w:r>
       <w:r w:rsidR="00A666F3" w:rsidRPr="00553E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3163,55 +3133,55 @@
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hospodaření zemědělského</w:t>
       </w:r>
       <w:r w:rsidR="00233B3C" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, potravinářského </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a lesního podniku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24837BA6" w14:textId="090D748A" w:rsidR="0002200F" w:rsidRDefault="001E77BA" w:rsidP="00BD068F">
+    <w:p w14:paraId="24837BA6" w14:textId="090D748A" w:rsidR="0002200F" w:rsidRDefault="001E77BA" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Profesní</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3370,137 +3340,153 @@
       <w:r w:rsidR="003D4D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003D4D05" w:rsidRPr="008B5046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uznávání výsledků dalšího vzdělávání)</w:t>
       </w:r>
       <w:r w:rsidR="003D4D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632B592F" w14:textId="570E2FD7" w:rsidR="006D69E2" w:rsidRPr="00BB105E" w:rsidRDefault="00925A24" w:rsidP="00BD068F">
+    <w:p w14:paraId="632B592F" w14:textId="1EC82A49" w:rsidR="006D69E2" w:rsidRPr="00BB105E" w:rsidRDefault="00925A24" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reakreditací</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – prodloužení</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> platnosti certifikátu.</w:t>
+        <w:t xml:space="preserve"> platnosti </w:t>
+      </w:r>
+      <w:r w:rsidR="00680847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E01C983" w14:textId="77777777" w:rsidR="00AE7F9C" w:rsidRPr="00BB105E" w:rsidRDefault="00AE7F9C" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="159C7292" w14:textId="697D2E5E" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00925A24">
       <w:pPr>
         <w:pStyle w:val="Nadpis-lnek"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t>Článek 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE4058F" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00104576">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t xml:space="preserve">Oblasti a podoblasti akreditace </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F7AF61" w14:textId="77777777" w:rsidR="00E206BD" w:rsidRPr="00BB105E" w:rsidRDefault="00E206BD" w:rsidP="00E206BD">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2715B83D" w14:textId="61B16680" w:rsidR="008D304A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00925A24">
+    <w:p w14:paraId="2715B83D" w14:textId="61B16680" w:rsidR="008D304A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Akreditace je zaměřena na </w:t>
       </w:r>
       <w:r w:rsidR="00A1327F" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poradenství v</w:t>
       </w:r>
@@ -3515,2282 +3501,2737 @@
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oblast</w:t>
       </w:r>
       <w:r w:rsidR="00A1327F" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0749C73E" w14:textId="77777777" w:rsidR="00F81A9F" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00925A24">
+    <w:p w14:paraId="0749C73E" w14:textId="77777777" w:rsidR="00F81A9F" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zemědělství, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346D4926" w14:textId="180077C0" w:rsidR="00F81A9F" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00925A24">
+    <w:p w14:paraId="346D4926" w14:textId="180077C0" w:rsidR="00F81A9F" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lesnictví</w:t>
       </w:r>
       <w:r w:rsidR="00881775" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a myslivost</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388BF91F" w14:textId="5361D2A8" w:rsidR="0004000D" w:rsidRPr="00BB105E" w:rsidRDefault="0004000D" w:rsidP="00925A24">
+    <w:p w14:paraId="388BF91F" w14:textId="5361D2A8" w:rsidR="0004000D" w:rsidRPr="00BB105E" w:rsidRDefault="0004000D" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">potravinářství, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F805D06" w14:textId="5EEBF71E" w:rsidR="0004000D" w:rsidRPr="00BB105E" w:rsidRDefault="005239D7" w:rsidP="00925A24">
+    <w:p w14:paraId="2F805D06" w14:textId="5EEBF71E" w:rsidR="0004000D" w:rsidRPr="00BB105E" w:rsidRDefault="005239D7" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>včelařství</w:t>
       </w:r>
       <w:r w:rsidR="00837C5F" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6E419D" w14:textId="3906A2B9" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="00DB3DA3" w:rsidP="00925A24">
+    <w:p w14:paraId="7DCB8110" w14:textId="4CB2A869" w:rsidR="004E0F88" w:rsidRDefault="00DB3DA3" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>rostlinolékařství.</w:t>
+        <w:t>rostlinolékařství</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107CA4B4" w14:textId="77777777" w:rsidR="00925A24" w:rsidRPr="00BB105E" w:rsidRDefault="00925A24" w:rsidP="00CC564C">
-[...10 lines deleted...]
-    <w:p w14:paraId="30507EF3" w14:textId="7C97A9B0" w:rsidR="00744F66" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00925A24">
+    <w:p w14:paraId="6E6E419D" w14:textId="74091286" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="004E0F88" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB105E">
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ESG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F02D"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nefinanční reporting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5601BE6E" w14:textId="77777777" w:rsidR="00E206BD" w:rsidRPr="00BB105E" w:rsidRDefault="00E206BD" w:rsidP="00CC564C">
+    <w:p w14:paraId="107CA4B4" w14:textId="77777777" w:rsidR="00925A24" w:rsidRPr="00BB105E" w:rsidRDefault="00925A24" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01109405" w14:textId="642D3A82" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00D01C37">
-[...45 lines deleted...]
-    <w:p w14:paraId="7DF2D6DC" w14:textId="33C77A11" w:rsidR="0059435E" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00D01C37">
+    <w:p w14:paraId="30507EF3" w14:textId="7C97A9B0" w:rsidR="00744F66" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oblast</w:t>
       </w:r>
-      <w:r w:rsidR="00BF25B6" w:rsidRPr="00BB105E">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> zemědělství</w:t>
+      <w:r w:rsidR="001A4F60" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i se </w:t>
+      </w:r>
+      <w:r w:rsidR="00881775" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mohou dělit </w:t>
+      </w:r>
+      <w:r w:rsidR="0004000D" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na další podoblasti. Jednotlivé podoblasti jsou stanoveny v</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33A43" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0004000D" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">příloze číslo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B540BE" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0004000D" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00215463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>těchto pravidel</w:t>
+      </w:r>
+      <w:r w:rsidR="55307E52" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42FB1" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C29545" w14:textId="77777777" w:rsidR="004F3CC7" w:rsidRPr="00BB105E" w:rsidRDefault="004F3CC7" w:rsidP="00CC564C">
+    <w:p w14:paraId="5601BE6E" w14:textId="77777777" w:rsidR="00E206BD" w:rsidRPr="00BB105E" w:rsidRDefault="00E206BD" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251FA5A6" w14:textId="469FD01C" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="72F2D927" w:rsidP="00D01C37">
+    <w:p w14:paraId="01109405" w14:textId="642D3A82" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00D01C37">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis-lnek"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB105E">
+        <w:t>Článek 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740B429A" w14:textId="1A4268E0" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="00466650" w:rsidP="00104576">
+      <w:pPr>
+        <w:pStyle w:val="Podnadpis-lnek"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB105E">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:t>ožadavky na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:t xml:space="preserve"> vzdělání a praxi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4540" w:rsidRPr="00BB105E">
+        <w:t xml:space="preserve"> pro </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:t>vstup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:t xml:space="preserve"> žadatele</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:t xml:space="preserve"> do akreditačního řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F071663" w14:textId="77777777" w:rsidR="0059435E" w:rsidRPr="00BB105E" w:rsidRDefault="0059435E" w:rsidP="00D86BA2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF2D6DC" w14:textId="33C77A11" w:rsidR="0059435E" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5A15D7C4">
-[...341 lines deleted...]
-        <w:t>ebo</w:t>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oblast</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25B6" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akreditace:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zemědělství</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A819D36" w14:textId="77777777" w:rsidR="00E82583" w:rsidRPr="00BB105E" w:rsidRDefault="00E82583" w:rsidP="00CC564C">
+    <w:p w14:paraId="36C29545" w14:textId="77777777" w:rsidR="004F3CC7" w:rsidRPr="00BB105E" w:rsidRDefault="004F3CC7" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A228980" w14:textId="7FADD10C" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="00857585" w:rsidP="00D01C37">
+    <w:p w14:paraId="251FA5A6" w14:textId="469FD01C" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="72F2D927" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>střední</w:t>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00857585" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>končené</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> odborné vzdělání zemědělského </w:t>
+        <w:t xml:space="preserve"> vysokoškolské vzdělání v</w:t>
+      </w:r>
+      <w:r w:rsidR="006C39B5" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doktorském</w:t>
+      </w:r>
+      <w:r w:rsidR="006C39B5" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magisterském</w:t>
+      </w:r>
+      <w:r w:rsidR="006C39B5" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bakalářském studijním programu zemědělského </w:t>
       </w:r>
       <w:r w:rsidR="00BA257E" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nebo veterinárního </w:t>
+        <w:t>nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="009226DF" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinárního </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>směru s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D33A43" w:rsidRPr="5A15D7C4">
+        <w:t>směru</w:t>
+      </w:r>
+      <w:r w:rsidR="0048541F" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001D34AC" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viz </w:t>
+      </w:r>
+      <w:r w:rsidR="00B165DF" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postupy pro posuzování minimální zemědělské kvalifikace</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04790" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00343D9C" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:r w:rsidR="00837C5F" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">platném </w:t>
+      </w:r>
+      <w:r w:rsidR="00343D9C" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6470" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="00EA6470" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pro podoblast ekonomické poradenství v zemědělství </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a pro podoblast </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD233A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>legislativní a dotační poradenství v</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD233A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zemědělství</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6470" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>také ukončené vysokoškolské vzdělání v doktorském nebo magisterském nebo bakalářském studijním programu ekonomického směru</w:t>
+      </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>maturitní zkouškou</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, příp. ukončené vyšší odborné vzdělání zemědělského </w:t>
+        <w:t xml:space="preserve"> a ke dni podání přihlášky nejméně tři roky prokázané praxe </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4540" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oblasti </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4540" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zemědělství</w:t>
       </w:r>
       <w:r w:rsidR="00BA257E" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E12B15">
+        <w:t xml:space="preserve"> nebo veterinářství</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Uznána bude praxe po</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4CAC" w:rsidRPr="5A15D7C4">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...113 lines deleted...]
-      <w:r w:rsidR="00014183" w:rsidRPr="5A15D7C4">
+        <w:t>ukončení požadovaného vzdělání</w:t>
+      </w:r>
+      <w:r w:rsidR="00572268" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00857585" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
-[...53 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="00572268" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00857585" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ebo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126A78B0" w14:textId="77777777" w:rsidR="00E82583" w:rsidRPr="00BB105E" w:rsidRDefault="00E82583" w:rsidP="00CC564C">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="3A819D36" w14:textId="77777777" w:rsidR="00E82583" w:rsidRPr="00BB105E" w:rsidRDefault="00E82583" w:rsidP="00CC564C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A01D62F" w14:textId="308553FF" w:rsidR="00DA4975" w:rsidRPr="00BB105E" w:rsidRDefault="3C48A4A7" w:rsidP="00D01C37">
+    <w:p w14:paraId="4A228980" w14:textId="067D09E6" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="00857585" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB105E">
-[...39 lines deleted...]
-      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+      <w:r w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>střední</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odborné vzdělání zemědělského </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA257E" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nebo veterinárního </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>směru s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33A43" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maturitní zkouškou</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4CAC" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, příp. ukončené vyšší odborné vzdělání zemědělského </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA257E" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4CAC" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinárního směru</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA257E" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viz </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CF6" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postupy pro posuzování minimální zemědělské kvalifikace</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04790" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00343D9C" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v </w:t>
+      </w:r>
+      <w:r w:rsidR="009A10D1" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>platném</w:t>
+      </w:r>
+      <w:r w:rsidR="00343D9C" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> znění</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6470" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a pro podoblast ekonomické poradenství v zemědělství </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a pro oblast legislativní a dotační poradenství v zemědělství </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6470" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">také střední odborné vzdělání ekonomického směru s maturitní zkouškou, příp. ukončené vyšší odborné vzdělání ekonomického směru </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a ke dni podání přihlášky nejméně </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0A4A" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tři</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roky prokázané praxe v</w:t>
+      </w:r>
+      <w:r w:rsidR="00014183" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB5A4F" w:rsidRPr="00BB105E">
-[...39 lines deleted...]
-      <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oblasti </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4540" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zemědělství</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA257E" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="5A15D7C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003C54D7" w:rsidRPr="00BB105E">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00BA257E" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinářství</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Uznána bude praxe po ukončení požadovaného vzdělání</w:t>
+      </w:r>
+      <w:r w:rsidR="1530B368" w:rsidRPr="5A15D7C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F29272" w14:textId="77777777" w:rsidR="00886CFC" w:rsidRPr="00BB105E" w:rsidRDefault="00886CFC" w:rsidP="00CC564C">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="126A78B0" w14:textId="77777777" w:rsidR="00E82583" w:rsidRPr="00BB105E" w:rsidRDefault="00E82583" w:rsidP="00CC564C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23828505" w14:textId="409E3F27" w:rsidR="0059435E" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00D01C37">
+    <w:p w14:paraId="2A01D62F" w14:textId="647A9E4B" w:rsidR="00DA4975" w:rsidRPr="00BB105E" w:rsidRDefault="3C48A4A7" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oblast </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> a myslivost</w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">élku praxe podle </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5A4F" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">písmene a) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5A4F" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5A4F" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>odstavce 1 tohoto článku</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potvrzuje zaměstnavatel žadatele. Osoba samostatně výdělečně činná dokládá</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> délku</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prax</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE70DB" w:rsidRPr="00DE70DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prohlášení</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE70DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74412">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v přihlášce</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, že tento údaj je </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dostupný</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51518">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1758">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="007400FB" w:rsidRPr="007400FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evidenc</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1758">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007400FB" w:rsidRPr="007400FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zemědělského podnikatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00572A8F" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, příp. živnostensk</w:t>
+      </w:r>
+      <w:r w:rsidR="002E08FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="00737726">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00572A8F" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E08FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rejstříku </w:t>
+      </w:r>
+      <w:r w:rsidR="00302D11" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se vztahem k oblasti zemědělství</w:t>
+      </w:r>
+      <w:r w:rsidR="003C54D7" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00150A6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C54D7" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doložením data zápisu do</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C54D7" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Komory veterinárních lékařů České republiky</w:t>
+      </w:r>
+      <w:r w:rsidR="00267AD0" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375F0912" w14:textId="77777777" w:rsidR="004F3CC7" w:rsidRPr="00BB105E" w:rsidRDefault="004F3CC7" w:rsidP="00CC564C">
+    <w:p w14:paraId="22F29272" w14:textId="77777777" w:rsidR="00886CFC" w:rsidRPr="00BB105E" w:rsidRDefault="00886CFC" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6135D047" w14:textId="30AC8DB2" w:rsidR="00CD4119" w:rsidRPr="00BB105E" w:rsidRDefault="3D946338" w:rsidP="00D01C37">
+    <w:p w14:paraId="23828505" w14:textId="409E3F27" w:rsidR="0059435E" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...89 lines deleted...]
-      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:t xml:space="preserve">Oblast </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25B6" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">akreditace: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lesnictví</w:t>
       </w:r>
-      <w:r w:rsidR="00E7585E" w:rsidRPr="00BB105E">
-[...61 lines deleted...]
-        <w:t>ebo</w:t>
+      <w:r w:rsidR="00881775" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a myslivost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A92221" w14:textId="77777777" w:rsidR="004F3CC7" w:rsidRPr="00BB105E" w:rsidRDefault="004F3CC7" w:rsidP="00CC564C">
+    <w:p w14:paraId="375F0912" w14:textId="77777777" w:rsidR="004F3CC7" w:rsidRPr="00BB105E" w:rsidRDefault="004F3CC7" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68842E39" w14:textId="25B8823B" w:rsidR="00592734" w:rsidRPr="00BB105E" w:rsidRDefault="0078136D" w:rsidP="00D01C37">
+    <w:p w14:paraId="6135D047" w14:textId="30AC8DB2" w:rsidR="00CD4119" w:rsidRPr="00BB105E" w:rsidRDefault="3D946338" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...7 lines deleted...]
-        <w:t>třední</w:t>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> odborné lesnické vzdělání s</w:t>
+        <w:t>končené vysokoškolské vzdělání v</w:t>
       </w:r>
       <w:r w:rsidR="00D33A43" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>maturitní zkouškou</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00487733" w:rsidRPr="00BB105E">
+        <w:t>doktorském</w:t>
+      </w:r>
+      <w:r w:rsidR="006C39B5" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nebo</w:t>
       </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magisterském</w:t>
+      </w:r>
+      <w:r w:rsidR="006C39B5" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
       <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00487733" w:rsidRPr="00BB105E">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a ke dni podání přihlášky nejméně </w:t>
-[...7 lines deleted...]
-        <w:t>tři</w:t>
+        <w:t>bakalářském studijním programu lesnického směru</w:t>
+      </w:r>
+      <w:r w:rsidR="00794708" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo myslivosti</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> roky prokázané praxe v</w:t>
+        <w:t xml:space="preserve"> a ke dni podání přihlášky nejméně tři roky prokázané praxe v</w:t>
       </w:r>
       <w:r w:rsidR="009A0068" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> oblasti </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lesnictví</w:t>
       </w:r>
       <w:r w:rsidR="00E7585E" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nebo myslivosti</w:t>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7585E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>myslivosti</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Uzn</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="00DD7E3D" w:rsidRPr="00BB105E">
+        <w:t>. Uznána bude praxe po ukončení požadovaného vzdělání</w:t>
+      </w:r>
+      <w:r w:rsidR="00572268" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0086072C" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00572268" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="0086072C" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ebo</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="686DE8A1" w14:textId="77777777" w:rsidR="00D33A43" w:rsidRPr="00BB105E" w:rsidRDefault="00D33A43" w:rsidP="00CC564C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="55A92221" w14:textId="77777777" w:rsidR="004F3CC7" w:rsidRPr="00BB105E" w:rsidRDefault="004F3CC7" w:rsidP="00CC564C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4196B0B7" w14:textId="77777777" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="00770BAF" w:rsidP="00886D78">
-[...10 lines deleted...]
-    <w:p w14:paraId="1B17C983" w14:textId="592D51B2" w:rsidR="00937C46" w:rsidRPr="00BB105E" w:rsidRDefault="11913605" w:rsidP="00D01C37">
+    <w:p w14:paraId="68842E39" w14:textId="25B8823B" w:rsidR="00592734" w:rsidRPr="00BB105E" w:rsidRDefault="0078136D" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0059435E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>třední</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">élku praxe podle </w:t>
-[...7 lines deleted...]
-        <w:t>písmene</w:t>
+        <w:t xml:space="preserve"> odborné lesnické vzdělání s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33A43" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>maturitní zkouškou</w:t>
+      </w:r>
+      <w:r w:rsidR="00487733" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00487733" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ukončené vyšší odborné vzdělání lesnického směru</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ke dni podání přihlášky nejméně </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0A4A" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tři</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roky prokázané praxe v</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0068" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oblasti </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lesnictví</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7585E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo myslivosti</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Uzn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36ECB" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ána</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bude praxe po</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ukončení požadovaného vzdělání</w:t>
+      </w:r>
+      <w:r w:rsidR="22E9551B" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7E3D" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002600B1" w:rsidRPr="00BB105E">
-[...70 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="03B2FCB3" w14:textId="77777777" w:rsidR="00886CFC" w:rsidRPr="00BB105E" w:rsidRDefault="00886CFC" w:rsidP="00CC564C">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="686DE8A1" w14:textId="77777777" w:rsidR="00D33A43" w:rsidRPr="00BB105E" w:rsidRDefault="00D33A43" w:rsidP="00CC564C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFE0C58" w14:textId="3B528A85" w:rsidR="00881775" w:rsidRPr="00BB105E" w:rsidRDefault="00881775" w:rsidP="00886CFC">
+    <w:p w14:paraId="4196B0B7" w14:textId="77777777" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="00770BAF" w:rsidP="00886D78">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B17C983" w14:textId="6C753E65" w:rsidR="00937C46" w:rsidRPr="00BB105E" w:rsidRDefault="11913605" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Oblast</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> potravinářství</w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">élku praxe podle </w:t>
+      </w:r>
+      <w:r w:rsidR="002600B1" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>písmene</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002600B1" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a) a b)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002600B1" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odstavce 2 tohoto </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>článku potvrzuje zaměstnavatel žadatele. Osoba samostatně výdělečně činná dokládá</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> délku</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prax</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00737726" w:rsidRPr="00DE70DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prohlášení</w:t>
+      </w:r>
+      <w:r w:rsidR="00737726">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v přihlášce</w:t>
+      </w:r>
+      <w:r w:rsidR="00737726">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, že tento údaj je dostupný v</w:t>
+      </w:r>
+      <w:r w:rsidR="00737726" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> živnostensk</w:t>
+      </w:r>
+      <w:r w:rsidR="00737726">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ém</w:t>
+      </w:r>
+      <w:r w:rsidR="00737726" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00737726">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rejstříku</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00807BD4" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00807BD4" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vztahem k</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33A43" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00807BD4" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oblasti lesnictví</w:t>
+      </w:r>
+      <w:r w:rsidR="00923DC1" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo myslivosti</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A97994" w14:textId="77777777" w:rsidR="004531E0" w:rsidRPr="00BB105E" w:rsidRDefault="004531E0" w:rsidP="00CC564C">
+    <w:p w14:paraId="03B2FCB3" w14:textId="77777777" w:rsidR="00886CFC" w:rsidRPr="00BB105E" w:rsidRDefault="00886CFC" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3920B7BF" w14:textId="3517BBB9" w:rsidR="004C7422" w:rsidRPr="00BB105E" w:rsidRDefault="19CE4E82" w:rsidP="00886CFC">
+    <w:p w14:paraId="0EFE0C58" w14:textId="3B528A85" w:rsidR="00881775" w:rsidRPr="00BB105E" w:rsidRDefault="00881775" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...135 lines deleted...]
-        <w:t>ebo</w:t>
+        <w:t>Oblast</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF25B6" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akreditace:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potravinářství</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E420800" w14:textId="77777777" w:rsidR="00551881" w:rsidRPr="00BB105E" w:rsidRDefault="00551881" w:rsidP="00CC564C">
+    <w:p w14:paraId="38A97994" w14:textId="77777777" w:rsidR="004531E0" w:rsidRPr="00BB105E" w:rsidRDefault="004531E0" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433BB055" w14:textId="35EE2ECC" w:rsidR="00BB5A4F" w:rsidRPr="00BB105E" w:rsidRDefault="007743E9" w:rsidP="00BF141B">
+    <w:p w14:paraId="3920B7BF" w14:textId="3517BBB9" w:rsidR="004C7422" w:rsidRPr="00BB105E" w:rsidRDefault="19CE4E82" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>končené vysokoškolské vzdělání v</w:t>
+      </w:r>
+      <w:r w:rsidR="006C39B5" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doktorském</w:t>
+      </w:r>
+      <w:r w:rsidR="006C39B5" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magisterském</w:t>
+      </w:r>
+      <w:r w:rsidR="006C39B5" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bakalářském studijním programu potravinářského </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13B27" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nebo veterinárního </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">směru </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">střední odborné vzdělání potravinářského </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> a ke dni podání přihlášky nejméně tři roky prokázané praxe v</w:t>
+        <w:t xml:space="preserve">a ke dni podání přihlášky nejméně tři roky prokázané praxe v oblasti </w:t>
       </w:r>
       <w:r w:rsidR="009A0068" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oblasti </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>potravinářství</w:t>
       </w:r>
-      <w:r w:rsidR="003F0311" w:rsidRPr="00BB105E">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00BB105E">
+      <w:r w:rsidR="00B13B27" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo veterinářství. U</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>znána bude praxe po ukončení požadovaného vzdělání</w:t>
+      </w:r>
+      <w:r w:rsidR="00572268" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00572268" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7422" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ebo</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4AEA34B0" w14:textId="77777777" w:rsidR="00BF141B" w:rsidRPr="00BB105E" w:rsidRDefault="00BF141B" w:rsidP="00CC564C">
+    <w:p w14:paraId="2E420800" w14:textId="77777777" w:rsidR="00551881" w:rsidRPr="00BB105E" w:rsidRDefault="00551881" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08667DEF" w14:textId="5EEEC5A4" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="19AB51DD" w:rsidP="00CC564C">
+    <w:p w14:paraId="433BB055" w14:textId="35EE2ECC" w:rsidR="00BB5A4F" w:rsidRPr="00BB105E" w:rsidRDefault="007743E9" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">střední odborné vzdělání potravinářského </w:t>
+      </w:r>
+      <w:r w:rsidR="00487733" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nebo veterinárního </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>směru s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33A43" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maturitní zkouškou</w:t>
+      </w:r>
+      <w:r w:rsidR="00487733" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, příp. ukončené vyšší odborné vzdělání potravinářského nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00487733" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinárního směru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ke dni podání přihlášky nejméně tři roky prokázané praxe v</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0068" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oblasti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>potravinářství</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0311" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo veterinářství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Uzn</w:t>
+      </w:r>
+      <w:r w:rsidR="001A52CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ána</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bude praxe po ukončení požadovaného vzdělání</w:t>
+      </w:r>
+      <w:r w:rsidR="69863E75" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430E1558" w14:textId="2BD48D0B" w:rsidR="00A650EF" w:rsidRPr="00BB105E" w:rsidRDefault="00A650EF" w:rsidP="004A1D91"/>
-    <w:p w14:paraId="66B4A983" w14:textId="1A448687" w:rsidR="00A650EF" w:rsidRPr="00BB105E" w:rsidRDefault="00A650EF" w:rsidP="00A650EF">
+    <w:p w14:paraId="4AEA34B0" w14:textId="77777777" w:rsidR="00BF141B" w:rsidRPr="00BB105E" w:rsidRDefault="00BF141B" w:rsidP="00CC564C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08667DEF" w14:textId="75E77FE8" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="19AB51DD" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7023E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">élku </w:t>
+      </w:r>
+      <w:r w:rsidR="002600B1" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">praxe podle písmene a) a b) odstavce 3 tohoto článku potvrzuje </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7023E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zaměstnavatel žadatele. Osoba samostatně výdělečně činná dokládá </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">délku </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7023E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prax</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7023E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62" w:rsidRPr="00DE70DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prohlášení</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v přihlášce</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, že tento údaj je dostupný v</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> živnostensk</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ém</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rejstříku</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7023E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se</w:t>
+      </w:r>
+      <w:r w:rsidR="009474EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7023E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vztahem k oblasti</w:t>
+      </w:r>
+      <w:r w:rsidR="00554468" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potravinářství nebo veterinářství</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7023E" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430E1558" w14:textId="2BD48D0B" w:rsidR="00A650EF" w:rsidRPr="00450454" w:rsidRDefault="00A650EF" w:rsidP="004A1D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B4A983" w14:textId="1A448687" w:rsidR="00A650EF" w:rsidRPr="00BB105E" w:rsidRDefault="00A650EF" w:rsidP="00435D12">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Oblast akreditace: včelařství</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63976BC3" w14:textId="4D2A698A" w:rsidR="00A650EF" w:rsidRPr="00BB105E" w:rsidRDefault="00A650EF" w:rsidP="00A650EF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C3340D" w14:textId="2F4C970F" w:rsidR="00A650EF" w:rsidRPr="00BB105E" w:rsidRDefault="040FB0BF" w:rsidP="00A650EF">
+    <w:p w14:paraId="52C3340D" w14:textId="2F4C970F" w:rsidR="00A650EF" w:rsidRPr="00BB105E" w:rsidRDefault="040FB0BF" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00A650EF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>končené vysokoškolské vzdělání v</w:t>
       </w:r>
@@ -5873,56 +6314,56 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A650EF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oblasti včelařství. Uznána bude praxe po ukončení požadovaného vzdělání. Nebo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F134E1" w14:textId="77777777" w:rsidR="006B634D" w:rsidRPr="00BB105E" w:rsidRDefault="006B634D" w:rsidP="001838D6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9D2E09" w14:textId="04F5EBE9" w:rsidR="00A650EF" w:rsidRPr="00BB105E" w:rsidRDefault="001838D6" w:rsidP="001838D6">
+    <w:p w14:paraId="5B9D2E09" w14:textId="04F5EBE9" w:rsidR="00A650EF" w:rsidRPr="00BB105E" w:rsidRDefault="001838D6" w:rsidP="00435D12">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>střední odborné vzdělání zemědělského</w:t>
       </w:r>
       <w:r w:rsidR="006C39B5" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nebo</w:t>
       </w:r>
@@ -6043,95 +6484,199 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bude praxe po ukončení požadovaného vzdělání</w:t>
       </w:r>
       <w:r w:rsidR="4350DEA4" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C539193" w14:textId="77777777" w:rsidR="001838D6" w:rsidRPr="00BB105E" w:rsidRDefault="001838D6" w:rsidP="001838D6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608DD5E5" w14:textId="7806382A" w:rsidR="001838D6" w:rsidRPr="00BB105E" w:rsidRDefault="586734B2" w:rsidP="004A1D91">
+    <w:p w14:paraId="608DD5E5" w14:textId="028AB026" w:rsidR="001838D6" w:rsidRPr="00BB105E" w:rsidRDefault="586734B2" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001838D6" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">élku praxe podle písmene a) a b) odstavce </w:t>
       </w:r>
       <w:r w:rsidR="00271A1D" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001838D6" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tohoto článku potvrzuje zaměstnavatel žadatele. Osoba samostatně výdělečně činná dokládá praxi živnostenským oprávněním se vztahem k</w:t>
+        <w:t xml:space="preserve"> tohoto článku potvrzuje zaměstnavatel žadatele. Osoba samostatně výdělečně činná dokládá </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">délku </w:t>
+      </w:r>
+      <w:r w:rsidR="001838D6" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prax</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="001838D6" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62" w:rsidRPr="00DE70DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prohlášení</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v přihlášce</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, že tento údaj je dostupný v</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> živnostensk</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ém</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rejstříku</w:t>
+      </w:r>
+      <w:r w:rsidR="001838D6" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se vztahem k</w:t>
       </w:r>
       <w:r w:rsidR="00FF31C9" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> včelařství, příp</w:t>
       </w:r>
       <w:r w:rsidR="004A1D91" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF31C9" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> potvrzením o registraci chovatele včel u Českomoravské společnosti chovatelů dle vyhlášky č. 136/20</w:t>
       </w:r>
@@ -6165,105 +6710,106 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ve znění pozdějších předpisů.</w:t>
       </w:r>
       <w:r w:rsidR="00FF31C9" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534962A3" w14:textId="77777777" w:rsidR="000A1CB7" w:rsidRPr="00BB105E" w:rsidRDefault="000A1CB7" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A40C5DE" w14:textId="3298903B" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="00DB3DA3" w:rsidP="00886CFC">
+    <w:p w14:paraId="6A40C5DE" w14:textId="3298903B" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="00DB3DA3" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Oblast</w:t>
       </w:r>
       <w:r w:rsidR="00A650EF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> akreditace:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rostlinolékařství</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD8E0CB" w14:textId="77777777" w:rsidR="00BB5A4F" w:rsidRPr="00BB105E" w:rsidRDefault="00BB5A4F" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F3C943" w14:textId="5D0B636F" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="3EEBC4A5" w:rsidP="00886CFC">
+    <w:p w14:paraId="51F3C943" w14:textId="5D0B636F" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="3EEBC4A5" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00DB3DA3" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dborné vzdělání a praxe podle § 85 zákona č. 326/2004 Sb., o rostlinolékařské péči a o změně některých souvisejících zákonů, ve znění pozdějších předpisů</w:t>
       </w:r>
@@ -6273,147 +6819,651 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DB3DA3" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426F7CA3" w14:textId="77777777" w:rsidR="00BB5A4F" w:rsidRPr="00BB105E" w:rsidRDefault="00BB5A4F" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2499E969" w14:textId="00CD7531" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="0DA9097C" w:rsidP="00886CFC">
+    <w:p w14:paraId="2499E969" w14:textId="5FAF0304" w:rsidR="00DB3DA3" w:rsidRDefault="0DA9097C" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="002600B1" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">élku praxe </w:t>
       </w:r>
       <w:r w:rsidR="008E13F5" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podle §</w:t>
       </w:r>
       <w:r w:rsidR="11340724" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 85 zákona č. 326/2004 Sb., o rostlinolékařské péči a o změně některých souvisejících zákonů, ve znění pozdějších předpisů, potvrzuje</w:t>
       </w:r>
       <w:r w:rsidR="002600B1" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaměstnavatel žadatele.</w:t>
       </w:r>
       <w:r w:rsidR="00DB3DA3" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Osoba samostatně výdělečně činná dokládá praxi živnostenským oprávněním se vztahem k</w:t>
+        <w:t xml:space="preserve"> Osoba samostatně výdělečně činná dokládá </w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">délku </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3DA3" w:rsidRPr="39198C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prax</w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3DA3" w:rsidRPr="39198C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA" w:rsidRPr="00DE70DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prohlášení</w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v přihlášce</w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, že tento údaj je dostupný v</w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> živnostensk</w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ém</w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005519EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rejstříku</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3DA3" w:rsidRPr="39198C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3DA3" w:rsidRPr="39198C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vztahem k</w:t>
       </w:r>
       <w:r w:rsidR="00FC74A4" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB3DA3" w:rsidRPr="39198C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oblasti rostlinolékařství. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72580556" w14:textId="77777777" w:rsidR="00551881" w:rsidRPr="00BB105E" w:rsidRDefault="00551881" w:rsidP="00CC564C">
+    <w:p w14:paraId="62997C52" w14:textId="77777777" w:rsidR="008B7E6E" w:rsidRPr="00450454" w:rsidRDefault="008B7E6E" w:rsidP="00381451">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCD87EC" w14:textId="49B58C36" w:rsidR="00381451" w:rsidRDefault="00381451" w:rsidP="00A4437E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oblast akreditace: ESG – nefinanční reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE470A8" w14:textId="77777777" w:rsidR="00381451" w:rsidRDefault="00381451" w:rsidP="00381451">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C2A3AF" w14:textId="1F88369C" w:rsidR="00381451" w:rsidRDefault="00381451" w:rsidP="00435D12">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ukončené vysokoškolské vzdělání v doktorském nebo magisterském nebo bakalářském studijním programu zemědělského nebo veterinárního směru (viz Postupy pro posuzování minimální zemědělské kvalifikace, v platném znění) nebo lesnického směru nebo myslivosti nebo potravinářského směru nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ekonomického nebo ekologického směru nebo směru management a ke dni podání přihlášky nejméně tři roky prokázané praxe v oblasti zemědělství nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinářství nebo lesnictví nebo myslivost nebo potravinářství nebo v oblasti nefinančního reportingu. Uznána bude praxe po ukončení požadovaného vzdělání. Nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0E7BCA" w14:textId="77777777" w:rsidR="00381451" w:rsidRDefault="00381451" w:rsidP="00381451">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CAFE11A" w14:textId="0038CFA0" w:rsidR="00381451" w:rsidRDefault="00381451" w:rsidP="00435D12">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>střední odborné vzdělání zemědělského nebo veterinárního směru s maturitní zkouškou, příp. ukončené vyšší odborné vzdělání zemědělského nebo veterinárního směru (viz Postupy pro posuzování minimální zemědělské kvalifikace, v platném znění) nebo střední odborné vzdělání lesnické nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00316963">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>potravinářského nebo ekonomického směru nebo ekologického směru s maturitní zkouškou, příp. ukončené vyšší odborné vzdělání lesnického směru nebo potravinářského nebo ekonomického směru nebo ekologického směru a</w:t>
+      </w:r>
+      <w:r w:rsidR="00316963">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+      <w:r w:rsidR="00316963">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dni podání přihlášky nejméně tři roky prokázané praxe v oblasti zemědělství nebo veterinářství nebo lesnictví nebo myslivost nebo potravinářství nebo v oblasti nefinančního reportingu. Uznána bude praxe po ukončení požadovaného vzdělání,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325B91CA" w14:textId="77777777" w:rsidR="00381451" w:rsidRDefault="00381451" w:rsidP="00381451">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9C16CB" w14:textId="150FE610" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="00DB3DA3" w:rsidP="00CC564C">
+    <w:p w14:paraId="7DF4C939" w14:textId="0E54265D" w:rsidR="00381451" w:rsidRDefault="00381451" w:rsidP="00435D12">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">délku praxe podle písmene a) a b) odstavce 6 tohoto článku potvrzuje zaměstnavatel žadatele. Osoba samostatně výdělečně činná dokládá </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">délku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prax</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789" w:rsidRPr="00DE70DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prohlášení</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v přihlášce</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, že tento údaj je dostupný v</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789" w:rsidRPr="007400FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evidenc</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789" w:rsidRPr="007400FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zemědělského </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07789" w:rsidRPr="007400FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>podnikatele</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, příp. živnostensk</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rejstříku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se vztahem k oblasti zemědělství nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="000852ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinářství nebo lesnictví nebo myslivost nebo potravinářství nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="000852ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nefinančního reportingu nebo doložením data zápisu do Komory veterinárních lékařů České republiky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033045D6" w14:textId="77777777" w:rsidR="00DC15DE" w:rsidRDefault="00DC15DE" w:rsidP="00DC15DE">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9C16CB" w14:textId="150FE610" w:rsidR="00DB3DA3" w:rsidRPr="00BB105E" w:rsidRDefault="00DB3DA3" w:rsidP="00435D12">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00D33A43" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -6583,103 +7633,103 @@
       <w:r w:rsidRPr="00BB105E">
         <w:t>Článek 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A7ACB6" w14:textId="679B7FA0" w:rsidR="00B65173" w:rsidRPr="00BB105E" w:rsidRDefault="00B65173" w:rsidP="00104576">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t>Profesní kvalifikace</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8D6A32" w14:textId="77777777" w:rsidR="006A1E74" w:rsidRPr="00BB105E" w:rsidRDefault="006A1E74" w:rsidP="006A1E74">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E8F59C4" w14:textId="5BA1A4A0" w:rsidR="00B65173" w:rsidRPr="00BB105E" w:rsidRDefault="007965CA" w:rsidP="009C6A3E">
+    <w:p w14:paraId="1E8F59C4" w14:textId="42CA750B" w:rsidR="00B65173" w:rsidRPr="00BB105E" w:rsidRDefault="007965CA" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">případě, že </w:t>
       </w:r>
       <w:r w:rsidR="00FF0343" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>žadatel nesplňuje požadavky</w:t>
       </w:r>
       <w:r w:rsidR="00F2705E" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na vzdělávání</w:t>
+        <w:t xml:space="preserve"> na vzdělání</w:t>
       </w:r>
       <w:r w:rsidR="00FF0343" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F2705E" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
       <w:r w:rsidR="00FF0343" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vstup do akreditačního řízení stanovené</w:t>
       </w:r>
@@ -6725,50 +7775,58 @@
       </w:r>
       <w:r w:rsidR="00A63397" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009D57CA" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>odstavcích 1 až 4</w:t>
       </w:r>
+      <w:r w:rsidR="00F61936">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 6</w:t>
+      </w:r>
       <w:r w:rsidR="00AA0077" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, může podmínku vzdělání prokázat předložením dokumentů prokazující</w:t>
       </w:r>
       <w:r w:rsidR="003B2784" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ch</w:t>
       </w:r>
       <w:r w:rsidR="00AA0077" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> získání </w:t>
       </w:r>
       <w:r w:rsidR="00171F75">
@@ -6803,51 +7861,91 @@
         </w:rPr>
         <w:t>adekvátní</w:t>
       </w:r>
       <w:r w:rsidR="00F96A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> skupiny </w:t>
       </w:r>
       <w:r w:rsidR="00C96CD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>profesních kvalifikací</w:t>
       </w:r>
       <w:r w:rsidR="00AA0077" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Seznam uzn</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00636932">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V případě oblasti akreditace ESG – nefinanční reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="005039E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">může podmínku vzdělání žadatel prokázat předložením </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumentů prokazujících získání profesní kvalifikace Manažer/manažerka </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udržitelnosti (kód: 16-017-R). </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0077" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seznam uzn</w:t>
       </w:r>
       <w:r w:rsidR="00082776" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AA0077" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ných </w:t>
       </w:r>
       <w:r w:rsidR="00C96CD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>skupin</w:t>
       </w:r>
@@ -6977,55 +8075,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidR="00512FC2" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD590BE" w14:textId="77777777" w:rsidR="00BB5A4F" w:rsidRPr="00BB105E" w:rsidRDefault="00BB5A4F" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="143BA5FD" w14:textId="7A297141" w:rsidR="00402952" w:rsidRPr="00BB105E" w:rsidRDefault="00512FC2" w:rsidP="009C6A3E">
+    <w:p w14:paraId="143BA5FD" w14:textId="7A297141" w:rsidR="00402952" w:rsidRPr="00BB105E" w:rsidRDefault="00512FC2" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud </w:t>
       </w:r>
       <w:r w:rsidR="00293E80" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">žadatel postupuje podle odstavce 1 tohoto článku, </w:t>
       </w:r>
@@ -7123,55 +8221,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00344E1B" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>období před získáním profesní kvalifikace, pokud svým charakterem odpovídá zvolené oblasti akreditace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B02188A" w14:textId="77777777" w:rsidR="00BB5A4F" w:rsidRPr="00BB105E" w:rsidRDefault="00BB5A4F" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03718AE4" w14:textId="28992EEF" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="00344E1B" w:rsidP="00CC564C">
+    <w:p w14:paraId="03718AE4" w14:textId="28992EEF" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="00344E1B" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Délku praxe podle odstavce 2 tohoto článku potvrzuje zaměstnavatel žadatele. Osoba samostatně výdělečně činná dokládá praxi živnostenským oprávněním se vztahem ke</w:t>
       </w:r>
       <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -7293,70 +8391,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>znění pozdějších předpisů</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F4CBB9" w14:textId="77777777" w:rsidR="00BB5A4F" w:rsidRPr="00BB105E" w:rsidRDefault="00BB5A4F" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756F7A13" w14:textId="7D034C1C" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="009F6F74" w:rsidP="00CC564C">
+    <w:p w14:paraId="756F7A13" w14:textId="2116B6BD" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="009F6F74" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pokud je žadatel držitelem profesní kvalifikace, která </w:t>
       </w:r>
       <w:r w:rsidR="00F21470" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svým zaměřením přímo odpovídá charakteru některé z</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00247B8C" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oblastí,</w:t>
@@ -7597,67 +8696,147 @@
       </w:r>
       <w:r w:rsidR="00991F6F" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008631D2" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>za splněné</w:t>
       </w:r>
       <w:r w:rsidR="001B1404" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00AC2926">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Žadatel </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6840">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prokazuje </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5E57" w:rsidRPr="00EB5E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>profesní kvalifikaci</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6840">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">předložením dokumentu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2102A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>který prokazuje</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6840">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C012B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">získání </w:t>
+      </w:r>
+      <w:r w:rsidR="009112CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profesní kvalifikace </w:t>
+      </w:r>
+      <w:r w:rsidR="002826D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dle odstavce 5 tohoto článku.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5DC8D906" w14:textId="77777777" w:rsidR="00BB5A4F" w:rsidRPr="00BB105E" w:rsidRDefault="00BB5A4F" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="731DFB52" w14:textId="21D4A6FE" w:rsidR="008631D2" w:rsidRPr="00BB105E" w:rsidRDefault="008631D2" w:rsidP="009C6A3E">
+    <w:p w14:paraId="731DFB52" w14:textId="21D4A6FE" w:rsidR="008631D2" w:rsidRPr="00BB105E" w:rsidRDefault="008631D2" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seznam profesních kvalifikací</w:t>
       </w:r>
       <w:r w:rsidR="009A1B8D" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> posuzovaných</w:t>
       </w:r>
@@ -7746,106 +8925,106 @@
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t>Akreditační komise</w:t>
       </w:r>
       <w:r w:rsidR="00814462" w:rsidRPr="00BB105E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0A6E92" w14:textId="2D27BAC7" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68511B2D" w14:textId="68353DFB" w:rsidR="003E7757" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00991D27">
+    <w:p w14:paraId="68511B2D" w14:textId="68353DFB" w:rsidR="003E7757" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ověřuje odborné </w:t>
       </w:r>
       <w:r w:rsidR="009B4264" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>znalosti</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> žadatele ve zvolené oblasti, případně podoblasti akreditace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C3AF7C" w14:textId="77777777" w:rsidR="003A1908" w:rsidRPr="00BB105E" w:rsidRDefault="003A1908" w:rsidP="00C845ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BD7026" w14:textId="084F2930" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00230CC9">
+    <w:p w14:paraId="53BD7026" w14:textId="084F2930" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rozhoduje o udělení akreditace v</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
@@ -7878,55 +9057,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na základě výsledk</w:t>
       </w:r>
       <w:r w:rsidR="00DA6F02" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ů akreditačního řízení.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B8C7CC" w14:textId="77777777" w:rsidR="00EA1237" w:rsidRPr="00BB105E" w:rsidRDefault="00EA1237" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4244B3F6" w14:textId="77EA9F97" w:rsidR="00EA1237" w:rsidRPr="00BB105E" w:rsidRDefault="00FC5E03" w:rsidP="00991D27">
+    <w:p w14:paraId="4244B3F6" w14:textId="77EA9F97" w:rsidR="00EA1237" w:rsidRPr="00BB105E" w:rsidRDefault="00FC5E03" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozhoduje o prominutí požadavků stanovených v článku </w:t>
       </w:r>
       <w:r w:rsidR="000F0A10" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
@@ -8159,55 +9338,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA3401" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C699C1F" w14:textId="2AEFC2FD" w:rsidR="0082243E" w:rsidRPr="00BB105E" w:rsidRDefault="0082243E" w:rsidP="006F3642">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F72595" w14:textId="40546D88" w:rsidR="0082243E" w:rsidRPr="00BB105E" w:rsidRDefault="0082243E" w:rsidP="00536B88">
+    <w:p w14:paraId="48F72595" w14:textId="40546D88" w:rsidR="0082243E" w:rsidRPr="00BB105E" w:rsidRDefault="0082243E" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozhoduje o prominutí </w:t>
       </w:r>
       <w:r w:rsidRPr="00A05BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>požadavk</w:t>
       </w:r>
@@ -8305,56 +9484,56 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„profesor“ v oboru, který souvisí s oblastí nebo podoblastí akreditace</w:t>
       </w:r>
       <w:r w:rsidRPr="00264553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176F45A3" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="644831B5" w14:textId="0F0122F1" w:rsidR="002740DC" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00C845ED">
+    <w:p w14:paraId="644831B5" w14:textId="0F0122F1" w:rsidR="002740DC" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozhoduje </w:t>
       </w:r>
       <w:r w:rsidR="00BB3DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
@@ -8388,55 +9567,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>egistru</w:t>
       </w:r>
       <w:r w:rsidR="005309E3" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4489E6" w14:textId="79A0B3B5" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00255F75">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781795E5" w14:textId="0F14C1E8" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00991D27">
+    <w:p w14:paraId="781795E5" w14:textId="0F14C1E8" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisi </w:t>
       </w:r>
       <w:r w:rsidR="00710925" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">včetně předsedy </w:t>
       </w:r>
@@ -8654,89 +9833,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B58F776" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BDE63A2" w14:textId="6CF0037E" w:rsidR="00DE1308" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00991D27">
+    <w:p w14:paraId="3BDE63A2" w14:textId="6CF0037E" w:rsidR="00DE1308" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Předseda komise může na podporu rozhodování pozvat odborníky bez hlasovacího práva.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB00712" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DA117FD" w14:textId="33894146" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00991D27">
+    <w:p w14:paraId="5DA117FD" w14:textId="33894146" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Funkci tajemníka komise vykonává </w:t>
       </w:r>
       <w:r w:rsidR="001F2509" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zaměstnanec </w:t>
       </w:r>
@@ -8810,55 +9989,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jejím </w:t>
       </w:r>
       <w:r w:rsidR="007E334A" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>členem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B588333" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08223276" w14:textId="4899827F" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00991D27">
+    <w:p w14:paraId="08223276" w14:textId="4899827F" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komise se řídí ve své činnosti </w:t>
       </w:r>
       <w:r w:rsidR="005726AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
@@ -8945,110 +10124,97 @@
       <w:r w:rsidR="00D33A43" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B478BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidR="00D33A43" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60483E4B" w14:textId="626F71AE" w:rsidR="0006412C" w:rsidRPr="00BB105E" w:rsidRDefault="0006412C" w:rsidP="00CC564C">
+    <w:p w14:paraId="60483E4B" w14:textId="626F71AE" w:rsidR="0006412C" w:rsidRPr="00450454" w:rsidRDefault="0006412C" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="372B7088" w14:textId="06BABE44" w:rsidR="0006412C" w:rsidRPr="00BB105E" w:rsidRDefault="0006412C" w:rsidP="0006412C">
       <w:pPr>
         <w:pStyle w:val="Nadpis-lnek"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
-        <w:lastRenderedPageBreak/>
         <w:t>Článek 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1888EB9F" w14:textId="6BC7A693" w:rsidR="0006412C" w:rsidRPr="00BB105E" w:rsidRDefault="0006412C" w:rsidP="00104576">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t xml:space="preserve">Správce </w:t>
       </w:r>
       <w:r w:rsidR="0098170B">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:t>egistru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7719FD" w14:textId="77777777" w:rsidR="00104576" w:rsidRPr="00BB105E" w:rsidRDefault="00104576" w:rsidP="0006412C">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC7D1E8" w14:textId="13FEC375" w:rsidR="0006412C" w:rsidRPr="00BB105E" w:rsidRDefault="00B05326" w:rsidP="0028798F">
+    <w:p w14:paraId="1DC7D1E8" w14:textId="13FEC375" w:rsidR="0006412C" w:rsidRPr="00BB105E" w:rsidRDefault="00B05326" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Promíjí </w:t>
       </w:r>
       <w:r w:rsidR="0006412C" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">plnění </w:t>
       </w:r>
@@ -9138,55 +10304,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109AD3B4" w14:textId="708910FA" w:rsidR="00FD0C2A" w:rsidRPr="00BB105E" w:rsidRDefault="00FD0C2A" w:rsidP="000529B3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="620262F2" w14:textId="79C3224C" w:rsidR="00FD0C2A" w:rsidRPr="00BB105E" w:rsidRDefault="00FD0C2A" w:rsidP="00E8299F">
+    <w:p w14:paraId="620262F2" w14:textId="79C3224C" w:rsidR="00FD0C2A" w:rsidRPr="00BB105E" w:rsidRDefault="00FD0C2A" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zodpovídá za </w:t>
       </w:r>
       <w:r w:rsidR="008A3115" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">evidování </w:t>
       </w:r>
@@ -9268,55 +10434,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidR="00956F58" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3271C8" w14:textId="77777777" w:rsidR="00F72D81" w:rsidRPr="00BB105E" w:rsidRDefault="00F72D81" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64BDCC01" w14:textId="206D2B9A" w:rsidR="0006412C" w:rsidRPr="00BB105E" w:rsidRDefault="003367BE" w:rsidP="00B41470">
+    <w:p w14:paraId="64BDCC01" w14:textId="4FAAB99E" w:rsidR="0006412C" w:rsidRPr="00BB105E" w:rsidRDefault="003367BE" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zapisuje poradce do </w:t>
       </w:r>
       <w:r w:rsidR="0098170B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
@@ -9374,51 +10540,59 @@
         </w:rPr>
         <w:t>ého</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> poradce proběhne nejpozději do 7 dnů od</w:t>
       </w:r>
       <w:r w:rsidR="006765A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e dne </w:t>
       </w:r>
       <w:r w:rsidR="00C26340">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>začátku platnosti certifikátu</w:t>
+        <w:t xml:space="preserve">začátku platnosti </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5368">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C0EDD7" w14:textId="77777777" w:rsidR="009E7E98" w:rsidRPr="00BB105E" w:rsidRDefault="009E7E98" w:rsidP="00B41470">
       <w:pPr>
         <w:pStyle w:val="Nadpis-lnek"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05CBEB7F" w14:textId="3E6FF2C3" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="0006412C">
       <w:pPr>
         <w:pStyle w:val="Nadpis-lnek"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t xml:space="preserve">Článek </w:t>
       </w:r>
       <w:r w:rsidR="0006412C" w:rsidRPr="00BB105E">
         <w:t>8</w:t>
@@ -9431,89 +10605,89 @@
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t>Podmínky a postupy akreditace poradce a jeho vedení v</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0098170B">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:t>egistru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C35719F" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="00D47C86" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="495499EF" w14:textId="053FEC83" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED">
+    <w:p w14:paraId="495499EF" w14:textId="053FEC83" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Žadatel vstupující do akreditačního řízení</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2038EB80" w14:textId="77777777" w:rsidR="00A22352" w:rsidRPr="00BB105E" w:rsidRDefault="00A22352" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DA23001" w14:textId="4969EA4E" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00E667C8">
+    <w:p w14:paraId="4DA23001" w14:textId="4969EA4E" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">podá přihlášku </w:t>
       </w:r>
       <w:r w:rsidR="00AE25E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -9643,55 +10817,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EB2911" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F86135B" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="607C361E" w14:textId="25A2C215" w:rsidR="00F27D16" w:rsidRPr="00BB105E" w:rsidRDefault="00022B6A" w:rsidP="00AE7B53">
+    <w:p w14:paraId="607C361E" w14:textId="25A2C215" w:rsidR="00F27D16" w:rsidRPr="00BB105E" w:rsidRDefault="00022B6A" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">k přihlášce </w:t>
       </w:r>
       <w:r w:rsidR="0005377A" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doloží</w:t>
       </w:r>
@@ -9821,55 +10995,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. V případě nedoložení požadovaných dokumentů je akreditační řízení ukončeno</w:t>
       </w:r>
       <w:r w:rsidR="00CA2C81" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1835007B" w14:textId="77777777" w:rsidR="00F27D16" w:rsidRPr="00BB105E" w:rsidRDefault="00F27D16" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="004816FB" w14:textId="4208C39C" w:rsidR="007A5A6F" w:rsidRPr="00BB105E" w:rsidRDefault="00F27D16" w:rsidP="00E667C8">
+    <w:p w14:paraId="004816FB" w14:textId="4208C39C" w:rsidR="007A5A6F" w:rsidRPr="00BB105E" w:rsidRDefault="00F27D16" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>absolvuje</w:t>
       </w:r>
       <w:r w:rsidR="00022B6A" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vstupní pohovor před komisí</w:t>
       </w:r>
@@ -9879,55 +11053,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00022B6A" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BD7703" w14:textId="77777777" w:rsidR="00D11C8B" w:rsidRPr="00BB105E" w:rsidRDefault="00D11C8B" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62186975" w14:textId="4A519405" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="007A5A6F" w:rsidP="00E667C8">
+    <w:p w14:paraId="62186975" w14:textId="4A519405" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="007A5A6F" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">absolvuje </w:t>
       </w:r>
       <w:r w:rsidR="00BB3084" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>písemné ověření odborných znalostí</w:t>
       </w:r>
@@ -9945,141 +11119,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C40087" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>následujícím tématům:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603C41D3" w14:textId="77777777" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="00770BAF" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D929833" w14:textId="0A19613B" w:rsidR="00C40087" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00E667C8">
+    <w:p w14:paraId="5D929833" w14:textId="0A19613B" w:rsidR="00C40087" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>odborné znalosti v</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oblasti/podoblasti akreditace,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE5CF8A" w14:textId="12A19471" w:rsidR="00C40087" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00E667C8">
+    <w:p w14:paraId="5BE5CF8A" w14:textId="12A19471" w:rsidR="00C40087" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vedení prvotní evidence </w:t>
       </w:r>
       <w:r w:rsidR="00FE5627" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>relevantní k</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FE5627" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oblasti/podoblasti akreditace,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A57DA5F" w14:textId="52C11247" w:rsidR="00C40087" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00E667C8">
+    <w:p w14:paraId="1A57DA5F" w14:textId="52C11247" w:rsidR="00C40087" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>orientace v</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -10126,110 +11300,111 @@
       <w:r w:rsidR="00FE5627" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>relevantní k</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FE5627" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oblasti/podoblasti akreditace,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37611DF1" w14:textId="5AC5D8D8" w:rsidR="00C40087" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00E667C8">
+    <w:p w14:paraId="37611DF1" w14:textId="5AC5D8D8" w:rsidR="00C40087" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">posouzení </w:t>
       </w:r>
       <w:r w:rsidR="00F71998" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">znalosti </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">podmínek </w:t>
       </w:r>
       <w:r w:rsidR="00B2463B" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ontrol podmíněnosti,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1118AF6D" w14:textId="4F3CADB5" w:rsidR="00E32055" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00E667C8">
+    <w:p w14:paraId="1118AF6D" w14:textId="4F3CADB5" w:rsidR="00E32055" w:rsidRPr="00BB105E" w:rsidRDefault="00C40087" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>práce s</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -10260,98 +11435,97 @@
       <w:r w:rsidR="00FE5627" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>relevantními k</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FE5627" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oblasti/podoblasti akreditace,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0EA297" w14:textId="1AC9C2B6" w:rsidR="00D06215" w:rsidRPr="00BB105E" w:rsidRDefault="00D06215" w:rsidP="00E667C8">
+    <w:p w14:paraId="7B0EA297" w14:textId="1AC9C2B6" w:rsidR="00D06215" w:rsidRPr="00BB105E" w:rsidRDefault="00D06215" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>bezpečnost práce</w:t>
       </w:r>
       <w:r w:rsidR="00B47C52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F30097" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B806B52" w14:textId="15151C66" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="00B2463B" w:rsidP="00E667C8">
+    <w:p w14:paraId="7B806B52" w14:textId="15151C66" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="00B2463B" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00664A8F" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
@@ -10697,55 +11871,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00720B96" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7ECEC5" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263D8CA0" w14:textId="6A375019" w:rsidR="00DF597C" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00E667C8">
+    <w:p w14:paraId="263D8CA0" w14:textId="6A375019" w:rsidR="00DF597C" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vypracuje akreditační projekt </w:t>
       </w:r>
       <w:r w:rsidR="003B06C5" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">za každou zvolenou oblast/podoblast akreditace </w:t>
       </w:r>
@@ -10907,55 +12081,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">egistru, který zajistí posouzení projektu dvěma oponenty, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59007674" w14:textId="77777777" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="00770BAF" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A21B5C" w14:textId="08DCC99F" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00E667C8">
+    <w:p w14:paraId="08A21B5C" w14:textId="46222ABC" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>obhajuje akreditační projekt před komisí a po úspěšném obhájení bude zapsán do </w:t>
       </w:r>
       <w:r w:rsidR="008946AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
@@ -10993,50 +12167,58 @@
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21912">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>certifikát</w:t>
       </w:r>
       <w:r w:rsidR="09EA308A" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s dobou platnosti </w:t>
       </w:r>
+      <w:r w:rsidR="00AE156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">akreditace </w:t>
+      </w:r>
       <w:r w:rsidR="00015D36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
       <w:r w:rsidR="09EA308A" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> let ode dne</w:t>
       </w:r>
       <w:r w:rsidR="00D52AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C4C7F">
@@ -11151,101 +12333,117 @@
         </w:rPr>
         <w:t>ednacího řádu akreditační komise a</w:t>
       </w:r>
       <w:r w:rsidR="00E624F2" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005726AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">kušebního řádu akreditačního řízení (příloha </w:t>
+        <w:t>kušebního řádu akreditačního řízení (příloha</w:t>
+      </w:r>
+      <w:r w:rsidR="005156E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> číslo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00933E9D" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F012B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC956CF" w14:textId="77777777" w:rsidR="00770BAF" w:rsidRPr="00BB105E" w:rsidRDefault="00770BAF" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E00418F" w14:textId="1260F46F" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="003C65EF" w:rsidP="00E667C8">
+    <w:p w14:paraId="4E00418F" w14:textId="1260F46F" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="003C65EF" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zaváže se k dodržování</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11368,105 +12566,105 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidR="000C0609" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7127E194" w14:textId="77777777" w:rsidR="008332E2" w:rsidRPr="00BB105E" w:rsidRDefault="008332E2" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ADFDA12" w14:textId="0874C470" w:rsidR="00F75089" w:rsidRPr="00BB105E" w:rsidRDefault="008332E2" w:rsidP="00E667C8">
+    <w:p w14:paraId="7ADFDA12" w14:textId="0874C470" w:rsidR="00F75089" w:rsidRPr="00BB105E" w:rsidRDefault="008332E2" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D60C9" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oradce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6018FA30" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78BDDD8C" w14:textId="7941DF27" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="6761C0C6" w:rsidP="00FE5627">
+    <w:p w14:paraId="78BDDD8C" w14:textId="7941DF27" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="6761C0C6" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ožadu</w:t>
       </w:r>
@@ -11548,96 +12746,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>článku 8</w:t>
       </w:r>
       <w:r w:rsidR="00110703" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5720A91E" w14:textId="77777777" w:rsidR="000271AB" w:rsidRPr="00BB105E" w:rsidRDefault="000271AB" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B08B80" w14:textId="71143DC8" w:rsidR="009B4264" w:rsidRPr="008120FF" w:rsidRDefault="004071C3" w:rsidP="008120FF">
+    <w:p w14:paraId="29B08B80" w14:textId="1A560AAC" w:rsidR="009B4264" w:rsidRPr="008120FF" w:rsidRDefault="004071C3" w:rsidP="00435D12">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E041AE" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ejpozději 3 měsíc</w:t>
       </w:r>
       <w:r w:rsidR="00810103" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E041AE" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> před skončením platnosti certifikátu </w:t>
+        <w:t xml:space="preserve"> před skončením platnosti </w:t>
+      </w:r>
+      <w:r w:rsidR="00676896">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
+      </w:r>
+      <w:r w:rsidR="00E041AE" w:rsidRPr="008120FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E7179" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podá</w:t>
       </w:r>
       <w:r w:rsidR="00E041AE" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE25E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -11835,50 +13049,66 @@
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E041AE" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dobou platnosti </w:t>
       </w:r>
+      <w:r w:rsidR="000975A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
+      </w:r>
+      <w:r w:rsidR="00834CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00015D36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
       <w:r w:rsidR="00F37FFE" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E041AE" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="000C599C" w:rsidRPr="008120FF">
@@ -11953,99 +13183,124 @@
         </w:rPr>
         <w:t>aktuální znalosti v</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009F7759" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oblasti dotační politiky</w:t>
       </w:r>
       <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> E</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00864DF8" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vropské unie</w:t>
       </w:r>
       <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Č</w:t>
       </w:r>
       <w:r w:rsidR="00010F05" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eské republiky</w:t>
       </w:r>
       <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vztahující se k</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>zemědělskému podnikání nebo podnikání v</w:t>
+        <w:t>zemědělskému podnikání nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podnikání v</w:t>
       </w:r>
       <w:r w:rsidR="00CE1913" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lesnictví</w:t>
       </w:r>
       <w:r w:rsidR="00CE1913" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
@@ -12089,60 +13344,116 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE1913" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rostlinolékařství, </w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">potravinářství </w:t>
       </w:r>
       <w:r w:rsidR="00602A03" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>či včelařství</w:t>
+        <w:t>či</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00602A03" w:rsidRPr="008120FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>včelařství</w:t>
       </w:r>
       <w:r w:rsidR="00770BAF" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00940172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B331B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v oblasti ESG-</w:t>
+      </w:r>
+      <w:r w:rsidR="00381B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nefinanční </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7D7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF0FC8" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">právních předpisů, vyhlášek, nařízení (národních či </w:t>
       </w:r>
       <w:r w:rsidR="005B461E" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>evropských</w:t>
       </w:r>
       <w:r w:rsidR="00DF0FC8" w:rsidRPr="008120FF">
@@ -12153,51 +13464,50 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009F7759" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="000C0D1A" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aktuální odborné znalosti </w:t>
       </w:r>
       <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>v oblasti/podoblasti akreditace</w:t>
       </w:r>
       <w:r w:rsidR="00DF0FC8" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2E83" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poradce</w:t>
       </w:r>
       <w:r w:rsidR="005B461E" w:rsidRPr="008120FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
@@ -12253,89 +13563,89 @@
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t>Práva a povinnosti poradce vedeného v </w:t>
       </w:r>
       <w:r w:rsidR="00377C7F">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:t>egistru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DC5175" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="00D47C86" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="262DCA40" w14:textId="442A06A9" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="008D15B2">
+    <w:p w14:paraId="262DCA40" w14:textId="442A06A9" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Poradce má právo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B4BD6F" w14:textId="1C85530C" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="00D47C86" w:rsidP="00D867BD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D43067" w14:textId="0434FBC3" w:rsidR="00C6340A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="008D15B2">
+    <w:p w14:paraId="41D43067" w14:textId="0434FBC3" w:rsidR="00C6340A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnit se vzdělávacích akcí dalšího vzdělávání pořádaných </w:t>
       </w:r>
       <w:r w:rsidR="00A3323F" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -12377,55 +13687,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>egistru,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4F54C0" w14:textId="77777777" w:rsidR="00197A87" w:rsidRPr="00BB105E" w:rsidRDefault="00197A87" w:rsidP="00D867BD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0451BA89" w14:textId="205BD348" w:rsidR="00424F16" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="008D15B2">
+    <w:p w14:paraId="0451BA89" w14:textId="205BD348" w:rsidR="00424F16" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>požádat v odůvodněných případech (</w:t>
       </w:r>
       <w:r w:rsidR="00CB6147" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">např. </w:t>
       </w:r>
@@ -12748,55 +14058,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00AA1890" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6C4B77" w14:textId="77777777" w:rsidR="00D867BD" w:rsidRPr="00BB105E" w:rsidRDefault="00D867BD" w:rsidP="00D867BD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E61FC5A" w14:textId="103302CB" w:rsidR="0034585B" w:rsidRPr="00BB105E" w:rsidRDefault="0034585B" w:rsidP="0034585B">
+    <w:p w14:paraId="1E61FC5A" w14:textId="103302CB" w:rsidR="0034585B" w:rsidRPr="00BB105E" w:rsidRDefault="0034585B" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">využívat pravidelně aktualizované Kontrolní listy (formulář na </w:t>
       </w:r>
       <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">webové </w:t>
       </w:r>
@@ -12830,89 +14140,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EF7611" w14:textId="1453E9D5" w:rsidR="008E1404" w:rsidRPr="00BB105E" w:rsidRDefault="008E1404" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64AFC3D5" w14:textId="4E65059B" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="008D15B2">
+    <w:p w14:paraId="64AFC3D5" w14:textId="4E65059B" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Poradce je povinen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9FB8C7" w14:textId="77777777" w:rsidR="00EA3B53" w:rsidRPr="00BB105E" w:rsidRDefault="00EA3B53" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31BF65D7" w14:textId="4E81D8BF" w:rsidR="00BB6AA8" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="008D15B2">
+    <w:p w14:paraId="31BF65D7" w14:textId="4E81D8BF" w:rsidR="00BB6AA8" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zabezpečit provedení poradenské služby v rámci </w:t>
       </w:r>
       <w:r w:rsidR="003A4246" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zaměření </w:t>
       </w:r>
@@ -13018,55 +14328,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o provedení poradenské služby,</w:t>
       </w:r>
       <w:r w:rsidR="00BB6AA8" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F271B2" w14:textId="77777777" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="00C25D3A" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BDD1963" w14:textId="5834CEAB" w:rsidR="00786458" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00B9213D">
+    <w:p w14:paraId="1BDD1963" w14:textId="5834CEAB" w:rsidR="00786458" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vypracovat podrobný výstup z poradenské služby s doporučeními vyplývajícími z provedené poradenské služby. Tento výstup </w:t>
       </w:r>
       <w:r w:rsidR="00CE1913" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>předat klientovi</w:t>
       </w:r>
@@ -13086,85 +14396,93 @@
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eníku. Plnou odpovědnost za</w:t>
       </w:r>
       <w:r w:rsidR="00104576" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>správnost a přiměřenost poradenského doporučení nese poradce. Odpovědnost za škody způsobené poradcem při výkonu jeho činnosti je součástí smluvního vztahu mezi klientem a poradcem,</w:t>
+        <w:t xml:space="preserve">správnost a přiměřenost poradenského doporučení nese poradce. Odpovědnost </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>za škody způsobené poradcem při výkonu jeho činnosti je součástí smluvního vztahu mezi klientem a poradcem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428E4AED" w14:textId="77777777" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="00C25D3A" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C23A364" w14:textId="07C59E8B" w:rsidR="00BC1036" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00B9213D">
+    <w:p w14:paraId="0C23A364" w14:textId="07C59E8B" w:rsidR="00BC1036" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>vypracovat v </w:t>
       </w:r>
       <w:r w:rsidR="00010F05" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eníku popis každé provedené poradenské služby </w:t>
       </w:r>
       <w:r w:rsidR="000154BA" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(v souladu s</w:t>
@@ -13223,88 +14541,96 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>egistru a případně dalšími orgány),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633F9788" w14:textId="77777777" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="00C25D3A" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E3FF531" w14:textId="75C0FC83" w:rsidR="0059026A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00106278">
+    <w:p w14:paraId="4E3FF531" w14:textId="4287373E" w:rsidR="0059026A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vést </w:t>
       </w:r>
       <w:r w:rsidR="00010F05" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eník podle vzoru uvedeného v příloze </w:t>
       </w:r>
+      <w:r w:rsidR="00812C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">číslo </w:t>
+      </w:r>
       <w:r w:rsidR="00933E9D" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="000A1A7B" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006947B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
@@ -13771,55 +15097,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00D8749B" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8C9E7E" w14:textId="77777777" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="00C25D3A" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06AE25AE" w14:textId="6CFED302" w:rsidR="00E861E8" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00106278">
+    <w:p w14:paraId="06AE25AE" w14:textId="0A251838" w:rsidR="00E861E8" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nesdělovat žádné osobní nebo jednotlivé informace či údaje, které získá v rámci své poradenské činnosti jiným </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00256DAA" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>osobám</w:t>
@@ -13879,55 +15205,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>stanoví povinnost informovat veřejný orgán, zvláště v případě trestného činu</w:t>
       </w:r>
       <w:r w:rsidR="009A35E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E6D6AF" w14:textId="77777777" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="00C25D3A" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E8459F" w14:textId="1DED3167" w:rsidR="00300AA7" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00106278">
+    <w:p w14:paraId="61E8459F" w14:textId="1DED3167" w:rsidR="00300AA7" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poskytovat poradenskou službu osobně a na vlastní odpovědnost; dbát, aby</w:t>
       </w:r>
       <w:r w:rsidR="00BC4D38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -13969,55 +15295,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nestrannosti</w:t>
       </w:r>
       <w:r w:rsidR="0059398C" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30150227" w14:textId="77777777" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="00C25D3A" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB40452" w14:textId="50D2A836" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00C25D3A">
+    <w:p w14:paraId="0EB40452" w14:textId="50D2A836" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">poskytovat poradenskou službu minimálně </w:t>
       </w:r>
       <w:r w:rsidR="00EF6766" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>třikrát</w:t>
       </w:r>
@@ -14099,145 +15425,153 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002A68B5" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A7576D" w14:textId="77777777" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="00C25D3A" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BE25BA" w14:textId="4193390D" w:rsidR="00D85C2A" w:rsidRPr="00BB105E" w:rsidRDefault="00E3731C" w:rsidP="00106278">
+    <w:p w14:paraId="41BE25BA" w14:textId="11D084EA" w:rsidR="00D85C2A" w:rsidRPr="00BB105E" w:rsidRDefault="00E3731C" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pravidelně se </w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnit vzdělávacího programu poradců </w:t>
       </w:r>
       <w:r w:rsidR="00F90724" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v rozsahu stanoveném v příloze</w:t>
       </w:r>
       <w:r w:rsidR="008D4AED" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00812C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">číslo </w:t>
+      </w:r>
       <w:r w:rsidR="007B734C" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000A1A7B" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA686E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidR="0073512C" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D31353" w14:textId="77777777" w:rsidR="00C25D3A" w:rsidRPr="00BB105E" w:rsidRDefault="00C25D3A" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36BA17C1" w14:textId="7DC70C27" w:rsidR="00A46B12" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00106278">
+    <w:p w14:paraId="36BA17C1" w14:textId="7DC70C27" w:rsidR="00A46B12" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hlásit neprodleně </w:t>
       </w:r>
       <w:r w:rsidR="003A4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -14279,70 +15613,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>egistru,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DC8E70" w14:textId="77777777" w:rsidR="00EC2058" w:rsidRPr="00BB105E" w:rsidRDefault="00EC2058" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E295F8B" w14:textId="440ADC01" w:rsidR="006E0FF7" w:rsidRPr="00BB105E" w:rsidRDefault="006E0FF7" w:rsidP="00106278">
+    <w:p w14:paraId="2E295F8B" w14:textId="440ADC01" w:rsidR="006E0FF7" w:rsidRPr="00BB105E" w:rsidRDefault="006E0FF7" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">sdělit </w:t>
       </w:r>
       <w:r w:rsidR="003A4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">právci </w:t>
       </w:r>
       <w:r w:rsidR="00377C7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
@@ -14400,79 +15735,111 @@
         <w:t xml:space="preserve">Článek </w:t>
       </w:r>
       <w:r w:rsidR="00494FBB" w:rsidRPr="00BB105E">
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300D84CD" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00106278">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t>Kontrola činnosti poradce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AC7F92" w14:textId="77777777" w:rsidR="00991BD5" w:rsidRPr="00BB105E" w:rsidRDefault="00991BD5" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A6C860" w14:textId="5AA5FB66" w:rsidR="00847BDD" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00106278">
+    <w:p w14:paraId="21A6C860" w14:textId="238A0406" w:rsidR="00847BDD" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrolním orgánem </w:t>
       </w:r>
       <w:r w:rsidR="00632269" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">pro poradenství v oblasti zemědělství, lesnictví a myslivost, potravinářství, včelařství a rostlinolékařství podle </w:t>
+        <w:t>pro poradenství v oblasti zemědělství, lesnictví a myslivost, potravinářství, včelařství</w:t>
+      </w:r>
+      <w:r w:rsidR="00923E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00632269" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rostlinolékařství </w:t>
+      </w:r>
+      <w:r w:rsidR="00923E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a ESG – nefinanční reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00632269" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podle </w:t>
       </w:r>
       <w:r w:rsidR="00AA686E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidR="00632269" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">je ustanoven </w:t>
       </w:r>
@@ -14498,55 +15865,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">egistru. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3410A863" w14:textId="77777777" w:rsidR="00A22352" w:rsidRPr="00BB105E" w:rsidRDefault="00A22352" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1661D788" w14:textId="0CC9B87F" w:rsidR="001F285B" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00106278">
+    <w:p w14:paraId="1661D788" w14:textId="0CC9B87F" w:rsidR="001F285B" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontroly jsou prováděny </w:t>
       </w:r>
       <w:r w:rsidR="003A4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -14826,114 +16193,114 @@
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t xml:space="preserve">Vyřazení poradce z </w:t>
       </w:r>
       <w:r w:rsidR="00D76F39">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:t>egistru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0757071A" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="00D47C86" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="408176DE" w14:textId="12D9F02D" w:rsidR="007A5F82" w:rsidRDefault="007A5F82" w:rsidP="00407304">
+    <w:p w14:paraId="408176DE" w14:textId="1BE4B0C3" w:rsidR="007A5F82" w:rsidRDefault="007A5F82" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uplynutím </w:t>
       </w:r>
       <w:r w:rsidRPr="00380C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">platnosti </w:t>
       </w:r>
-      <w:r w:rsidR="00D06054" w:rsidRPr="00380C11">
-[...5 lines deleted...]
-        <w:t>certifikátu</w:t>
+      <w:r w:rsidR="00834CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
       </w:r>
       <w:r w:rsidRPr="00380C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E607BD" w14:textId="77777777" w:rsidR="00380C11" w:rsidRPr="00380C11" w:rsidRDefault="00380C11" w:rsidP="00380C11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24572EAA" w14:textId="61526AA6" w:rsidR="00A7637D" w:rsidRDefault="008D4AED" w:rsidP="00A7637D">
+    <w:p w14:paraId="24572EAA" w14:textId="61526AA6" w:rsidR="00A7637D" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Na základě vlastní písemné žádosti poradce, kterou zašle </w:t>
       </w:r>
       <w:r w:rsidR="00EF08D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -14984,105 +16351,105 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dnem prokazatelného doručení žádosti správci registru</w:t>
       </w:r>
       <w:r w:rsidR="00A7637D" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360C36D6" w14:textId="77777777" w:rsidR="00C66E24" w:rsidRPr="00BB105E" w:rsidRDefault="00C66E24" w:rsidP="00C66E24">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21417DB0" w14:textId="4316FB28" w:rsidR="00DA4053" w:rsidRPr="00BB105E" w:rsidRDefault="00DA4053" w:rsidP="00407304">
+    <w:p w14:paraId="21417DB0" w14:textId="4316FB28" w:rsidR="00DA4053" w:rsidRPr="00BB105E" w:rsidRDefault="00DA4053" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V případě úmrtí poradce</w:t>
       </w:r>
       <w:r w:rsidR="000A4D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dnem úmrtí poradce</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C5F2B2" w14:textId="77777777" w:rsidR="00EC2058" w:rsidRPr="00BB105E" w:rsidRDefault="00EC2058" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB1EAB5" w14:textId="36FEE276" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00407304">
+    <w:p w14:paraId="7FB1EAB5" w14:textId="36FEE276" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V případě porušení povinnost</w:t>
       </w:r>
       <w:r w:rsidR="0066711D" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>í poradcem</w:t>
       </w:r>
@@ -15252,87 +16619,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>egistru je den nabytí právní moci rozhodnutí o vyřazení poradce</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D168E69" w14:textId="77777777" w:rsidR="00EC2058" w:rsidRPr="00BB105E" w:rsidRDefault="00EC2058" w:rsidP="00CC564C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="678627F3" w14:textId="7D69F2FB" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00407304">
+    <w:p w14:paraId="678627F3" w14:textId="6E5D1403" w:rsidR="009E1666" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V případě vyřazení poradce z </w:t>
       </w:r>
       <w:r w:rsidR="00D76F39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>egistru, pozbývá certifikát platnost</w:t>
+        <w:t xml:space="preserve">egistru, pozbývá </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A78" w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>platnost</w:t>
       </w:r>
       <w:r w:rsidR="00717AEB" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">i dnem vyřazení poradce z </w:t>
       </w:r>
       <w:r w:rsidR="00D76F39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00717AEB" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>egistru</w:t>
       </w:r>
@@ -15443,212 +16834,347 @@
       <w:r w:rsidR="00EC54D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> správce registru</w:t>
       </w:r>
       <w:r w:rsidR="00E168C9" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006970C9" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...15 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A060E5D" w14:textId="3E6737CF" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00407304">
       <w:pPr>
         <w:pStyle w:val="Nadpis-lnek"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:lastRenderedPageBreak/>
         <w:t>Článek 1</w:t>
       </w:r>
       <w:r w:rsidR="00494FBB" w:rsidRPr="00BB105E">
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1561C780" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00104576">
       <w:pPr>
         <w:pStyle w:val="Podnadpis-lnek"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:t>Závěrečná ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632F3870" w14:textId="77777777" w:rsidR="00D47C86" w:rsidRPr="00BB105E" w:rsidRDefault="00D47C86" w:rsidP="00D86BA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FE5B03E" w14:textId="0E02A351" w:rsidR="008E16A7" w:rsidRPr="00BB105E" w:rsidRDefault="008E16A7" w:rsidP="008E16A7">
+    <w:p w14:paraId="0FE5B03E" w14:textId="61275343" w:rsidR="008E16A7" w:rsidRPr="00BB105E" w:rsidRDefault="008E16A7" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tato </w:t>
       </w:r>
+      <w:r w:rsidR="002D3C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pravidla </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77CB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministerstva zemědělství </w:t>
+      </w:r>
+      <w:r w:rsidR="00701F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č. j. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MZE-27980/2026-13133</w:t>
+      </w:r>
+      <w:r w:rsidR="0092333C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o akreditaci</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poradců a jejich vedení v registru poradců akreditovaných Ministerstvem zemědělství</w:t>
+      </w:r>
+      <w:r w:rsidR="00720441">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, aktualizace č. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006745E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1180E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aktualizují a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nahrazuj</w:t>
+      </w:r>
       <w:r w:rsidR="00935325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pravidla</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB105E">
+      <w:r w:rsidR="00720441">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pravidla Ministerstva zemědělství</w:t>
+      </w:r>
+      <w:r w:rsidR="006570B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> č. j.: MZE–70791/2024-13133</w:t>
+      </w:r>
+      <w:r w:rsidR="0050310C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00112294" w:rsidRPr="00BB105E">
-[...13 lines deleted...]
-        <w:t>měrnici Ministerstva zemědělství č.j. 214610/2012-MZE-17013 ze dne 12. 2. 2013 o akreditaci poradců a jejich vedení v Registru poradců akreditovaných Ministerstvem zemědělství</w:t>
+      <w:r w:rsidR="0096102C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze dne 20. 2. 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o akreditaci poradců a jejich vedení v Registru poradců akreditovaných Ministerstvem zemědělství</w:t>
       </w:r>
       <w:r w:rsidR="004466D5" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A6F21E" w14:textId="77777777" w:rsidR="008E16A7" w:rsidRPr="00BB105E" w:rsidRDefault="008E16A7" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14A36090" w14:textId="723AA602" w:rsidR="008E16A7" w:rsidRPr="00BB105E" w:rsidRDefault="008E16A7" w:rsidP="008E16A7">
+    <w:p w14:paraId="14A36090" w14:textId="467745F1" w:rsidR="008E16A7" w:rsidRPr="00BB105E" w:rsidRDefault="008E16A7" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Poradci akreditovaní podle směrnice Ministerstva zemědělství č.j. 214610/2012-MZE-17013 ze dne 12. 2. 2013 o akreditaci poradců a jejich vedení v Registru poradců akreditovaných Ministerstvem zemědělství, jsou povinni dodržovat, od nabytí účinnosti</w:t>
+        <w:t xml:space="preserve">Poradci akreditovaní podle </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pravidel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministerstva zemědělství č.j. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA636A" w:rsidRPr="00141BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MZE-70791/2024-13133</w:t>
+      </w:r>
+      <w:r w:rsidR="00174C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. 2. 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o akreditaci poradců a jejich vedení v </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>egistru poradců akreditovaných Ministerstvem zemědělství, jsou povinni dodržovat, od nabytí účinnosti</w:t>
       </w:r>
       <w:r w:rsidR="00B64D15" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00917828">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ustanovení </w:t>
       </w:r>
@@ -15658,169 +17184,121 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABC2AEF" w14:textId="77777777" w:rsidR="008E16A7" w:rsidRPr="00BB105E" w:rsidRDefault="008E16A7" w:rsidP="008E16A7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FC7FC9F" w14:textId="77746201" w:rsidR="008E16A7" w:rsidRPr="00BB105E" w:rsidRDefault="008E16A7" w:rsidP="008E16A7">
+    <w:p w14:paraId="7FC7FC9F" w14:textId="77746201" w:rsidR="008E16A7" w:rsidRPr="00BB105E" w:rsidRDefault="008E16A7" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platnost certifikátů vydaných </w:t>
       </w:r>
       <w:r w:rsidR="006B4568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>před nabytím účinnosti těchto pravidel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zůstává beze změny.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74851A0D" w14:textId="77777777" w:rsidR="00A7346D" w:rsidRPr="00BB105E" w:rsidRDefault="00A7346D" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17515442" w14:textId="6AAA79FB" w:rsidR="006C7E6A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00407304">
+    <w:p w14:paraId="17515442" w14:textId="23A44C82" w:rsidR="006C7E6A" w:rsidRPr="00BB105E" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Na udělování akreditace a vyřazení poradce z </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> Řešení sporných otázek je v kompetenci </w:t>
+        <w:t xml:space="preserve">Řešení sporných otázek je v kompetenci </w:t>
       </w:r>
       <w:r w:rsidR="007D2C33" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">odboru </w:t>
       </w:r>
       <w:r w:rsidR="00837E29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="002F31E5" w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inisterstva</w:t>
       </w:r>
@@ -15854,55 +17332,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>přípravu a realizaci systémových opatřeních v poradenství</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5760925C" w14:textId="77777777" w:rsidR="00EA3B53" w:rsidRPr="00BB105E" w:rsidRDefault="00EA3B53" w:rsidP="00CC564C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68DED743" w14:textId="17270E6E" w:rsidR="00205EA6" w:rsidRDefault="008D4AED" w:rsidP="00205EA6">
+    <w:p w14:paraId="68DED743" w14:textId="17270E6E" w:rsidR="00205EA6" w:rsidRDefault="008D4AED" w:rsidP="00435D12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Úprava smluvních vztahů mezi poradcem a klientem, vznikajících při provádění poradenské služby, není součástí </w:t>
       </w:r>
       <w:r w:rsidR="008702C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>těchto pravidel</w:t>
       </w:r>
@@ -16380,153 +17858,150 @@
       </w:r>
       <w:r w:rsidR="00CB4DF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ministerstvem</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B32392" w:rsidRPr="00BA0665" w:rsidSect="002722C0">
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="737578EC" w14:textId="77777777" w:rsidR="0074377B" w:rsidRDefault="0074377B">
+    <w:p w14:paraId="43E3A8A4" w14:textId="77777777" w:rsidR="00495991" w:rsidRDefault="00495991">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11B751B2" w14:textId="77777777" w:rsidR="0074377B" w:rsidRDefault="0074377B">
+    <w:p w14:paraId="3BFB5A74" w14:textId="77777777" w:rsidR="00495991" w:rsidRDefault="00495991">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02E806E3" w14:textId="77777777" w:rsidR="0074377B" w:rsidRDefault="0074377B"/>
+    <w:p w14:paraId="3FCA3E3B" w14:textId="77777777" w:rsidR="00495991" w:rsidRDefault="00495991"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG Mincho Light J">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:notTrueType/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F5B1B98" w14:textId="77777777" w:rsidR="007D5C5F" w:rsidRDefault="00B642E9">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
@@ -16538,119 +18013,125 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007D5C5F">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="353E438D" w14:textId="77777777" w:rsidR="007D5C5F" w:rsidRDefault="007D5C5F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4364E899" w14:textId="77777777" w:rsidR="007D5C5F" w:rsidRDefault="00B642E9">
+  <w:p w14:paraId="4364E899" w14:textId="77777777" w:rsidR="007D5C5F" w:rsidRPr="00105CAF" w:rsidRDefault="00B642E9">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00105CAF">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="007D5C5F">
+    <w:r w:rsidR="007D5C5F" w:rsidRPr="000342B8">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00105CAF">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00780CE4">
+    <w:r w:rsidR="00780CE4" w:rsidRPr="000342B8">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00105CAF">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="113C0B74" w14:textId="77777777" w:rsidR="007D5C5F" w:rsidRDefault="007D5C5F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17F82A9B" w14:textId="77777777" w:rsidR="0074377B" w:rsidRDefault="0074377B">
+    <w:p w14:paraId="4F87EE2F" w14:textId="77777777" w:rsidR="00495991" w:rsidRDefault="00495991">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EA23CC4" w14:textId="77777777" w:rsidR="0074377B" w:rsidRDefault="0074377B">
+    <w:p w14:paraId="459D1E91" w14:textId="77777777" w:rsidR="00495991" w:rsidRDefault="00495991">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="638B7F8F" w14:textId="77777777" w:rsidR="0074377B" w:rsidRDefault="0074377B"/>
+    <w:p w14:paraId="1FFA64D9" w14:textId="77777777" w:rsidR="00495991" w:rsidRDefault="00495991"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1FB4A6FB" w14:textId="42057BE5" w:rsidR="007A67AC" w:rsidRDefault="007A67AC" w:rsidP="00FF0A87">
+    <w:p w14:paraId="1FB4A6FB" w14:textId="06D9FF84" w:rsidR="007A67AC" w:rsidRDefault="007A67AC" w:rsidP="00FF0A87">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D088C">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008D088C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> V případě prominutí plnění požadavku podle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16661,51 +18142,57 @@
         </w:rPr>
         <w:t xml:space="preserve">článku 8 odstavce 2, písmene </w:t>
       </w:r>
       <w:r w:rsidR="00007BF9" w:rsidRPr="007A67AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidR="00007BF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> těchto</w:t>
       </w:r>
       <w:r w:rsidR="008B0B64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pravidel</w:t>
       </w:r>
       <w:r w:rsidR="00CC2BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bude platnost certifikátu </w:t>
+        <w:t xml:space="preserve"> bude platnost </w:t>
+      </w:r>
+      <w:r w:rsidR="00F113B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">akreditace </w:t>
       </w:r>
       <w:r w:rsidR="00CC2BD3" w:rsidRPr="005C4873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>po stanovenou dobu</w:t>
       </w:r>
       <w:r w:rsidR="00CC2BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pozastavena.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DD8421" w14:textId="7D1F14EC" w:rsidR="007C4F97" w:rsidRPr="00AE7C11" w:rsidRDefault="007C4F97">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="0B2506DD" w14:textId="77EBE7CA" w:rsidR="00DB2338" w:rsidRPr="00FF0A87" w:rsidRDefault="00DB2338" w:rsidP="00FF0A87">
@@ -16751,672 +18238,234 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eněžní částka může být anonymizovaná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000002"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="07DA5514"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAB8A9C0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="928" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2204" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3022" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3742" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="4462" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5182" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5902" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...2 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000003"/>
-[...97 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:nsid w:val="090D6626"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3208D276"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...70 lines deleted...]
-        <w:ind w:left="786" w:hanging="360"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4386" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5106" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5826" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6546" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0261008F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11BE56B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08F63038"/>
-[...285 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="92069946">
+    <w:tmpl w:val="C2909AE6"/>
+    <w:lvl w:ilvl="0" w:tplc="02C0E510">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -17459,145 +18508,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07DA5514"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19FF7A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BAB8A9C0"/>
-[...90 lines deleted...]
-    <w:tmpl w:val="3208D276"/>
+    <w:tmpl w:val="085630A4"/>
     <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17639,529 +18597,55 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA51121"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D9515CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="63366284"/>
-[...474 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="02C0E510">
+    <w:tmpl w:val="140685E4"/>
+    <w:lvl w:ilvl="0" w:tplc="DFA8BDCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -18204,556 +18688,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E037C0"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="253C3859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08446358"/>
-    <w:lvl w:ilvl="0" w:tplc="C67CFA56">
+    <w:tmpl w:val="9446EB54"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...388 lines deleted...]
-        <w:ind w:left="717" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19FF7A2D"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="278D74B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="085630A4"/>
+    <w:tmpl w:val="C0785D12"/>
     <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18795,376 +18866,459 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CE11924"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27DF4601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="72B06350"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="C15C9BBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...115 lines deleted...]
-        <w:ind w:left="786" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4386" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5106" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5826" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6546" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D6D1130"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304B73AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0BECB5A6"/>
-    <w:lvl w:ilvl="0" w:tplc="26AABCA6">
+    <w:tmpl w:val="C7DCBC44"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="9357" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04050017">
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D9515CF"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35540680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="140685E4"/>
-    <w:lvl w:ilvl="0" w:tplc="DFA8BDCA">
+    <w:tmpl w:val="268C1AB0"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1722" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2442" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3162" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3882" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5322" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6042" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6762" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7482" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A830092"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D9AC88E"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1722" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2442" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3162" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3882" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5322" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6042" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6762" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7482" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AA05D3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAB8A9C0"/>
+    <w:lvl w:ilvl="0" w:tplc="9FB21F4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -19207,949 +19361,61 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB1526A"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B253838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="13167A7A"/>
-    <w:lvl w:ilvl="0" w:tplc="F6662B12">
+    <w:tmpl w:val="098CC51E"/>
+    <w:lvl w:ilvl="0" w:tplc="A1E8CE82">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2203" w:hanging="360"/>
-[...887 lines deleted...]
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
@@ -20186,1348 +19452,55 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB20E65"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402D4F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F790F0E2"/>
-[...1293 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="9FB21F4E">
+    <w:tmpl w:val="6A327548"/>
+    <w:lvl w:ilvl="0" w:tplc="E1B46E24">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -21570,55 +19543,55 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B253838"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A1221F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="098CC51E"/>
-    <w:lvl w:ilvl="0" w:tplc="A1E8CE82">
+    <w:tmpl w:val="FD345968"/>
+    <w:lvl w:ilvl="0" w:tplc="5642A444">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -21661,55 +19634,55 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="402D4F75"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43915875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A327548"/>
-    <w:lvl w:ilvl="0" w:tplc="E1B46E24">
+    <w:tmpl w:val="6384189C"/>
+    <w:lvl w:ilvl="0" w:tplc="6520D792">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -21752,55 +19725,55 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40A1221F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44B92649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD345968"/>
-    <w:lvl w:ilvl="0" w:tplc="5642A444">
+    <w:tmpl w:val="92506A78"/>
+    <w:lvl w:ilvl="0" w:tplc="DCA68A2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -21843,174 +19816,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="411160D0"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A581CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B59A826C"/>
-    <w:lvl w:ilvl="0" w:tplc="7C2E58A2">
+    <w:tmpl w:val="E9FC0062"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1146" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1866" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2586" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3306" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4026" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4746" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43915875"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E3145FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6384189C"/>
-    <w:lvl w:ilvl="0" w:tplc="6520D792">
+    <w:tmpl w:val="7FFA2030"/>
+    <w:lvl w:ilvl="0" w:tplc="240094A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
@@ -22047,171 +19996,266 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0480F5B8">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="607C477F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04050025"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:pStyle w:val="Nadpis1"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="4118"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="4118" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="576"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nadpis9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D0635E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78222B70"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04050019">
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B92649"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D45624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="92506A78"/>
-    <w:lvl w:ilvl="0" w:tplc="DCA68A2A">
+    <w:tmpl w:val="1332D406"/>
+    <w:lvl w:ilvl="0" w:tplc="89668898">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -22254,4729 +20298,1265 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B114BA"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CCE39D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D5E89D06"/>
-    <w:lvl w:ilvl="0" w:tplc="60DA2224">
+    <w:tmpl w:val="73BED09A"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-[...3238 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1879195457">
+  <w:num w:numId="1" w16cid:durableId="1113791489">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="472067544">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="384531070">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="3" w16cid:durableId="1337615204">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="364865319">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="4" w16cid:durableId="315259710">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1113791489">
-    <w:abstractNumId w:val="68"/>
+  <w:num w:numId="5" w16cid:durableId="1234972191">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1113862592">
-    <w:abstractNumId w:val="59"/>
+  <w:num w:numId="6" w16cid:durableId="843859921">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1215505194">
-    <w:abstractNumId w:val="77"/>
+  <w:num w:numId="7" w16cid:durableId="624192911">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="970289631">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="8" w16cid:durableId="1586572779">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="196554784">
-    <w:abstractNumId w:val="78"/>
+  <w:num w:numId="9" w16cid:durableId="61031461">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="284821559">
-    <w:abstractNumId w:val="61"/>
+  <w:num w:numId="10" w16cid:durableId="2051421045">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1987540215">
-    <w:abstractNumId w:val="85"/>
+  <w:num w:numId="11" w16cid:durableId="747701305">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="978730854">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="12" w16cid:durableId="945386921">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="77017906">
+  <w:num w:numId="13" w16cid:durableId="1558662785">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="910042328">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1543058934">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="854343756">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="427699035">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1636985836">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="349382703">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1938293136">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="62486534">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="21" w16cid:durableId="493305125">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="801537334">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="22" w16cid:durableId="825362251">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="304818013">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="23" w16cid:durableId="1334600430">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="9457275">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="24" w16cid:durableId="1659338643">
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="940727012">
-[...266 lines deleted...]
-  <w:numIdMacAtCleanup w:val="82"/>
+  <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="454"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00560F10"/>
+    <w:rsid w:val="0000021F"/>
     <w:rsid w:val="000017EB"/>
+    <w:rsid w:val="00001C22"/>
     <w:rsid w:val="00001C87"/>
     <w:rsid w:val="000034EB"/>
     <w:rsid w:val="00004D26"/>
     <w:rsid w:val="00004EEC"/>
     <w:rsid w:val="000057A8"/>
     <w:rsid w:val="00006B1E"/>
     <w:rsid w:val="00007BF9"/>
     <w:rsid w:val="00010B14"/>
     <w:rsid w:val="00010B1F"/>
     <w:rsid w:val="00010F05"/>
     <w:rsid w:val="000122A0"/>
     <w:rsid w:val="000128E7"/>
     <w:rsid w:val="00013BBE"/>
     <w:rsid w:val="00013DE2"/>
     <w:rsid w:val="00014183"/>
     <w:rsid w:val="000154BA"/>
     <w:rsid w:val="00015799"/>
     <w:rsid w:val="00015CFD"/>
     <w:rsid w:val="00015D36"/>
     <w:rsid w:val="00020075"/>
+    <w:rsid w:val="00020303"/>
     <w:rsid w:val="00021522"/>
     <w:rsid w:val="0002200F"/>
     <w:rsid w:val="000225C5"/>
     <w:rsid w:val="00022B6A"/>
     <w:rsid w:val="00022D65"/>
     <w:rsid w:val="00023A5F"/>
     <w:rsid w:val="0002455E"/>
     <w:rsid w:val="000259E9"/>
     <w:rsid w:val="00026C64"/>
     <w:rsid w:val="000271AB"/>
     <w:rsid w:val="000274F9"/>
     <w:rsid w:val="00027E70"/>
     <w:rsid w:val="0003070E"/>
     <w:rsid w:val="0003082C"/>
     <w:rsid w:val="00031011"/>
     <w:rsid w:val="00031169"/>
     <w:rsid w:val="0003134A"/>
     <w:rsid w:val="000318D9"/>
     <w:rsid w:val="00031CF1"/>
     <w:rsid w:val="000322BA"/>
     <w:rsid w:val="00033375"/>
     <w:rsid w:val="00033484"/>
     <w:rsid w:val="0003390D"/>
+    <w:rsid w:val="000342B8"/>
     <w:rsid w:val="00034452"/>
     <w:rsid w:val="00035AE9"/>
     <w:rsid w:val="000366CF"/>
     <w:rsid w:val="00036FDD"/>
     <w:rsid w:val="000375D8"/>
     <w:rsid w:val="00037BFB"/>
     <w:rsid w:val="0004000D"/>
     <w:rsid w:val="00040069"/>
+    <w:rsid w:val="00041133"/>
     <w:rsid w:val="000429FE"/>
     <w:rsid w:val="00042B8A"/>
     <w:rsid w:val="00042C82"/>
     <w:rsid w:val="00043886"/>
     <w:rsid w:val="000439EC"/>
     <w:rsid w:val="00043CA3"/>
     <w:rsid w:val="00043E48"/>
     <w:rsid w:val="0004453C"/>
     <w:rsid w:val="00044714"/>
     <w:rsid w:val="000450D4"/>
     <w:rsid w:val="0004691A"/>
     <w:rsid w:val="00046C7B"/>
     <w:rsid w:val="00047252"/>
     <w:rsid w:val="00047B38"/>
     <w:rsid w:val="0005080E"/>
     <w:rsid w:val="0005101A"/>
     <w:rsid w:val="00051D56"/>
     <w:rsid w:val="0005220A"/>
     <w:rsid w:val="000529B3"/>
     <w:rsid w:val="0005377A"/>
     <w:rsid w:val="000539C8"/>
     <w:rsid w:val="00054947"/>
     <w:rsid w:val="00054A8D"/>
     <w:rsid w:val="00055795"/>
     <w:rsid w:val="00055897"/>
     <w:rsid w:val="00055F48"/>
     <w:rsid w:val="00056084"/>
     <w:rsid w:val="00056127"/>
     <w:rsid w:val="00057E03"/>
     <w:rsid w:val="000605ED"/>
     <w:rsid w:val="00060873"/>
     <w:rsid w:val="00060B19"/>
     <w:rsid w:val="000612F1"/>
     <w:rsid w:val="00062262"/>
     <w:rsid w:val="000636B1"/>
+    <w:rsid w:val="00063798"/>
     <w:rsid w:val="00063C07"/>
     <w:rsid w:val="0006412C"/>
     <w:rsid w:val="0006425C"/>
     <w:rsid w:val="000644E0"/>
     <w:rsid w:val="0006551D"/>
     <w:rsid w:val="00065891"/>
     <w:rsid w:val="000661D7"/>
     <w:rsid w:val="00066762"/>
     <w:rsid w:val="00067C4F"/>
     <w:rsid w:val="00067E00"/>
     <w:rsid w:val="00070333"/>
     <w:rsid w:val="000712FB"/>
     <w:rsid w:val="00071F4A"/>
     <w:rsid w:val="00072AF5"/>
     <w:rsid w:val="00072ED5"/>
     <w:rsid w:val="0007334D"/>
     <w:rsid w:val="00073A85"/>
     <w:rsid w:val="000740A1"/>
     <w:rsid w:val="0007446B"/>
     <w:rsid w:val="000751AA"/>
     <w:rsid w:val="00076D0C"/>
     <w:rsid w:val="00080426"/>
     <w:rsid w:val="000807D3"/>
     <w:rsid w:val="00080FED"/>
     <w:rsid w:val="00082776"/>
     <w:rsid w:val="00082A6C"/>
     <w:rsid w:val="00082D92"/>
     <w:rsid w:val="00082E1D"/>
     <w:rsid w:val="00082F18"/>
     <w:rsid w:val="0008319D"/>
     <w:rsid w:val="0008350B"/>
     <w:rsid w:val="000836AA"/>
     <w:rsid w:val="00083BCD"/>
     <w:rsid w:val="00083FF4"/>
     <w:rsid w:val="0008429E"/>
+    <w:rsid w:val="000852ED"/>
     <w:rsid w:val="00085FBF"/>
     <w:rsid w:val="00086132"/>
     <w:rsid w:val="000877BE"/>
     <w:rsid w:val="00090063"/>
     <w:rsid w:val="000904ED"/>
     <w:rsid w:val="00091AC3"/>
     <w:rsid w:val="00091B0A"/>
     <w:rsid w:val="000922BC"/>
     <w:rsid w:val="00092434"/>
     <w:rsid w:val="0009507C"/>
     <w:rsid w:val="00095227"/>
     <w:rsid w:val="00095DAA"/>
     <w:rsid w:val="00096410"/>
     <w:rsid w:val="000969CE"/>
+    <w:rsid w:val="000975A2"/>
     <w:rsid w:val="000A1A7B"/>
     <w:rsid w:val="000A1CB7"/>
     <w:rsid w:val="000A23E7"/>
     <w:rsid w:val="000A295F"/>
     <w:rsid w:val="000A2BEB"/>
     <w:rsid w:val="000A2F1E"/>
     <w:rsid w:val="000A4D30"/>
     <w:rsid w:val="000A5B3C"/>
     <w:rsid w:val="000A6575"/>
     <w:rsid w:val="000A6648"/>
     <w:rsid w:val="000A6E53"/>
     <w:rsid w:val="000A79E6"/>
     <w:rsid w:val="000A7C3C"/>
     <w:rsid w:val="000B043B"/>
     <w:rsid w:val="000B0515"/>
     <w:rsid w:val="000B0A16"/>
     <w:rsid w:val="000B0E6B"/>
     <w:rsid w:val="000B1F1A"/>
     <w:rsid w:val="000B1FD0"/>
     <w:rsid w:val="000B21BC"/>
     <w:rsid w:val="000B2A97"/>
     <w:rsid w:val="000B2E25"/>
     <w:rsid w:val="000B4813"/>
     <w:rsid w:val="000B4CF4"/>
     <w:rsid w:val="000B5993"/>
     <w:rsid w:val="000B5C11"/>
     <w:rsid w:val="000B62E0"/>
     <w:rsid w:val="000B6696"/>
     <w:rsid w:val="000B6AF4"/>
     <w:rsid w:val="000B6C4D"/>
     <w:rsid w:val="000B7DCD"/>
     <w:rsid w:val="000C0609"/>
     <w:rsid w:val="000C0D1A"/>
     <w:rsid w:val="000C12A6"/>
     <w:rsid w:val="000C14EC"/>
     <w:rsid w:val="000C2126"/>
     <w:rsid w:val="000C3240"/>
+    <w:rsid w:val="000C4807"/>
     <w:rsid w:val="000C570B"/>
     <w:rsid w:val="000C599C"/>
     <w:rsid w:val="000C5DF6"/>
+    <w:rsid w:val="000C7042"/>
     <w:rsid w:val="000C70E7"/>
+    <w:rsid w:val="000C731D"/>
     <w:rsid w:val="000C73DD"/>
     <w:rsid w:val="000D06AB"/>
     <w:rsid w:val="000D0797"/>
     <w:rsid w:val="000D1863"/>
     <w:rsid w:val="000D1A62"/>
     <w:rsid w:val="000D2AC4"/>
     <w:rsid w:val="000D34C0"/>
     <w:rsid w:val="000D3542"/>
+    <w:rsid w:val="000D36F3"/>
     <w:rsid w:val="000D3964"/>
     <w:rsid w:val="000D3BFD"/>
     <w:rsid w:val="000D43FA"/>
     <w:rsid w:val="000D44B3"/>
     <w:rsid w:val="000D44C1"/>
     <w:rsid w:val="000D47F8"/>
     <w:rsid w:val="000D60C9"/>
     <w:rsid w:val="000E007A"/>
     <w:rsid w:val="000E0E04"/>
     <w:rsid w:val="000E103E"/>
     <w:rsid w:val="000E14FA"/>
     <w:rsid w:val="000E1B94"/>
     <w:rsid w:val="000E1D1F"/>
     <w:rsid w:val="000E1DF6"/>
     <w:rsid w:val="000E40AB"/>
     <w:rsid w:val="000E410C"/>
     <w:rsid w:val="000E5639"/>
     <w:rsid w:val="000E5A30"/>
     <w:rsid w:val="000E6451"/>
     <w:rsid w:val="000E705C"/>
     <w:rsid w:val="000E7A88"/>
     <w:rsid w:val="000F079E"/>
     <w:rsid w:val="000F0A10"/>
     <w:rsid w:val="000F0B7D"/>
     <w:rsid w:val="000F2843"/>
     <w:rsid w:val="000F2EEB"/>
     <w:rsid w:val="000F38A0"/>
     <w:rsid w:val="000F3ACE"/>
     <w:rsid w:val="000F3EDE"/>
     <w:rsid w:val="000F3F0E"/>
     <w:rsid w:val="000F45B3"/>
     <w:rsid w:val="000F4D50"/>
     <w:rsid w:val="000F52AF"/>
     <w:rsid w:val="000F578F"/>
     <w:rsid w:val="000F63EA"/>
+    <w:rsid w:val="000F6508"/>
     <w:rsid w:val="000F678D"/>
     <w:rsid w:val="000F685E"/>
     <w:rsid w:val="000F69FF"/>
     <w:rsid w:val="000F6CAC"/>
     <w:rsid w:val="000F7C9F"/>
     <w:rsid w:val="00101D78"/>
     <w:rsid w:val="00102D9D"/>
     <w:rsid w:val="00103AC7"/>
     <w:rsid w:val="00103B4F"/>
     <w:rsid w:val="001040BE"/>
     <w:rsid w:val="00104576"/>
     <w:rsid w:val="00104F9D"/>
+    <w:rsid w:val="00105CAF"/>
     <w:rsid w:val="00106278"/>
     <w:rsid w:val="001078E0"/>
     <w:rsid w:val="00107B20"/>
     <w:rsid w:val="00107BB6"/>
     <w:rsid w:val="00110568"/>
     <w:rsid w:val="00110703"/>
     <w:rsid w:val="0011196A"/>
     <w:rsid w:val="00111A2D"/>
     <w:rsid w:val="00111CF4"/>
     <w:rsid w:val="00112013"/>
     <w:rsid w:val="00112294"/>
     <w:rsid w:val="00112A8A"/>
     <w:rsid w:val="0011369E"/>
     <w:rsid w:val="00113834"/>
     <w:rsid w:val="00113C97"/>
+    <w:rsid w:val="00113D29"/>
     <w:rsid w:val="00114460"/>
     <w:rsid w:val="0011499E"/>
     <w:rsid w:val="00115279"/>
     <w:rsid w:val="001156A0"/>
     <w:rsid w:val="00116898"/>
     <w:rsid w:val="001174D6"/>
     <w:rsid w:val="001174FD"/>
     <w:rsid w:val="00120713"/>
     <w:rsid w:val="00121805"/>
     <w:rsid w:val="0012181F"/>
     <w:rsid w:val="0012202E"/>
     <w:rsid w:val="001223C1"/>
     <w:rsid w:val="00122775"/>
     <w:rsid w:val="00124394"/>
     <w:rsid w:val="0012456A"/>
     <w:rsid w:val="00125199"/>
     <w:rsid w:val="00125A83"/>
     <w:rsid w:val="00125DDD"/>
     <w:rsid w:val="001264A2"/>
+    <w:rsid w:val="0012658F"/>
     <w:rsid w:val="00126AEE"/>
     <w:rsid w:val="0013036E"/>
     <w:rsid w:val="001304AC"/>
     <w:rsid w:val="00131489"/>
     <w:rsid w:val="001321FF"/>
     <w:rsid w:val="0013292B"/>
     <w:rsid w:val="00132B14"/>
     <w:rsid w:val="001331E0"/>
     <w:rsid w:val="00133572"/>
     <w:rsid w:val="001341EC"/>
     <w:rsid w:val="00134348"/>
     <w:rsid w:val="00134440"/>
     <w:rsid w:val="00134709"/>
     <w:rsid w:val="00134B23"/>
     <w:rsid w:val="001350C3"/>
     <w:rsid w:val="001362D2"/>
     <w:rsid w:val="00137385"/>
     <w:rsid w:val="00137ADF"/>
     <w:rsid w:val="00137AED"/>
     <w:rsid w:val="00137D5E"/>
     <w:rsid w:val="0014152A"/>
     <w:rsid w:val="001417C1"/>
     <w:rsid w:val="001418D8"/>
     <w:rsid w:val="00142163"/>
     <w:rsid w:val="00142983"/>
     <w:rsid w:val="00144030"/>
     <w:rsid w:val="0014415A"/>
     <w:rsid w:val="00144EE9"/>
     <w:rsid w:val="00145648"/>
     <w:rsid w:val="00145883"/>
     <w:rsid w:val="00145FC6"/>
     <w:rsid w:val="00146C66"/>
     <w:rsid w:val="00146E4B"/>
+    <w:rsid w:val="001472C3"/>
     <w:rsid w:val="00147AA7"/>
     <w:rsid w:val="00147CAD"/>
     <w:rsid w:val="00150015"/>
     <w:rsid w:val="00150663"/>
+    <w:rsid w:val="00150A6A"/>
     <w:rsid w:val="00150B18"/>
     <w:rsid w:val="0015149E"/>
     <w:rsid w:val="00151E9A"/>
     <w:rsid w:val="001529A3"/>
     <w:rsid w:val="00155800"/>
     <w:rsid w:val="00156067"/>
     <w:rsid w:val="00156CCA"/>
     <w:rsid w:val="00157263"/>
     <w:rsid w:val="00157612"/>
     <w:rsid w:val="00157A40"/>
     <w:rsid w:val="0016098B"/>
     <w:rsid w:val="001610B2"/>
     <w:rsid w:val="00161977"/>
     <w:rsid w:val="00161988"/>
     <w:rsid w:val="00161CC9"/>
     <w:rsid w:val="0016373B"/>
     <w:rsid w:val="00163BB2"/>
     <w:rsid w:val="00163EF9"/>
     <w:rsid w:val="001640F3"/>
+    <w:rsid w:val="00164944"/>
     <w:rsid w:val="00164960"/>
+    <w:rsid w:val="00164C37"/>
     <w:rsid w:val="0016507B"/>
     <w:rsid w:val="001666E9"/>
     <w:rsid w:val="00166967"/>
     <w:rsid w:val="00167525"/>
     <w:rsid w:val="0016766B"/>
     <w:rsid w:val="00167BFC"/>
     <w:rsid w:val="00171223"/>
     <w:rsid w:val="00171F75"/>
     <w:rsid w:val="00172258"/>
     <w:rsid w:val="00172268"/>
     <w:rsid w:val="00172AE3"/>
     <w:rsid w:val="00173260"/>
     <w:rsid w:val="00173714"/>
     <w:rsid w:val="00173A17"/>
     <w:rsid w:val="00173B96"/>
     <w:rsid w:val="00174085"/>
     <w:rsid w:val="00174416"/>
     <w:rsid w:val="0017453D"/>
+    <w:rsid w:val="00174C8C"/>
     <w:rsid w:val="00174D3C"/>
     <w:rsid w:val="0017553B"/>
     <w:rsid w:val="00175FDE"/>
     <w:rsid w:val="0017649F"/>
     <w:rsid w:val="00176978"/>
     <w:rsid w:val="00176BC1"/>
     <w:rsid w:val="00177AC8"/>
     <w:rsid w:val="001805A8"/>
     <w:rsid w:val="001809C3"/>
     <w:rsid w:val="00180A94"/>
     <w:rsid w:val="00181E9B"/>
     <w:rsid w:val="001825E1"/>
     <w:rsid w:val="00182710"/>
     <w:rsid w:val="001837B6"/>
     <w:rsid w:val="001837FD"/>
     <w:rsid w:val="001838D6"/>
     <w:rsid w:val="00184175"/>
     <w:rsid w:val="00184577"/>
     <w:rsid w:val="00184619"/>
     <w:rsid w:val="00184ABD"/>
     <w:rsid w:val="00185790"/>
     <w:rsid w:val="00187132"/>
     <w:rsid w:val="00187A88"/>
+    <w:rsid w:val="001900C9"/>
     <w:rsid w:val="0019109B"/>
     <w:rsid w:val="001913CB"/>
     <w:rsid w:val="00192070"/>
     <w:rsid w:val="00192079"/>
+    <w:rsid w:val="0019249D"/>
     <w:rsid w:val="00193370"/>
     <w:rsid w:val="00193A82"/>
     <w:rsid w:val="00193E47"/>
     <w:rsid w:val="00193F5B"/>
     <w:rsid w:val="001944E3"/>
     <w:rsid w:val="00194B10"/>
     <w:rsid w:val="00196454"/>
     <w:rsid w:val="001967AC"/>
     <w:rsid w:val="00197A87"/>
     <w:rsid w:val="00197C24"/>
     <w:rsid w:val="00197F63"/>
     <w:rsid w:val="001A0DBE"/>
     <w:rsid w:val="001A21E1"/>
     <w:rsid w:val="001A2F4A"/>
     <w:rsid w:val="001A302D"/>
     <w:rsid w:val="001A3739"/>
     <w:rsid w:val="001A3BD3"/>
     <w:rsid w:val="001A3D66"/>
     <w:rsid w:val="001A3E1B"/>
     <w:rsid w:val="001A4A74"/>
     <w:rsid w:val="001A4AE9"/>
     <w:rsid w:val="001A4F60"/>
     <w:rsid w:val="001A5070"/>
     <w:rsid w:val="001A52CE"/>
     <w:rsid w:val="001A61CF"/>
     <w:rsid w:val="001A7111"/>
+    <w:rsid w:val="001A7535"/>
+    <w:rsid w:val="001A783A"/>
     <w:rsid w:val="001A79F2"/>
     <w:rsid w:val="001A7E5D"/>
     <w:rsid w:val="001B01CC"/>
     <w:rsid w:val="001B06A9"/>
     <w:rsid w:val="001B08A6"/>
     <w:rsid w:val="001B0BAA"/>
     <w:rsid w:val="001B1404"/>
     <w:rsid w:val="001B3593"/>
     <w:rsid w:val="001B5918"/>
+    <w:rsid w:val="001B5A6B"/>
     <w:rsid w:val="001B6162"/>
     <w:rsid w:val="001B679D"/>
     <w:rsid w:val="001B6C4C"/>
+    <w:rsid w:val="001B733A"/>
     <w:rsid w:val="001B7F85"/>
     <w:rsid w:val="001C11CF"/>
     <w:rsid w:val="001C1441"/>
+    <w:rsid w:val="001C173D"/>
     <w:rsid w:val="001C1D63"/>
     <w:rsid w:val="001C29FE"/>
     <w:rsid w:val="001C3DAE"/>
     <w:rsid w:val="001C4132"/>
     <w:rsid w:val="001C4805"/>
     <w:rsid w:val="001C5582"/>
     <w:rsid w:val="001C5B09"/>
     <w:rsid w:val="001C65C8"/>
     <w:rsid w:val="001C6965"/>
     <w:rsid w:val="001C757D"/>
     <w:rsid w:val="001C7C9A"/>
     <w:rsid w:val="001C7E7C"/>
     <w:rsid w:val="001D07F3"/>
     <w:rsid w:val="001D07F6"/>
+    <w:rsid w:val="001D0964"/>
     <w:rsid w:val="001D2A33"/>
     <w:rsid w:val="001D2E69"/>
     <w:rsid w:val="001D34AC"/>
     <w:rsid w:val="001D3AFD"/>
     <w:rsid w:val="001D3DAC"/>
+    <w:rsid w:val="001D4F24"/>
+    <w:rsid w:val="001D4F62"/>
     <w:rsid w:val="001D5EB1"/>
     <w:rsid w:val="001D64E8"/>
     <w:rsid w:val="001D6B30"/>
     <w:rsid w:val="001D6B56"/>
     <w:rsid w:val="001D78AD"/>
     <w:rsid w:val="001D7C02"/>
     <w:rsid w:val="001E09A5"/>
     <w:rsid w:val="001E0F90"/>
     <w:rsid w:val="001E104A"/>
     <w:rsid w:val="001E3051"/>
     <w:rsid w:val="001E3F8F"/>
     <w:rsid w:val="001E4332"/>
     <w:rsid w:val="001E5574"/>
     <w:rsid w:val="001E59EC"/>
     <w:rsid w:val="001E5BF0"/>
     <w:rsid w:val="001E6B40"/>
     <w:rsid w:val="001E732D"/>
     <w:rsid w:val="001E7469"/>
     <w:rsid w:val="001E760F"/>
     <w:rsid w:val="001E77BA"/>
     <w:rsid w:val="001E7801"/>
     <w:rsid w:val="001F0CE7"/>
     <w:rsid w:val="001F0DA2"/>
     <w:rsid w:val="001F0DAB"/>
     <w:rsid w:val="001F1807"/>
     <w:rsid w:val="001F1B7D"/>
     <w:rsid w:val="001F2509"/>
     <w:rsid w:val="001F285B"/>
     <w:rsid w:val="001F29CE"/>
+    <w:rsid w:val="001F3A24"/>
     <w:rsid w:val="001F462D"/>
+    <w:rsid w:val="001F5AA3"/>
     <w:rsid w:val="001F793A"/>
     <w:rsid w:val="00200175"/>
     <w:rsid w:val="00200E90"/>
     <w:rsid w:val="00201BC7"/>
     <w:rsid w:val="00201C08"/>
     <w:rsid w:val="00202DC6"/>
     <w:rsid w:val="002037FD"/>
     <w:rsid w:val="00204206"/>
     <w:rsid w:val="00204E8E"/>
     <w:rsid w:val="00205EA6"/>
     <w:rsid w:val="0020663D"/>
     <w:rsid w:val="00207A18"/>
     <w:rsid w:val="002109E8"/>
+    <w:rsid w:val="00211386"/>
     <w:rsid w:val="00212415"/>
     <w:rsid w:val="0021322E"/>
     <w:rsid w:val="00213234"/>
+    <w:rsid w:val="002136CA"/>
     <w:rsid w:val="00213927"/>
     <w:rsid w:val="00214CFC"/>
     <w:rsid w:val="00215463"/>
     <w:rsid w:val="00215756"/>
     <w:rsid w:val="002161A0"/>
     <w:rsid w:val="00216FA6"/>
     <w:rsid w:val="002172BD"/>
     <w:rsid w:val="002172BE"/>
     <w:rsid w:val="00217551"/>
     <w:rsid w:val="00222375"/>
     <w:rsid w:val="0022320D"/>
     <w:rsid w:val="00223ECE"/>
     <w:rsid w:val="002241E4"/>
     <w:rsid w:val="002242D4"/>
     <w:rsid w:val="00225253"/>
     <w:rsid w:val="00225460"/>
     <w:rsid w:val="00226331"/>
     <w:rsid w:val="00226D87"/>
     <w:rsid w:val="0022703E"/>
     <w:rsid w:val="00227045"/>
     <w:rsid w:val="00227261"/>
     <w:rsid w:val="0023021F"/>
     <w:rsid w:val="00230CC9"/>
     <w:rsid w:val="00231CFA"/>
     <w:rsid w:val="00231FFA"/>
     <w:rsid w:val="00232ABD"/>
     <w:rsid w:val="00232D9F"/>
     <w:rsid w:val="00233B3C"/>
     <w:rsid w:val="00234E25"/>
     <w:rsid w:val="00235A06"/>
     <w:rsid w:val="00236111"/>
     <w:rsid w:val="002361F7"/>
     <w:rsid w:val="00236BC1"/>
     <w:rsid w:val="00237390"/>
     <w:rsid w:val="0023749D"/>
     <w:rsid w:val="002374DE"/>
     <w:rsid w:val="00241745"/>
     <w:rsid w:val="00242565"/>
+    <w:rsid w:val="00242EAA"/>
     <w:rsid w:val="0024384D"/>
     <w:rsid w:val="00243E41"/>
     <w:rsid w:val="00244926"/>
     <w:rsid w:val="00244C23"/>
     <w:rsid w:val="0024698E"/>
     <w:rsid w:val="00246DBB"/>
     <w:rsid w:val="002476AF"/>
     <w:rsid w:val="00247B8C"/>
     <w:rsid w:val="00247F7C"/>
     <w:rsid w:val="002506B7"/>
     <w:rsid w:val="00250BE0"/>
     <w:rsid w:val="00251A65"/>
     <w:rsid w:val="00253F0E"/>
     <w:rsid w:val="002542CD"/>
+    <w:rsid w:val="00254D1E"/>
     <w:rsid w:val="00255B0E"/>
     <w:rsid w:val="00255F75"/>
+    <w:rsid w:val="0025681E"/>
     <w:rsid w:val="00256DAA"/>
     <w:rsid w:val="00257592"/>
     <w:rsid w:val="002600B1"/>
     <w:rsid w:val="002611F8"/>
     <w:rsid w:val="00261856"/>
     <w:rsid w:val="00261C18"/>
     <w:rsid w:val="00261FAE"/>
     <w:rsid w:val="002628BF"/>
     <w:rsid w:val="00262999"/>
     <w:rsid w:val="00264553"/>
     <w:rsid w:val="002646AE"/>
     <w:rsid w:val="002646EF"/>
     <w:rsid w:val="00267387"/>
     <w:rsid w:val="002674C3"/>
     <w:rsid w:val="00267787"/>
     <w:rsid w:val="00267AD0"/>
     <w:rsid w:val="00267F06"/>
     <w:rsid w:val="002706C1"/>
     <w:rsid w:val="00271060"/>
     <w:rsid w:val="002714EF"/>
     <w:rsid w:val="002718EF"/>
     <w:rsid w:val="00271A1D"/>
     <w:rsid w:val="002722C0"/>
     <w:rsid w:val="00272320"/>
     <w:rsid w:val="002725C4"/>
     <w:rsid w:val="00272A83"/>
     <w:rsid w:val="002732AA"/>
     <w:rsid w:val="002740DC"/>
     <w:rsid w:val="0027432C"/>
     <w:rsid w:val="00274735"/>
     <w:rsid w:val="002747AA"/>
     <w:rsid w:val="002749DF"/>
     <w:rsid w:val="0027552A"/>
     <w:rsid w:val="0027608A"/>
     <w:rsid w:val="002762F8"/>
     <w:rsid w:val="00277495"/>
     <w:rsid w:val="00277A57"/>
     <w:rsid w:val="00277DB1"/>
     <w:rsid w:val="002804FE"/>
     <w:rsid w:val="002809B9"/>
     <w:rsid w:val="00280E29"/>
     <w:rsid w:val="002815EC"/>
     <w:rsid w:val="00281610"/>
     <w:rsid w:val="00281A3E"/>
+    <w:rsid w:val="002826D8"/>
     <w:rsid w:val="00282B51"/>
     <w:rsid w:val="0028763D"/>
     <w:rsid w:val="0028798F"/>
     <w:rsid w:val="002879CD"/>
     <w:rsid w:val="00290931"/>
     <w:rsid w:val="00291419"/>
     <w:rsid w:val="00292B97"/>
     <w:rsid w:val="00293666"/>
     <w:rsid w:val="00293E80"/>
     <w:rsid w:val="002953F8"/>
     <w:rsid w:val="00296B21"/>
     <w:rsid w:val="00297EED"/>
     <w:rsid w:val="002A0220"/>
     <w:rsid w:val="002A045F"/>
     <w:rsid w:val="002A0565"/>
     <w:rsid w:val="002A10DE"/>
     <w:rsid w:val="002A259B"/>
     <w:rsid w:val="002A31F3"/>
     <w:rsid w:val="002A36BB"/>
     <w:rsid w:val="002A4316"/>
     <w:rsid w:val="002A439B"/>
     <w:rsid w:val="002A45C1"/>
     <w:rsid w:val="002A525A"/>
     <w:rsid w:val="002A5A22"/>
     <w:rsid w:val="002A6499"/>
     <w:rsid w:val="002A68B5"/>
     <w:rsid w:val="002A6D5D"/>
     <w:rsid w:val="002A74A4"/>
     <w:rsid w:val="002A7A3F"/>
     <w:rsid w:val="002A7CE5"/>
     <w:rsid w:val="002B031E"/>
     <w:rsid w:val="002B06CB"/>
     <w:rsid w:val="002B4C0C"/>
     <w:rsid w:val="002B4C77"/>
     <w:rsid w:val="002B55E8"/>
     <w:rsid w:val="002B6268"/>
     <w:rsid w:val="002B6645"/>
     <w:rsid w:val="002B66F1"/>
     <w:rsid w:val="002B716D"/>
     <w:rsid w:val="002B785D"/>
     <w:rsid w:val="002B7932"/>
+    <w:rsid w:val="002C10AD"/>
     <w:rsid w:val="002C1359"/>
     <w:rsid w:val="002C1792"/>
     <w:rsid w:val="002C1B30"/>
     <w:rsid w:val="002C2172"/>
     <w:rsid w:val="002C25EF"/>
     <w:rsid w:val="002C34A2"/>
     <w:rsid w:val="002C3C48"/>
     <w:rsid w:val="002C4C7F"/>
     <w:rsid w:val="002C5F0C"/>
     <w:rsid w:val="002C5FD4"/>
     <w:rsid w:val="002C6755"/>
     <w:rsid w:val="002C6826"/>
     <w:rsid w:val="002C6B9E"/>
     <w:rsid w:val="002C70D9"/>
     <w:rsid w:val="002C78F9"/>
     <w:rsid w:val="002D01AA"/>
     <w:rsid w:val="002D0E1A"/>
     <w:rsid w:val="002D1540"/>
     <w:rsid w:val="002D1DD3"/>
     <w:rsid w:val="002D3149"/>
     <w:rsid w:val="002D3150"/>
+    <w:rsid w:val="002D3C3B"/>
     <w:rsid w:val="002D4EA8"/>
     <w:rsid w:val="002D5059"/>
     <w:rsid w:val="002D59AF"/>
     <w:rsid w:val="002D5F9C"/>
     <w:rsid w:val="002D6674"/>
     <w:rsid w:val="002D68CA"/>
     <w:rsid w:val="002D784E"/>
+    <w:rsid w:val="002E08FB"/>
     <w:rsid w:val="002E2662"/>
     <w:rsid w:val="002E2DF4"/>
     <w:rsid w:val="002E4A03"/>
     <w:rsid w:val="002E4A0F"/>
     <w:rsid w:val="002E562F"/>
     <w:rsid w:val="002E5DE5"/>
     <w:rsid w:val="002E5FD9"/>
     <w:rsid w:val="002E6654"/>
     <w:rsid w:val="002E7331"/>
     <w:rsid w:val="002E751E"/>
     <w:rsid w:val="002F0743"/>
     <w:rsid w:val="002F16D1"/>
     <w:rsid w:val="002F18C3"/>
     <w:rsid w:val="002F1A2E"/>
     <w:rsid w:val="002F209E"/>
     <w:rsid w:val="002F2E09"/>
     <w:rsid w:val="002F31E5"/>
     <w:rsid w:val="002F3456"/>
     <w:rsid w:val="002F55B1"/>
     <w:rsid w:val="002F5D36"/>
     <w:rsid w:val="0030007B"/>
     <w:rsid w:val="00300AA7"/>
     <w:rsid w:val="0030128C"/>
     <w:rsid w:val="00302D11"/>
     <w:rsid w:val="00303313"/>
     <w:rsid w:val="00303520"/>
     <w:rsid w:val="00303DF5"/>
     <w:rsid w:val="003041B5"/>
     <w:rsid w:val="00304CE8"/>
     <w:rsid w:val="0030543D"/>
     <w:rsid w:val="00305A21"/>
     <w:rsid w:val="0030665A"/>
     <w:rsid w:val="0030700E"/>
     <w:rsid w:val="0030701F"/>
     <w:rsid w:val="00307516"/>
     <w:rsid w:val="00310A61"/>
     <w:rsid w:val="00310AEB"/>
     <w:rsid w:val="00310BE4"/>
     <w:rsid w:val="00313247"/>
     <w:rsid w:val="003139D8"/>
     <w:rsid w:val="00316245"/>
+    <w:rsid w:val="00316963"/>
     <w:rsid w:val="00317ACB"/>
     <w:rsid w:val="00317BF0"/>
     <w:rsid w:val="0032012D"/>
     <w:rsid w:val="003201D8"/>
     <w:rsid w:val="0032052E"/>
     <w:rsid w:val="0032158C"/>
     <w:rsid w:val="00321F89"/>
     <w:rsid w:val="003222D5"/>
     <w:rsid w:val="00322497"/>
     <w:rsid w:val="00323822"/>
     <w:rsid w:val="00323CE8"/>
+    <w:rsid w:val="00323F76"/>
     <w:rsid w:val="0032403E"/>
     <w:rsid w:val="003240E1"/>
     <w:rsid w:val="00324437"/>
     <w:rsid w:val="00325A93"/>
     <w:rsid w:val="00326A10"/>
     <w:rsid w:val="00326C78"/>
     <w:rsid w:val="00326CC3"/>
     <w:rsid w:val="00327A2D"/>
     <w:rsid w:val="003308AB"/>
     <w:rsid w:val="003312F6"/>
     <w:rsid w:val="00331371"/>
     <w:rsid w:val="003324A9"/>
     <w:rsid w:val="00333941"/>
     <w:rsid w:val="00333B27"/>
     <w:rsid w:val="00333CC6"/>
     <w:rsid w:val="003347C1"/>
     <w:rsid w:val="003359D7"/>
     <w:rsid w:val="00335E1C"/>
     <w:rsid w:val="00336032"/>
     <w:rsid w:val="003367BE"/>
     <w:rsid w:val="003419B8"/>
     <w:rsid w:val="00342205"/>
     <w:rsid w:val="0034244F"/>
     <w:rsid w:val="00343D9C"/>
     <w:rsid w:val="0034453F"/>
     <w:rsid w:val="00344E1B"/>
     <w:rsid w:val="0034585B"/>
     <w:rsid w:val="0034623B"/>
     <w:rsid w:val="00346284"/>
     <w:rsid w:val="003474A3"/>
     <w:rsid w:val="00347870"/>
     <w:rsid w:val="0035172C"/>
     <w:rsid w:val="003521A3"/>
     <w:rsid w:val="003534D6"/>
     <w:rsid w:val="00353862"/>
     <w:rsid w:val="0035390C"/>
     <w:rsid w:val="00353A3B"/>
     <w:rsid w:val="00353C58"/>
     <w:rsid w:val="003542BC"/>
     <w:rsid w:val="00354715"/>
     <w:rsid w:val="00355953"/>
     <w:rsid w:val="00355E10"/>
     <w:rsid w:val="003564B1"/>
     <w:rsid w:val="0035717C"/>
     <w:rsid w:val="003573EA"/>
     <w:rsid w:val="003600C0"/>
     <w:rsid w:val="00361BF5"/>
     <w:rsid w:val="00361F81"/>
     <w:rsid w:val="00363068"/>
     <w:rsid w:val="0036373D"/>
+    <w:rsid w:val="00363920"/>
     <w:rsid w:val="00363ECA"/>
     <w:rsid w:val="00366E30"/>
     <w:rsid w:val="00367CA2"/>
+    <w:rsid w:val="00367D86"/>
     <w:rsid w:val="0037175E"/>
     <w:rsid w:val="00371D2A"/>
+    <w:rsid w:val="003723A7"/>
     <w:rsid w:val="00372E42"/>
     <w:rsid w:val="003769B7"/>
     <w:rsid w:val="00377076"/>
     <w:rsid w:val="003773CE"/>
     <w:rsid w:val="00377C7F"/>
     <w:rsid w:val="0038026F"/>
     <w:rsid w:val="003802AA"/>
     <w:rsid w:val="00380762"/>
     <w:rsid w:val="00380A49"/>
     <w:rsid w:val="00380B73"/>
     <w:rsid w:val="00380C11"/>
     <w:rsid w:val="00380C47"/>
     <w:rsid w:val="00380DED"/>
+    <w:rsid w:val="00381451"/>
+    <w:rsid w:val="00381B43"/>
     <w:rsid w:val="0038213C"/>
     <w:rsid w:val="0038256B"/>
     <w:rsid w:val="003825F9"/>
     <w:rsid w:val="003831BE"/>
     <w:rsid w:val="00385AFC"/>
     <w:rsid w:val="00385FB6"/>
     <w:rsid w:val="00386180"/>
     <w:rsid w:val="00386269"/>
     <w:rsid w:val="0038630D"/>
     <w:rsid w:val="003863D8"/>
     <w:rsid w:val="00387A99"/>
     <w:rsid w:val="00390E10"/>
+    <w:rsid w:val="003917EE"/>
     <w:rsid w:val="00392067"/>
     <w:rsid w:val="003929B7"/>
     <w:rsid w:val="00392CD7"/>
     <w:rsid w:val="0039464D"/>
     <w:rsid w:val="003948CB"/>
     <w:rsid w:val="00394D4C"/>
     <w:rsid w:val="00394EA6"/>
     <w:rsid w:val="00395670"/>
     <w:rsid w:val="00396665"/>
     <w:rsid w:val="00396875"/>
     <w:rsid w:val="003A1908"/>
     <w:rsid w:val="003A1B59"/>
+    <w:rsid w:val="003A24FD"/>
     <w:rsid w:val="003A39E5"/>
     <w:rsid w:val="003A4246"/>
     <w:rsid w:val="003A45F1"/>
     <w:rsid w:val="003A48B6"/>
     <w:rsid w:val="003A4C11"/>
     <w:rsid w:val="003A4FBC"/>
     <w:rsid w:val="003A5515"/>
     <w:rsid w:val="003A5C70"/>
     <w:rsid w:val="003A6D70"/>
     <w:rsid w:val="003A7423"/>
     <w:rsid w:val="003B02EA"/>
     <w:rsid w:val="003B06C5"/>
     <w:rsid w:val="003B1231"/>
     <w:rsid w:val="003B17CA"/>
     <w:rsid w:val="003B197E"/>
     <w:rsid w:val="003B1C7F"/>
     <w:rsid w:val="003B1D0B"/>
     <w:rsid w:val="003B1D17"/>
     <w:rsid w:val="003B2784"/>
     <w:rsid w:val="003B3302"/>
     <w:rsid w:val="003B3AE1"/>
     <w:rsid w:val="003B3FC4"/>
     <w:rsid w:val="003B40BC"/>
     <w:rsid w:val="003B4AA1"/>
     <w:rsid w:val="003B5086"/>
     <w:rsid w:val="003B603D"/>
     <w:rsid w:val="003B6444"/>
     <w:rsid w:val="003B6573"/>
     <w:rsid w:val="003B673E"/>
     <w:rsid w:val="003B688E"/>
     <w:rsid w:val="003B6A9A"/>
     <w:rsid w:val="003B7B70"/>
     <w:rsid w:val="003C16D2"/>
     <w:rsid w:val="003C27ED"/>
     <w:rsid w:val="003C28CD"/>
     <w:rsid w:val="003C2B22"/>
     <w:rsid w:val="003C2DA9"/>
     <w:rsid w:val="003C32FD"/>
     <w:rsid w:val="003C3480"/>
     <w:rsid w:val="003C361D"/>
     <w:rsid w:val="003C3FD3"/>
     <w:rsid w:val="003C45F5"/>
     <w:rsid w:val="003C4950"/>
+    <w:rsid w:val="003C4D9D"/>
     <w:rsid w:val="003C542D"/>
     <w:rsid w:val="003C54D7"/>
     <w:rsid w:val="003C65EF"/>
     <w:rsid w:val="003C6BAD"/>
     <w:rsid w:val="003C7441"/>
     <w:rsid w:val="003C768F"/>
     <w:rsid w:val="003C7F76"/>
+    <w:rsid w:val="003D0F64"/>
     <w:rsid w:val="003D1215"/>
     <w:rsid w:val="003D32FC"/>
     <w:rsid w:val="003D4127"/>
     <w:rsid w:val="003D4723"/>
     <w:rsid w:val="003D4D05"/>
     <w:rsid w:val="003D6372"/>
+    <w:rsid w:val="003D67C2"/>
     <w:rsid w:val="003D6E29"/>
     <w:rsid w:val="003D7034"/>
     <w:rsid w:val="003E01E9"/>
     <w:rsid w:val="003E19C5"/>
     <w:rsid w:val="003E2009"/>
     <w:rsid w:val="003E24D4"/>
     <w:rsid w:val="003E2C1F"/>
     <w:rsid w:val="003E373E"/>
     <w:rsid w:val="003E468C"/>
     <w:rsid w:val="003E5EA7"/>
     <w:rsid w:val="003E6B85"/>
     <w:rsid w:val="003E7179"/>
     <w:rsid w:val="003E7757"/>
     <w:rsid w:val="003F0311"/>
     <w:rsid w:val="003F11C7"/>
     <w:rsid w:val="003F22F2"/>
     <w:rsid w:val="003F2BF7"/>
     <w:rsid w:val="003F2EE1"/>
     <w:rsid w:val="003F42C2"/>
     <w:rsid w:val="003F46BE"/>
     <w:rsid w:val="003F4D17"/>
     <w:rsid w:val="003F4DEA"/>
     <w:rsid w:val="003F56FE"/>
     <w:rsid w:val="003F5901"/>
     <w:rsid w:val="003F5A9D"/>
     <w:rsid w:val="003F6264"/>
     <w:rsid w:val="003F719E"/>
     <w:rsid w:val="004003BF"/>
     <w:rsid w:val="00400EF9"/>
     <w:rsid w:val="0040269C"/>
     <w:rsid w:val="00402952"/>
     <w:rsid w:val="00402E6A"/>
     <w:rsid w:val="004037FE"/>
     <w:rsid w:val="004043FD"/>
     <w:rsid w:val="0040523F"/>
     <w:rsid w:val="00405466"/>
     <w:rsid w:val="004054B5"/>
     <w:rsid w:val="004055A3"/>
     <w:rsid w:val="00405736"/>
+    <w:rsid w:val="00406346"/>
     <w:rsid w:val="00406A51"/>
     <w:rsid w:val="004071C3"/>
     <w:rsid w:val="00407304"/>
     <w:rsid w:val="00407C5F"/>
     <w:rsid w:val="004103B4"/>
     <w:rsid w:val="004108F0"/>
     <w:rsid w:val="00412438"/>
     <w:rsid w:val="00412DE0"/>
     <w:rsid w:val="00414A6A"/>
     <w:rsid w:val="004153F3"/>
     <w:rsid w:val="00415A15"/>
     <w:rsid w:val="00416079"/>
     <w:rsid w:val="0041681B"/>
     <w:rsid w:val="004204DC"/>
     <w:rsid w:val="00422DE0"/>
     <w:rsid w:val="004239C1"/>
     <w:rsid w:val="004244CF"/>
     <w:rsid w:val="00424759"/>
     <w:rsid w:val="00424F16"/>
     <w:rsid w:val="004273C9"/>
     <w:rsid w:val="004276A4"/>
     <w:rsid w:val="00427755"/>
     <w:rsid w:val="00430CEB"/>
     <w:rsid w:val="00430D17"/>
     <w:rsid w:val="004333EB"/>
     <w:rsid w:val="004336C8"/>
     <w:rsid w:val="00433C35"/>
     <w:rsid w:val="00433CB1"/>
     <w:rsid w:val="004343E2"/>
     <w:rsid w:val="00435323"/>
+    <w:rsid w:val="00435D12"/>
     <w:rsid w:val="004367A9"/>
     <w:rsid w:val="004367BB"/>
     <w:rsid w:val="00436FF3"/>
     <w:rsid w:val="00437A77"/>
     <w:rsid w:val="004410DB"/>
     <w:rsid w:val="00441542"/>
     <w:rsid w:val="004417AD"/>
     <w:rsid w:val="004421CE"/>
     <w:rsid w:val="00442A60"/>
     <w:rsid w:val="00442FA0"/>
     <w:rsid w:val="0044384E"/>
     <w:rsid w:val="004439A2"/>
     <w:rsid w:val="00443B34"/>
     <w:rsid w:val="00445029"/>
     <w:rsid w:val="004451D1"/>
     <w:rsid w:val="00445D28"/>
     <w:rsid w:val="00445D52"/>
     <w:rsid w:val="004461EC"/>
     <w:rsid w:val="004466D5"/>
     <w:rsid w:val="00446801"/>
     <w:rsid w:val="0044702A"/>
     <w:rsid w:val="004478F9"/>
     <w:rsid w:val="00447AD5"/>
+    <w:rsid w:val="00450454"/>
     <w:rsid w:val="00451977"/>
     <w:rsid w:val="0045222C"/>
     <w:rsid w:val="0045239E"/>
     <w:rsid w:val="0045280F"/>
     <w:rsid w:val="004531E0"/>
     <w:rsid w:val="0045345D"/>
     <w:rsid w:val="00453AB3"/>
     <w:rsid w:val="00454892"/>
     <w:rsid w:val="00454A4D"/>
     <w:rsid w:val="00454A5A"/>
     <w:rsid w:val="00456007"/>
     <w:rsid w:val="00456E56"/>
     <w:rsid w:val="004573C2"/>
     <w:rsid w:val="00460330"/>
     <w:rsid w:val="004603DF"/>
     <w:rsid w:val="0046042F"/>
     <w:rsid w:val="00461658"/>
     <w:rsid w:val="00461BB0"/>
     <w:rsid w:val="004627C9"/>
     <w:rsid w:val="004632F6"/>
     <w:rsid w:val="004653DA"/>
     <w:rsid w:val="004654B3"/>
     <w:rsid w:val="00465816"/>
     <w:rsid w:val="00466202"/>
     <w:rsid w:val="00466650"/>
@@ -26996,210 +21576,221 @@
     <w:rsid w:val="00480021"/>
     <w:rsid w:val="004802F8"/>
     <w:rsid w:val="0048032C"/>
     <w:rsid w:val="00480828"/>
     <w:rsid w:val="00480FD8"/>
     <w:rsid w:val="00481085"/>
     <w:rsid w:val="00481596"/>
     <w:rsid w:val="004829B0"/>
     <w:rsid w:val="00482EE6"/>
     <w:rsid w:val="00484A99"/>
     <w:rsid w:val="0048541F"/>
     <w:rsid w:val="00486F21"/>
     <w:rsid w:val="004876E2"/>
     <w:rsid w:val="00487733"/>
     <w:rsid w:val="00487929"/>
     <w:rsid w:val="004879A7"/>
     <w:rsid w:val="00487C19"/>
     <w:rsid w:val="00487FC6"/>
     <w:rsid w:val="004915BD"/>
     <w:rsid w:val="00491EEA"/>
     <w:rsid w:val="00493BB6"/>
     <w:rsid w:val="00493EF7"/>
     <w:rsid w:val="00494E61"/>
     <w:rsid w:val="00494FBB"/>
     <w:rsid w:val="004957E9"/>
+    <w:rsid w:val="00495991"/>
     <w:rsid w:val="004960B9"/>
     <w:rsid w:val="00496E54"/>
     <w:rsid w:val="004A0617"/>
     <w:rsid w:val="004A0899"/>
     <w:rsid w:val="004A09BD"/>
     <w:rsid w:val="004A12A1"/>
     <w:rsid w:val="004A1D91"/>
     <w:rsid w:val="004A28D8"/>
     <w:rsid w:val="004A2CEE"/>
     <w:rsid w:val="004A3B29"/>
     <w:rsid w:val="004A3FE6"/>
     <w:rsid w:val="004A4312"/>
     <w:rsid w:val="004A477C"/>
     <w:rsid w:val="004A4BC7"/>
     <w:rsid w:val="004A4CE0"/>
     <w:rsid w:val="004A5019"/>
     <w:rsid w:val="004A506A"/>
+    <w:rsid w:val="004A5368"/>
     <w:rsid w:val="004A55FD"/>
     <w:rsid w:val="004A5943"/>
     <w:rsid w:val="004A5B48"/>
     <w:rsid w:val="004A62B3"/>
     <w:rsid w:val="004A631A"/>
     <w:rsid w:val="004A6AF3"/>
     <w:rsid w:val="004A6EF9"/>
     <w:rsid w:val="004A778E"/>
     <w:rsid w:val="004A7936"/>
     <w:rsid w:val="004A7A0F"/>
     <w:rsid w:val="004B049D"/>
     <w:rsid w:val="004B1056"/>
     <w:rsid w:val="004B1197"/>
     <w:rsid w:val="004B3222"/>
     <w:rsid w:val="004B36F6"/>
     <w:rsid w:val="004B4475"/>
     <w:rsid w:val="004B45F3"/>
     <w:rsid w:val="004B46B2"/>
     <w:rsid w:val="004B4703"/>
     <w:rsid w:val="004B57AB"/>
     <w:rsid w:val="004B5D8D"/>
     <w:rsid w:val="004B6511"/>
     <w:rsid w:val="004B70C7"/>
     <w:rsid w:val="004B7EEC"/>
     <w:rsid w:val="004C0341"/>
     <w:rsid w:val="004C070B"/>
     <w:rsid w:val="004C21BB"/>
     <w:rsid w:val="004C2758"/>
     <w:rsid w:val="004C28FA"/>
     <w:rsid w:val="004C2B12"/>
     <w:rsid w:val="004C3845"/>
     <w:rsid w:val="004C6105"/>
     <w:rsid w:val="004C6853"/>
     <w:rsid w:val="004C7422"/>
     <w:rsid w:val="004C7B8D"/>
     <w:rsid w:val="004D02F4"/>
     <w:rsid w:val="004D0314"/>
     <w:rsid w:val="004D078D"/>
     <w:rsid w:val="004D13A1"/>
     <w:rsid w:val="004D174A"/>
     <w:rsid w:val="004D2339"/>
     <w:rsid w:val="004D285B"/>
     <w:rsid w:val="004D28FA"/>
     <w:rsid w:val="004D336A"/>
     <w:rsid w:val="004D380F"/>
+    <w:rsid w:val="004D3A67"/>
     <w:rsid w:val="004D5559"/>
     <w:rsid w:val="004D5D2D"/>
     <w:rsid w:val="004D66B6"/>
     <w:rsid w:val="004D68A0"/>
     <w:rsid w:val="004D6982"/>
     <w:rsid w:val="004D70BB"/>
     <w:rsid w:val="004D7846"/>
     <w:rsid w:val="004E0C4F"/>
+    <w:rsid w:val="004E0F88"/>
     <w:rsid w:val="004E0F96"/>
     <w:rsid w:val="004E1ACB"/>
     <w:rsid w:val="004E2E83"/>
     <w:rsid w:val="004E30B2"/>
+    <w:rsid w:val="004E3A3B"/>
     <w:rsid w:val="004E3D83"/>
     <w:rsid w:val="004E6E74"/>
     <w:rsid w:val="004E754F"/>
     <w:rsid w:val="004E7690"/>
     <w:rsid w:val="004E7892"/>
     <w:rsid w:val="004E7A68"/>
     <w:rsid w:val="004F07E8"/>
     <w:rsid w:val="004F0E65"/>
     <w:rsid w:val="004F15A0"/>
     <w:rsid w:val="004F1F36"/>
     <w:rsid w:val="004F22C6"/>
     <w:rsid w:val="004F2BF4"/>
     <w:rsid w:val="004F3191"/>
     <w:rsid w:val="004F32DB"/>
     <w:rsid w:val="004F368C"/>
     <w:rsid w:val="004F375B"/>
     <w:rsid w:val="004F3B96"/>
     <w:rsid w:val="004F3CC7"/>
     <w:rsid w:val="004F4C07"/>
     <w:rsid w:val="004F4F36"/>
     <w:rsid w:val="004F5401"/>
     <w:rsid w:val="004F54B2"/>
     <w:rsid w:val="004F6CE4"/>
     <w:rsid w:val="004F7E2F"/>
     <w:rsid w:val="00500409"/>
     <w:rsid w:val="005015E2"/>
     <w:rsid w:val="00501889"/>
+    <w:rsid w:val="0050252D"/>
+    <w:rsid w:val="0050310C"/>
     <w:rsid w:val="00503326"/>
     <w:rsid w:val="005034C3"/>
+    <w:rsid w:val="005039D4"/>
+    <w:rsid w:val="005039E8"/>
     <w:rsid w:val="00503C35"/>
     <w:rsid w:val="00503D8F"/>
     <w:rsid w:val="0050456D"/>
     <w:rsid w:val="00504746"/>
     <w:rsid w:val="005059E0"/>
     <w:rsid w:val="00505F74"/>
     <w:rsid w:val="005063FA"/>
     <w:rsid w:val="0050651C"/>
     <w:rsid w:val="00506825"/>
     <w:rsid w:val="00507FFB"/>
     <w:rsid w:val="005102B6"/>
     <w:rsid w:val="00510AA3"/>
     <w:rsid w:val="00511979"/>
     <w:rsid w:val="005119AB"/>
     <w:rsid w:val="00512FC2"/>
     <w:rsid w:val="00513299"/>
     <w:rsid w:val="00513675"/>
     <w:rsid w:val="00513878"/>
     <w:rsid w:val="00513CC4"/>
     <w:rsid w:val="00513F3D"/>
     <w:rsid w:val="005141A4"/>
+    <w:rsid w:val="005156E5"/>
     <w:rsid w:val="00516086"/>
     <w:rsid w:val="00517E53"/>
     <w:rsid w:val="005203AD"/>
     <w:rsid w:val="00520BEF"/>
     <w:rsid w:val="0052180F"/>
     <w:rsid w:val="00521C48"/>
     <w:rsid w:val="00522622"/>
     <w:rsid w:val="005239BC"/>
     <w:rsid w:val="005239D7"/>
     <w:rsid w:val="005244F4"/>
     <w:rsid w:val="0052459E"/>
     <w:rsid w:val="00524CF8"/>
     <w:rsid w:val="005257AF"/>
     <w:rsid w:val="005309E3"/>
     <w:rsid w:val="0053145F"/>
     <w:rsid w:val="00532414"/>
     <w:rsid w:val="005326DF"/>
     <w:rsid w:val="005327F5"/>
     <w:rsid w:val="00532ED7"/>
     <w:rsid w:val="005333BD"/>
     <w:rsid w:val="00533526"/>
     <w:rsid w:val="00533C10"/>
     <w:rsid w:val="005347AD"/>
     <w:rsid w:val="0053562F"/>
     <w:rsid w:val="00536B88"/>
     <w:rsid w:val="00541BAC"/>
     <w:rsid w:val="00541FB6"/>
     <w:rsid w:val="00542C68"/>
     <w:rsid w:val="00542CCD"/>
     <w:rsid w:val="005442E7"/>
     <w:rsid w:val="00546F84"/>
     <w:rsid w:val="005475A4"/>
     <w:rsid w:val="0055082E"/>
     <w:rsid w:val="00550A09"/>
     <w:rsid w:val="00551881"/>
     <w:rsid w:val="00551913"/>
+    <w:rsid w:val="005519EA"/>
     <w:rsid w:val="00551ACC"/>
     <w:rsid w:val="005525E6"/>
     <w:rsid w:val="005528A1"/>
     <w:rsid w:val="00552E1F"/>
     <w:rsid w:val="00553D58"/>
     <w:rsid w:val="00553E2F"/>
     <w:rsid w:val="00554468"/>
     <w:rsid w:val="0055459E"/>
     <w:rsid w:val="005548F1"/>
     <w:rsid w:val="00556CAD"/>
     <w:rsid w:val="005571E1"/>
     <w:rsid w:val="005608E5"/>
     <w:rsid w:val="00560916"/>
     <w:rsid w:val="00560F10"/>
     <w:rsid w:val="00562C8B"/>
     <w:rsid w:val="00562E03"/>
     <w:rsid w:val="00563289"/>
     <w:rsid w:val="005635AA"/>
     <w:rsid w:val="005640A7"/>
     <w:rsid w:val="0056459F"/>
     <w:rsid w:val="0056460C"/>
     <w:rsid w:val="00564FC5"/>
     <w:rsid w:val="00565808"/>
     <w:rsid w:val="00565C12"/>
     <w:rsid w:val="0056657A"/>
@@ -27217,111 +21808,117 @@
     <w:rsid w:val="00572D62"/>
     <w:rsid w:val="0057304C"/>
     <w:rsid w:val="00573DB0"/>
     <w:rsid w:val="00574E38"/>
     <w:rsid w:val="0057683D"/>
     <w:rsid w:val="005774A8"/>
     <w:rsid w:val="00577537"/>
     <w:rsid w:val="00577F51"/>
     <w:rsid w:val="00580470"/>
     <w:rsid w:val="00580493"/>
     <w:rsid w:val="00580657"/>
     <w:rsid w:val="0058183E"/>
     <w:rsid w:val="005819D2"/>
     <w:rsid w:val="005822DE"/>
     <w:rsid w:val="00582842"/>
     <w:rsid w:val="00582FF9"/>
     <w:rsid w:val="00583A13"/>
     <w:rsid w:val="00583FBF"/>
     <w:rsid w:val="00584A6E"/>
     <w:rsid w:val="00584BAE"/>
     <w:rsid w:val="00585A4C"/>
     <w:rsid w:val="00586095"/>
     <w:rsid w:val="00586D3F"/>
     <w:rsid w:val="005878FE"/>
     <w:rsid w:val="0059026A"/>
+    <w:rsid w:val="00590D4C"/>
     <w:rsid w:val="00591357"/>
     <w:rsid w:val="005914FC"/>
     <w:rsid w:val="0059236E"/>
     <w:rsid w:val="00592734"/>
     <w:rsid w:val="005927CE"/>
     <w:rsid w:val="0059299D"/>
     <w:rsid w:val="0059398C"/>
     <w:rsid w:val="0059435E"/>
     <w:rsid w:val="00594818"/>
     <w:rsid w:val="005958A1"/>
     <w:rsid w:val="005964D6"/>
     <w:rsid w:val="0059687C"/>
     <w:rsid w:val="005973DE"/>
     <w:rsid w:val="005A00A4"/>
     <w:rsid w:val="005A088E"/>
     <w:rsid w:val="005A0F1C"/>
     <w:rsid w:val="005A1C56"/>
     <w:rsid w:val="005A2065"/>
     <w:rsid w:val="005A26AA"/>
     <w:rsid w:val="005A2AEF"/>
+    <w:rsid w:val="005A368F"/>
     <w:rsid w:val="005A51A5"/>
     <w:rsid w:val="005A5983"/>
     <w:rsid w:val="005A68F3"/>
     <w:rsid w:val="005A7E2C"/>
     <w:rsid w:val="005B05B8"/>
     <w:rsid w:val="005B34D1"/>
     <w:rsid w:val="005B461E"/>
     <w:rsid w:val="005B48D5"/>
     <w:rsid w:val="005B55B4"/>
     <w:rsid w:val="005B5DD6"/>
     <w:rsid w:val="005B6370"/>
     <w:rsid w:val="005B676F"/>
     <w:rsid w:val="005B6CB5"/>
     <w:rsid w:val="005B7F23"/>
     <w:rsid w:val="005C07E9"/>
     <w:rsid w:val="005C10F6"/>
     <w:rsid w:val="005C13D6"/>
+    <w:rsid w:val="005C1522"/>
     <w:rsid w:val="005C3024"/>
     <w:rsid w:val="005C4A81"/>
     <w:rsid w:val="005C4D1A"/>
+    <w:rsid w:val="005C5215"/>
+    <w:rsid w:val="005C53B3"/>
     <w:rsid w:val="005C6065"/>
     <w:rsid w:val="005C6535"/>
     <w:rsid w:val="005C6AF2"/>
     <w:rsid w:val="005C706A"/>
     <w:rsid w:val="005C71FF"/>
     <w:rsid w:val="005D0C3D"/>
     <w:rsid w:val="005D0C6D"/>
     <w:rsid w:val="005D24EF"/>
     <w:rsid w:val="005D29C5"/>
     <w:rsid w:val="005D2C03"/>
     <w:rsid w:val="005D2D8C"/>
     <w:rsid w:val="005D360D"/>
     <w:rsid w:val="005D3E75"/>
     <w:rsid w:val="005D431E"/>
     <w:rsid w:val="005D61FD"/>
     <w:rsid w:val="005D6B12"/>
     <w:rsid w:val="005D7EE5"/>
     <w:rsid w:val="005E0608"/>
     <w:rsid w:val="005E090E"/>
     <w:rsid w:val="005E09A8"/>
     <w:rsid w:val="005E11C9"/>
+    <w:rsid w:val="005E15FA"/>
     <w:rsid w:val="005E1AC6"/>
     <w:rsid w:val="005E33FB"/>
     <w:rsid w:val="005E39D7"/>
     <w:rsid w:val="005E3EB7"/>
     <w:rsid w:val="005E3F72"/>
     <w:rsid w:val="005E405E"/>
     <w:rsid w:val="005E427C"/>
     <w:rsid w:val="005E47A4"/>
     <w:rsid w:val="005E6481"/>
     <w:rsid w:val="005E6AF4"/>
     <w:rsid w:val="005E746D"/>
     <w:rsid w:val="005F1D76"/>
     <w:rsid w:val="005F2A3A"/>
     <w:rsid w:val="005F2CC0"/>
     <w:rsid w:val="005F34C0"/>
     <w:rsid w:val="005F3BCC"/>
     <w:rsid w:val="005F4033"/>
     <w:rsid w:val="005F45B0"/>
     <w:rsid w:val="005F5F11"/>
     <w:rsid w:val="005F5FE4"/>
     <w:rsid w:val="005F6373"/>
     <w:rsid w:val="005F68C4"/>
     <w:rsid w:val="005F7732"/>
     <w:rsid w:val="005F7C60"/>
     <w:rsid w:val="006012C7"/>
@@ -27338,261 +21935,288 @@
     <w:rsid w:val="00613801"/>
     <w:rsid w:val="0061411D"/>
     <w:rsid w:val="00614A95"/>
     <w:rsid w:val="006150B6"/>
     <w:rsid w:val="006157D0"/>
     <w:rsid w:val="00615E32"/>
     <w:rsid w:val="00615F1E"/>
     <w:rsid w:val="0061603B"/>
     <w:rsid w:val="006201FC"/>
     <w:rsid w:val="00620B81"/>
     <w:rsid w:val="006217B3"/>
     <w:rsid w:val="00622D05"/>
     <w:rsid w:val="00622ED6"/>
     <w:rsid w:val="006231EF"/>
     <w:rsid w:val="0062324C"/>
     <w:rsid w:val="00624A45"/>
     <w:rsid w:val="00624B8A"/>
     <w:rsid w:val="00625446"/>
     <w:rsid w:val="00625C77"/>
     <w:rsid w:val="00625C8A"/>
     <w:rsid w:val="00626B5F"/>
     <w:rsid w:val="00626C33"/>
     <w:rsid w:val="00630A99"/>
     <w:rsid w:val="00630F50"/>
     <w:rsid w:val="00631D3A"/>
+    <w:rsid w:val="00631D9D"/>
     <w:rsid w:val="00632269"/>
     <w:rsid w:val="00632333"/>
     <w:rsid w:val="00632DFA"/>
     <w:rsid w:val="00634166"/>
     <w:rsid w:val="0063561A"/>
+    <w:rsid w:val="00636932"/>
     <w:rsid w:val="00636AB9"/>
     <w:rsid w:val="006410BA"/>
     <w:rsid w:val="00641450"/>
     <w:rsid w:val="00641D1E"/>
     <w:rsid w:val="00642D4B"/>
     <w:rsid w:val="006437C4"/>
     <w:rsid w:val="00643D82"/>
     <w:rsid w:val="00644462"/>
     <w:rsid w:val="006445B5"/>
     <w:rsid w:val="006463A8"/>
     <w:rsid w:val="00647DB4"/>
+    <w:rsid w:val="006504D7"/>
+    <w:rsid w:val="00650CDE"/>
     <w:rsid w:val="00653848"/>
     <w:rsid w:val="00653AEF"/>
     <w:rsid w:val="00654046"/>
     <w:rsid w:val="006545C5"/>
     <w:rsid w:val="00655030"/>
     <w:rsid w:val="00655231"/>
     <w:rsid w:val="00655751"/>
     <w:rsid w:val="006560EA"/>
     <w:rsid w:val="00656591"/>
     <w:rsid w:val="0065668B"/>
+    <w:rsid w:val="006570B1"/>
     <w:rsid w:val="006570CB"/>
     <w:rsid w:val="006609EA"/>
     <w:rsid w:val="00663621"/>
     <w:rsid w:val="006639C8"/>
     <w:rsid w:val="00664059"/>
+    <w:rsid w:val="0066469B"/>
     <w:rsid w:val="00664A8F"/>
     <w:rsid w:val="00665AB9"/>
     <w:rsid w:val="00665B33"/>
     <w:rsid w:val="00665FAA"/>
+    <w:rsid w:val="006663CB"/>
     <w:rsid w:val="0066711D"/>
     <w:rsid w:val="006671B4"/>
     <w:rsid w:val="0066791A"/>
     <w:rsid w:val="00667F8D"/>
     <w:rsid w:val="00670121"/>
     <w:rsid w:val="00670502"/>
     <w:rsid w:val="00670C73"/>
     <w:rsid w:val="00671075"/>
     <w:rsid w:val="00671849"/>
     <w:rsid w:val="006719E6"/>
     <w:rsid w:val="00671BFE"/>
     <w:rsid w:val="006730E4"/>
     <w:rsid w:val="006736CE"/>
     <w:rsid w:val="00673989"/>
     <w:rsid w:val="00673D28"/>
     <w:rsid w:val="00673FB0"/>
+    <w:rsid w:val="006745E9"/>
     <w:rsid w:val="00674777"/>
     <w:rsid w:val="006754E1"/>
     <w:rsid w:val="00675FB3"/>
     <w:rsid w:val="006765A7"/>
+    <w:rsid w:val="00676896"/>
+    <w:rsid w:val="006772BF"/>
     <w:rsid w:val="0067749E"/>
     <w:rsid w:val="006778D0"/>
     <w:rsid w:val="0067797F"/>
     <w:rsid w:val="00677BCC"/>
     <w:rsid w:val="0068072D"/>
+    <w:rsid w:val="00680847"/>
     <w:rsid w:val="00681BFA"/>
     <w:rsid w:val="00681D97"/>
     <w:rsid w:val="00682053"/>
     <w:rsid w:val="00682343"/>
     <w:rsid w:val="006836E5"/>
     <w:rsid w:val="0068370F"/>
     <w:rsid w:val="006841F0"/>
     <w:rsid w:val="00684D1C"/>
     <w:rsid w:val="006853E9"/>
     <w:rsid w:val="00685C61"/>
     <w:rsid w:val="00686A09"/>
     <w:rsid w:val="0068704C"/>
     <w:rsid w:val="006876CC"/>
     <w:rsid w:val="006909A2"/>
     <w:rsid w:val="00690E99"/>
+    <w:rsid w:val="006910B1"/>
     <w:rsid w:val="00692CF1"/>
     <w:rsid w:val="00692F01"/>
     <w:rsid w:val="006930B9"/>
     <w:rsid w:val="00693616"/>
     <w:rsid w:val="00693D44"/>
     <w:rsid w:val="006947B7"/>
     <w:rsid w:val="00694C72"/>
     <w:rsid w:val="0069539F"/>
     <w:rsid w:val="00695720"/>
     <w:rsid w:val="00695928"/>
     <w:rsid w:val="00696200"/>
     <w:rsid w:val="006970C9"/>
     <w:rsid w:val="00697A22"/>
     <w:rsid w:val="00697EAD"/>
     <w:rsid w:val="006A0189"/>
     <w:rsid w:val="006A02D9"/>
     <w:rsid w:val="006A0406"/>
     <w:rsid w:val="006A11BD"/>
+    <w:rsid w:val="006A1340"/>
     <w:rsid w:val="006A178D"/>
     <w:rsid w:val="006A18ED"/>
     <w:rsid w:val="006A1E74"/>
+    <w:rsid w:val="006A214E"/>
     <w:rsid w:val="006A3590"/>
     <w:rsid w:val="006A3BC3"/>
     <w:rsid w:val="006A4114"/>
     <w:rsid w:val="006A462C"/>
     <w:rsid w:val="006A581B"/>
+    <w:rsid w:val="006A7D7C"/>
     <w:rsid w:val="006B02AB"/>
     <w:rsid w:val="006B02E6"/>
     <w:rsid w:val="006B0EC8"/>
     <w:rsid w:val="006B2244"/>
+    <w:rsid w:val="006B331B"/>
     <w:rsid w:val="006B33E0"/>
     <w:rsid w:val="006B34A6"/>
     <w:rsid w:val="006B37E5"/>
     <w:rsid w:val="006B4568"/>
     <w:rsid w:val="006B5F13"/>
     <w:rsid w:val="006B610E"/>
     <w:rsid w:val="006B634D"/>
     <w:rsid w:val="006B66CF"/>
     <w:rsid w:val="006B6709"/>
     <w:rsid w:val="006C018C"/>
     <w:rsid w:val="006C1B10"/>
     <w:rsid w:val="006C2B5C"/>
     <w:rsid w:val="006C2B90"/>
     <w:rsid w:val="006C39B5"/>
     <w:rsid w:val="006C3C37"/>
     <w:rsid w:val="006C40B1"/>
     <w:rsid w:val="006C5C86"/>
     <w:rsid w:val="006C6D06"/>
     <w:rsid w:val="006C6EB3"/>
     <w:rsid w:val="006C6F74"/>
     <w:rsid w:val="006C6FCA"/>
     <w:rsid w:val="006C7149"/>
+    <w:rsid w:val="006C7874"/>
     <w:rsid w:val="006C7E6A"/>
     <w:rsid w:val="006D0968"/>
     <w:rsid w:val="006D11E3"/>
     <w:rsid w:val="006D1921"/>
     <w:rsid w:val="006D2298"/>
     <w:rsid w:val="006D25D6"/>
     <w:rsid w:val="006D3953"/>
+    <w:rsid w:val="006D3982"/>
     <w:rsid w:val="006D3CD5"/>
+    <w:rsid w:val="006D40CF"/>
     <w:rsid w:val="006D447C"/>
     <w:rsid w:val="006D4989"/>
     <w:rsid w:val="006D6599"/>
     <w:rsid w:val="006D69E2"/>
+    <w:rsid w:val="006D7564"/>
+    <w:rsid w:val="006D764A"/>
     <w:rsid w:val="006D7939"/>
     <w:rsid w:val="006E00A6"/>
     <w:rsid w:val="006E0FF7"/>
     <w:rsid w:val="006E11BC"/>
     <w:rsid w:val="006E12E7"/>
     <w:rsid w:val="006E157E"/>
     <w:rsid w:val="006E279C"/>
     <w:rsid w:val="006E3FE2"/>
     <w:rsid w:val="006E4845"/>
     <w:rsid w:val="006E5D69"/>
+    <w:rsid w:val="006E70D4"/>
     <w:rsid w:val="006F096E"/>
     <w:rsid w:val="006F1B92"/>
     <w:rsid w:val="006F24FE"/>
     <w:rsid w:val="006F26B0"/>
     <w:rsid w:val="006F27F1"/>
     <w:rsid w:val="006F3642"/>
     <w:rsid w:val="006F3AB0"/>
     <w:rsid w:val="006F5538"/>
     <w:rsid w:val="006F6A9E"/>
     <w:rsid w:val="006F7AF3"/>
     <w:rsid w:val="00700745"/>
     <w:rsid w:val="00700C37"/>
     <w:rsid w:val="00700EDE"/>
     <w:rsid w:val="00701DAB"/>
+    <w:rsid w:val="00701F11"/>
     <w:rsid w:val="00702DEA"/>
     <w:rsid w:val="00704B8E"/>
     <w:rsid w:val="0070582D"/>
     <w:rsid w:val="0070714C"/>
     <w:rsid w:val="007075A4"/>
     <w:rsid w:val="00707798"/>
     <w:rsid w:val="00710925"/>
     <w:rsid w:val="0071098C"/>
     <w:rsid w:val="00711169"/>
     <w:rsid w:val="00711523"/>
     <w:rsid w:val="007117A7"/>
     <w:rsid w:val="0071367C"/>
     <w:rsid w:val="00713964"/>
     <w:rsid w:val="00713AB4"/>
     <w:rsid w:val="00713CAB"/>
     <w:rsid w:val="0071618F"/>
     <w:rsid w:val="007173D5"/>
     <w:rsid w:val="00717551"/>
     <w:rsid w:val="00717AEB"/>
     <w:rsid w:val="00717DC4"/>
+    <w:rsid w:val="00720441"/>
     <w:rsid w:val="00720592"/>
     <w:rsid w:val="00720B96"/>
     <w:rsid w:val="00721090"/>
     <w:rsid w:val="007220BD"/>
     <w:rsid w:val="00722358"/>
     <w:rsid w:val="00722523"/>
+    <w:rsid w:val="00723050"/>
     <w:rsid w:val="00724937"/>
     <w:rsid w:val="007253EC"/>
     <w:rsid w:val="0072545E"/>
     <w:rsid w:val="0072672C"/>
     <w:rsid w:val="00727911"/>
     <w:rsid w:val="00727970"/>
     <w:rsid w:val="00727E20"/>
     <w:rsid w:val="00727FB1"/>
     <w:rsid w:val="00730975"/>
     <w:rsid w:val="00730B31"/>
     <w:rsid w:val="00732830"/>
     <w:rsid w:val="0073319E"/>
     <w:rsid w:val="00733805"/>
     <w:rsid w:val="00733B2C"/>
     <w:rsid w:val="00733F04"/>
     <w:rsid w:val="007350E8"/>
     <w:rsid w:val="0073512C"/>
     <w:rsid w:val="00735827"/>
     <w:rsid w:val="00735D98"/>
     <w:rsid w:val="00736337"/>
     <w:rsid w:val="00736754"/>
+    <w:rsid w:val="00737726"/>
     <w:rsid w:val="0074008E"/>
+    <w:rsid w:val="007400FB"/>
     <w:rsid w:val="00740598"/>
     <w:rsid w:val="00742830"/>
     <w:rsid w:val="00742F38"/>
     <w:rsid w:val="0074377B"/>
     <w:rsid w:val="007445D1"/>
     <w:rsid w:val="007445FF"/>
     <w:rsid w:val="00744A14"/>
     <w:rsid w:val="00744F66"/>
     <w:rsid w:val="0074570C"/>
     <w:rsid w:val="00745726"/>
     <w:rsid w:val="00746E1A"/>
     <w:rsid w:val="007473DD"/>
     <w:rsid w:val="00747A79"/>
     <w:rsid w:val="007519BD"/>
     <w:rsid w:val="00752088"/>
     <w:rsid w:val="007539D0"/>
     <w:rsid w:val="00754FE8"/>
     <w:rsid w:val="00756229"/>
     <w:rsid w:val="0075646F"/>
     <w:rsid w:val="007568E0"/>
     <w:rsid w:val="00756D1B"/>
     <w:rsid w:val="007628C3"/>
     <w:rsid w:val="007656DE"/>
     <w:rsid w:val="0076711A"/>
     <w:rsid w:val="007702BE"/>
@@ -27636,769 +22260,820 @@
     <w:rsid w:val="00784190"/>
     <w:rsid w:val="007843EF"/>
     <w:rsid w:val="00784D49"/>
     <w:rsid w:val="007853A9"/>
     <w:rsid w:val="00786458"/>
     <w:rsid w:val="00787B4A"/>
     <w:rsid w:val="0079004D"/>
     <w:rsid w:val="00790102"/>
     <w:rsid w:val="007902F9"/>
     <w:rsid w:val="007913FA"/>
     <w:rsid w:val="00791644"/>
     <w:rsid w:val="0079271C"/>
     <w:rsid w:val="00792866"/>
     <w:rsid w:val="00794140"/>
     <w:rsid w:val="00794394"/>
     <w:rsid w:val="00794708"/>
     <w:rsid w:val="0079552D"/>
     <w:rsid w:val="00795B56"/>
     <w:rsid w:val="007965CA"/>
     <w:rsid w:val="00797632"/>
     <w:rsid w:val="007978CF"/>
     <w:rsid w:val="00797A13"/>
     <w:rsid w:val="00797FF9"/>
     <w:rsid w:val="007A12AE"/>
     <w:rsid w:val="007A1438"/>
+    <w:rsid w:val="007A2FDF"/>
     <w:rsid w:val="007A3760"/>
     <w:rsid w:val="007A4C37"/>
     <w:rsid w:val="007A4F5B"/>
     <w:rsid w:val="007A5097"/>
     <w:rsid w:val="007A5A6F"/>
     <w:rsid w:val="007A5F82"/>
     <w:rsid w:val="007A67AC"/>
     <w:rsid w:val="007A69A1"/>
     <w:rsid w:val="007A6DB6"/>
     <w:rsid w:val="007A7098"/>
     <w:rsid w:val="007A7DD2"/>
     <w:rsid w:val="007B19BF"/>
     <w:rsid w:val="007B36C5"/>
     <w:rsid w:val="007B3D4A"/>
     <w:rsid w:val="007B3D77"/>
     <w:rsid w:val="007B3E90"/>
     <w:rsid w:val="007B4CA5"/>
     <w:rsid w:val="007B4FD2"/>
     <w:rsid w:val="007B5A61"/>
     <w:rsid w:val="007B5D0C"/>
     <w:rsid w:val="007B6C49"/>
     <w:rsid w:val="007B734C"/>
     <w:rsid w:val="007B736F"/>
     <w:rsid w:val="007B799B"/>
     <w:rsid w:val="007B7DF7"/>
     <w:rsid w:val="007B7E64"/>
+    <w:rsid w:val="007C2173"/>
     <w:rsid w:val="007C246F"/>
     <w:rsid w:val="007C26DF"/>
     <w:rsid w:val="007C3298"/>
     <w:rsid w:val="007C3F82"/>
     <w:rsid w:val="007C410C"/>
     <w:rsid w:val="007C43C0"/>
     <w:rsid w:val="007C4F97"/>
     <w:rsid w:val="007C6B6E"/>
+    <w:rsid w:val="007C6D66"/>
     <w:rsid w:val="007C71C0"/>
     <w:rsid w:val="007C7A7F"/>
     <w:rsid w:val="007C7CF3"/>
     <w:rsid w:val="007D06DE"/>
     <w:rsid w:val="007D080A"/>
     <w:rsid w:val="007D0B08"/>
     <w:rsid w:val="007D0BDD"/>
     <w:rsid w:val="007D14ED"/>
     <w:rsid w:val="007D17DE"/>
     <w:rsid w:val="007D2C33"/>
     <w:rsid w:val="007D31DD"/>
     <w:rsid w:val="007D38ED"/>
     <w:rsid w:val="007D3BC4"/>
     <w:rsid w:val="007D3BC6"/>
     <w:rsid w:val="007D4068"/>
     <w:rsid w:val="007D42EA"/>
     <w:rsid w:val="007D46AB"/>
+    <w:rsid w:val="007D4918"/>
     <w:rsid w:val="007D5C5F"/>
     <w:rsid w:val="007D5CB1"/>
     <w:rsid w:val="007D5F76"/>
     <w:rsid w:val="007D62C6"/>
     <w:rsid w:val="007D7850"/>
     <w:rsid w:val="007E04B3"/>
     <w:rsid w:val="007E04CC"/>
     <w:rsid w:val="007E1D3D"/>
     <w:rsid w:val="007E302B"/>
     <w:rsid w:val="007E334A"/>
     <w:rsid w:val="007E3837"/>
     <w:rsid w:val="007E4504"/>
     <w:rsid w:val="007E4EB3"/>
     <w:rsid w:val="007E51B5"/>
     <w:rsid w:val="007E648F"/>
     <w:rsid w:val="007E6577"/>
     <w:rsid w:val="007F00CA"/>
     <w:rsid w:val="007F1305"/>
     <w:rsid w:val="007F15C3"/>
     <w:rsid w:val="007F1EC8"/>
     <w:rsid w:val="007F3CFC"/>
     <w:rsid w:val="007F3DCF"/>
     <w:rsid w:val="007F3DDC"/>
     <w:rsid w:val="007F61FF"/>
     <w:rsid w:val="007F732E"/>
+    <w:rsid w:val="007F762F"/>
     <w:rsid w:val="007F7749"/>
     <w:rsid w:val="00800E6A"/>
     <w:rsid w:val="00800F69"/>
     <w:rsid w:val="00802B7F"/>
     <w:rsid w:val="00803D71"/>
     <w:rsid w:val="00803E49"/>
     <w:rsid w:val="00805AE2"/>
     <w:rsid w:val="008066F3"/>
+    <w:rsid w:val="008066F6"/>
     <w:rsid w:val="008071C9"/>
     <w:rsid w:val="0080770B"/>
     <w:rsid w:val="00807753"/>
     <w:rsid w:val="00807BD4"/>
     <w:rsid w:val="00810103"/>
     <w:rsid w:val="008106F7"/>
     <w:rsid w:val="00810ED3"/>
     <w:rsid w:val="008116AD"/>
     <w:rsid w:val="00811777"/>
     <w:rsid w:val="00811D13"/>
     <w:rsid w:val="00811E3B"/>
     <w:rsid w:val="008120FF"/>
     <w:rsid w:val="00812176"/>
+    <w:rsid w:val="00812C4B"/>
     <w:rsid w:val="00813A98"/>
     <w:rsid w:val="00813DBF"/>
     <w:rsid w:val="00814153"/>
     <w:rsid w:val="00814462"/>
     <w:rsid w:val="00817472"/>
     <w:rsid w:val="008174E1"/>
     <w:rsid w:val="0081795C"/>
     <w:rsid w:val="00817B70"/>
     <w:rsid w:val="00820648"/>
     <w:rsid w:val="0082133B"/>
     <w:rsid w:val="0082176B"/>
     <w:rsid w:val="008222C3"/>
     <w:rsid w:val="0082243E"/>
     <w:rsid w:val="008239B3"/>
     <w:rsid w:val="00824188"/>
     <w:rsid w:val="008246EA"/>
     <w:rsid w:val="00824AFA"/>
     <w:rsid w:val="00826840"/>
     <w:rsid w:val="008268D9"/>
     <w:rsid w:val="008269F5"/>
     <w:rsid w:val="00827B02"/>
     <w:rsid w:val="008300EC"/>
     <w:rsid w:val="00830512"/>
+    <w:rsid w:val="008318BF"/>
     <w:rsid w:val="00831F6B"/>
     <w:rsid w:val="00832055"/>
     <w:rsid w:val="008332E2"/>
     <w:rsid w:val="00833ADC"/>
     <w:rsid w:val="0083427D"/>
+    <w:rsid w:val="00834CA1"/>
     <w:rsid w:val="008350B6"/>
     <w:rsid w:val="0083575A"/>
     <w:rsid w:val="0083599C"/>
     <w:rsid w:val="00835D07"/>
     <w:rsid w:val="00836BD1"/>
     <w:rsid w:val="008373E1"/>
     <w:rsid w:val="008373FC"/>
     <w:rsid w:val="008376D8"/>
     <w:rsid w:val="00837C5F"/>
     <w:rsid w:val="00837E29"/>
     <w:rsid w:val="00837E6F"/>
     <w:rsid w:val="00841B75"/>
     <w:rsid w:val="0084211A"/>
     <w:rsid w:val="0084282A"/>
     <w:rsid w:val="008437F9"/>
     <w:rsid w:val="00844081"/>
     <w:rsid w:val="008455B9"/>
     <w:rsid w:val="0084560A"/>
+    <w:rsid w:val="0084560F"/>
     <w:rsid w:val="00845F0F"/>
     <w:rsid w:val="00846A08"/>
     <w:rsid w:val="00846F86"/>
     <w:rsid w:val="0084743D"/>
     <w:rsid w:val="0084790F"/>
+    <w:rsid w:val="00847A66"/>
     <w:rsid w:val="00847BDD"/>
     <w:rsid w:val="0085003F"/>
     <w:rsid w:val="00854829"/>
     <w:rsid w:val="00854AED"/>
     <w:rsid w:val="00854C20"/>
     <w:rsid w:val="00855B1E"/>
     <w:rsid w:val="00855D29"/>
     <w:rsid w:val="00855E90"/>
     <w:rsid w:val="008561BC"/>
     <w:rsid w:val="008571CF"/>
     <w:rsid w:val="00857585"/>
     <w:rsid w:val="00857E70"/>
     <w:rsid w:val="0086072C"/>
     <w:rsid w:val="00861413"/>
     <w:rsid w:val="008615D4"/>
     <w:rsid w:val="00862924"/>
     <w:rsid w:val="00862DBE"/>
     <w:rsid w:val="008631D2"/>
     <w:rsid w:val="00863C52"/>
     <w:rsid w:val="00864DF8"/>
     <w:rsid w:val="00865DA8"/>
     <w:rsid w:val="00866385"/>
     <w:rsid w:val="0086718F"/>
     <w:rsid w:val="008702C4"/>
     <w:rsid w:val="008708B5"/>
     <w:rsid w:val="00871C53"/>
+    <w:rsid w:val="008731C0"/>
     <w:rsid w:val="00874C20"/>
     <w:rsid w:val="0087511B"/>
     <w:rsid w:val="008765ED"/>
+    <w:rsid w:val="0087797E"/>
     <w:rsid w:val="008779A3"/>
     <w:rsid w:val="00881775"/>
     <w:rsid w:val="0088201F"/>
     <w:rsid w:val="00882621"/>
     <w:rsid w:val="00882BFF"/>
     <w:rsid w:val="00883E60"/>
     <w:rsid w:val="00884EE9"/>
     <w:rsid w:val="008853F5"/>
     <w:rsid w:val="00886CFC"/>
     <w:rsid w:val="00886D78"/>
     <w:rsid w:val="00890568"/>
     <w:rsid w:val="008919B2"/>
     <w:rsid w:val="0089289E"/>
     <w:rsid w:val="008930A0"/>
     <w:rsid w:val="008946AC"/>
     <w:rsid w:val="00894DDD"/>
+    <w:rsid w:val="008953E2"/>
     <w:rsid w:val="00895D35"/>
     <w:rsid w:val="008961A6"/>
     <w:rsid w:val="00896271"/>
     <w:rsid w:val="00896981"/>
     <w:rsid w:val="00896E32"/>
     <w:rsid w:val="008971FA"/>
     <w:rsid w:val="008A0966"/>
     <w:rsid w:val="008A0EA5"/>
     <w:rsid w:val="008A20B6"/>
     <w:rsid w:val="008A2764"/>
     <w:rsid w:val="008A3115"/>
     <w:rsid w:val="008A3B0D"/>
     <w:rsid w:val="008A4FBC"/>
     <w:rsid w:val="008A59B1"/>
     <w:rsid w:val="008A6933"/>
     <w:rsid w:val="008A7647"/>
     <w:rsid w:val="008B0166"/>
     <w:rsid w:val="008B0403"/>
     <w:rsid w:val="008B05DD"/>
     <w:rsid w:val="008B0B64"/>
     <w:rsid w:val="008B0BBF"/>
     <w:rsid w:val="008B1058"/>
     <w:rsid w:val="008B13A9"/>
     <w:rsid w:val="008B17F4"/>
     <w:rsid w:val="008B2463"/>
     <w:rsid w:val="008B251D"/>
     <w:rsid w:val="008B30EA"/>
     <w:rsid w:val="008B39A8"/>
     <w:rsid w:val="008B4294"/>
     <w:rsid w:val="008B44A6"/>
     <w:rsid w:val="008B5046"/>
     <w:rsid w:val="008B60DA"/>
     <w:rsid w:val="008B613F"/>
     <w:rsid w:val="008B719C"/>
     <w:rsid w:val="008B71FD"/>
     <w:rsid w:val="008B7262"/>
     <w:rsid w:val="008B7A59"/>
     <w:rsid w:val="008B7D8B"/>
+    <w:rsid w:val="008B7E6E"/>
     <w:rsid w:val="008B7F68"/>
+    <w:rsid w:val="008C012B"/>
     <w:rsid w:val="008C1EE2"/>
     <w:rsid w:val="008C2160"/>
     <w:rsid w:val="008C2BD0"/>
     <w:rsid w:val="008C2E3C"/>
     <w:rsid w:val="008C30CD"/>
     <w:rsid w:val="008C3EF7"/>
     <w:rsid w:val="008C42EB"/>
     <w:rsid w:val="008C48BF"/>
     <w:rsid w:val="008C4A2D"/>
     <w:rsid w:val="008C5199"/>
     <w:rsid w:val="008C59B6"/>
     <w:rsid w:val="008C6054"/>
     <w:rsid w:val="008C60D9"/>
     <w:rsid w:val="008C6389"/>
     <w:rsid w:val="008C6D55"/>
     <w:rsid w:val="008C7000"/>
     <w:rsid w:val="008C7D01"/>
     <w:rsid w:val="008D088C"/>
     <w:rsid w:val="008D0C00"/>
     <w:rsid w:val="008D15B2"/>
     <w:rsid w:val="008D209D"/>
     <w:rsid w:val="008D2A09"/>
     <w:rsid w:val="008D2AA7"/>
     <w:rsid w:val="008D304A"/>
     <w:rsid w:val="008D4AED"/>
     <w:rsid w:val="008D5267"/>
     <w:rsid w:val="008D59D2"/>
     <w:rsid w:val="008D5A4D"/>
     <w:rsid w:val="008D5D50"/>
     <w:rsid w:val="008D67C3"/>
+    <w:rsid w:val="008D7DBF"/>
     <w:rsid w:val="008E0175"/>
     <w:rsid w:val="008E13F5"/>
     <w:rsid w:val="008E1404"/>
     <w:rsid w:val="008E16A7"/>
     <w:rsid w:val="008E308E"/>
+    <w:rsid w:val="008E31E2"/>
+    <w:rsid w:val="008E3DDD"/>
     <w:rsid w:val="008E4853"/>
     <w:rsid w:val="008E4C59"/>
+    <w:rsid w:val="008E4D59"/>
     <w:rsid w:val="008E4F7E"/>
     <w:rsid w:val="008E5303"/>
     <w:rsid w:val="008E5C66"/>
     <w:rsid w:val="008E620C"/>
+    <w:rsid w:val="008E7087"/>
     <w:rsid w:val="008E73E0"/>
     <w:rsid w:val="008E7A6B"/>
     <w:rsid w:val="008F042D"/>
     <w:rsid w:val="008F0A86"/>
     <w:rsid w:val="008F1361"/>
     <w:rsid w:val="008F1C8C"/>
     <w:rsid w:val="008F1F43"/>
     <w:rsid w:val="008F38DD"/>
     <w:rsid w:val="008F3927"/>
     <w:rsid w:val="008F4712"/>
     <w:rsid w:val="008F5037"/>
+    <w:rsid w:val="008F5C4D"/>
     <w:rsid w:val="008F5C9B"/>
     <w:rsid w:val="008F6BDA"/>
     <w:rsid w:val="008F6CE8"/>
     <w:rsid w:val="00900A93"/>
     <w:rsid w:val="009025F7"/>
     <w:rsid w:val="00902BD2"/>
     <w:rsid w:val="00902FA9"/>
     <w:rsid w:val="00903F2C"/>
     <w:rsid w:val="009044E7"/>
     <w:rsid w:val="0090509E"/>
     <w:rsid w:val="00906FE1"/>
     <w:rsid w:val="00910693"/>
     <w:rsid w:val="0091073C"/>
+    <w:rsid w:val="009112CE"/>
     <w:rsid w:val="00911C3B"/>
     <w:rsid w:val="0091246F"/>
     <w:rsid w:val="009127EB"/>
     <w:rsid w:val="009130FA"/>
     <w:rsid w:val="009135FD"/>
     <w:rsid w:val="009137A1"/>
     <w:rsid w:val="00913B3A"/>
     <w:rsid w:val="00913E39"/>
     <w:rsid w:val="00914ACD"/>
     <w:rsid w:val="00915204"/>
     <w:rsid w:val="009164FC"/>
     <w:rsid w:val="00916A38"/>
     <w:rsid w:val="00916EA7"/>
     <w:rsid w:val="00916ECA"/>
     <w:rsid w:val="00916F46"/>
     <w:rsid w:val="00917828"/>
     <w:rsid w:val="009204EB"/>
     <w:rsid w:val="00920877"/>
     <w:rsid w:val="009208AB"/>
     <w:rsid w:val="009208B3"/>
     <w:rsid w:val="0092105D"/>
     <w:rsid w:val="00921401"/>
     <w:rsid w:val="0092177B"/>
     <w:rsid w:val="00921B17"/>
     <w:rsid w:val="009226DF"/>
+    <w:rsid w:val="0092333C"/>
     <w:rsid w:val="00923DC1"/>
+    <w:rsid w:val="00923E04"/>
     <w:rsid w:val="00923F37"/>
     <w:rsid w:val="00925455"/>
     <w:rsid w:val="00925A24"/>
     <w:rsid w:val="0092640A"/>
     <w:rsid w:val="009273E6"/>
     <w:rsid w:val="00927E27"/>
     <w:rsid w:val="00927EF0"/>
     <w:rsid w:val="00930066"/>
     <w:rsid w:val="00931204"/>
     <w:rsid w:val="00931581"/>
     <w:rsid w:val="00931DDB"/>
     <w:rsid w:val="00932C74"/>
     <w:rsid w:val="00932D90"/>
     <w:rsid w:val="0093338C"/>
     <w:rsid w:val="00933605"/>
     <w:rsid w:val="00933672"/>
     <w:rsid w:val="00933C11"/>
     <w:rsid w:val="00933E9D"/>
     <w:rsid w:val="00933F50"/>
     <w:rsid w:val="00934EA4"/>
     <w:rsid w:val="00935325"/>
     <w:rsid w:val="00935447"/>
     <w:rsid w:val="00935527"/>
     <w:rsid w:val="0093631F"/>
     <w:rsid w:val="009370C1"/>
     <w:rsid w:val="009376B6"/>
     <w:rsid w:val="009379F5"/>
     <w:rsid w:val="00937C46"/>
+    <w:rsid w:val="00940172"/>
     <w:rsid w:val="00940A5C"/>
     <w:rsid w:val="00940AF8"/>
     <w:rsid w:val="0094119E"/>
     <w:rsid w:val="009412CD"/>
     <w:rsid w:val="00941AE0"/>
     <w:rsid w:val="0094471A"/>
     <w:rsid w:val="00945F59"/>
     <w:rsid w:val="00946B92"/>
+    <w:rsid w:val="009474EC"/>
     <w:rsid w:val="009476A8"/>
     <w:rsid w:val="0095050A"/>
     <w:rsid w:val="0095068D"/>
     <w:rsid w:val="009506DF"/>
     <w:rsid w:val="00950C3E"/>
     <w:rsid w:val="00952B3C"/>
     <w:rsid w:val="009542BB"/>
     <w:rsid w:val="009551DE"/>
     <w:rsid w:val="0095573F"/>
     <w:rsid w:val="009557F2"/>
     <w:rsid w:val="00956BD0"/>
     <w:rsid w:val="00956F0A"/>
     <w:rsid w:val="00956F58"/>
     <w:rsid w:val="009575E4"/>
     <w:rsid w:val="009578BF"/>
     <w:rsid w:val="00960BC6"/>
+    <w:rsid w:val="0096102C"/>
     <w:rsid w:val="00961ADE"/>
     <w:rsid w:val="00961D01"/>
     <w:rsid w:val="009623D4"/>
     <w:rsid w:val="009626AE"/>
     <w:rsid w:val="00963381"/>
     <w:rsid w:val="00963FBA"/>
     <w:rsid w:val="0096478D"/>
     <w:rsid w:val="009649C3"/>
     <w:rsid w:val="00964C4A"/>
     <w:rsid w:val="00965594"/>
     <w:rsid w:val="009665A6"/>
     <w:rsid w:val="009667B1"/>
     <w:rsid w:val="009668F0"/>
     <w:rsid w:val="00966C33"/>
     <w:rsid w:val="00966E25"/>
     <w:rsid w:val="00967476"/>
     <w:rsid w:val="009676A6"/>
     <w:rsid w:val="009716BB"/>
     <w:rsid w:val="00971DEE"/>
     <w:rsid w:val="00972040"/>
     <w:rsid w:val="00974273"/>
     <w:rsid w:val="00974AD6"/>
+    <w:rsid w:val="009752E9"/>
     <w:rsid w:val="009766DC"/>
     <w:rsid w:val="009810E7"/>
     <w:rsid w:val="0098170B"/>
     <w:rsid w:val="00981844"/>
     <w:rsid w:val="009824CC"/>
     <w:rsid w:val="00982B79"/>
     <w:rsid w:val="00982D06"/>
     <w:rsid w:val="009837C8"/>
     <w:rsid w:val="00983C27"/>
     <w:rsid w:val="0098523B"/>
     <w:rsid w:val="00985352"/>
     <w:rsid w:val="00986487"/>
     <w:rsid w:val="00987774"/>
     <w:rsid w:val="0098777A"/>
     <w:rsid w:val="009916C2"/>
     <w:rsid w:val="00991895"/>
     <w:rsid w:val="00991BD5"/>
     <w:rsid w:val="00991CFF"/>
     <w:rsid w:val="00991D27"/>
     <w:rsid w:val="00991EBD"/>
     <w:rsid w:val="00991F6F"/>
     <w:rsid w:val="00992550"/>
     <w:rsid w:val="00992956"/>
     <w:rsid w:val="009929E7"/>
     <w:rsid w:val="009929F0"/>
     <w:rsid w:val="009930B3"/>
+    <w:rsid w:val="00994CF9"/>
     <w:rsid w:val="00994E1B"/>
     <w:rsid w:val="0099526B"/>
+    <w:rsid w:val="009962DC"/>
     <w:rsid w:val="0099739D"/>
     <w:rsid w:val="00997990"/>
     <w:rsid w:val="00997B75"/>
     <w:rsid w:val="009A0068"/>
     <w:rsid w:val="009A03F2"/>
     <w:rsid w:val="009A04F3"/>
     <w:rsid w:val="009A10D1"/>
     <w:rsid w:val="009A126B"/>
     <w:rsid w:val="009A1B8D"/>
     <w:rsid w:val="009A258C"/>
     <w:rsid w:val="009A2665"/>
     <w:rsid w:val="009A2F33"/>
+    <w:rsid w:val="009A35B0"/>
     <w:rsid w:val="009A35E6"/>
     <w:rsid w:val="009A4122"/>
     <w:rsid w:val="009A4966"/>
     <w:rsid w:val="009A4A5C"/>
     <w:rsid w:val="009A5D3A"/>
     <w:rsid w:val="009A6CBD"/>
     <w:rsid w:val="009A729E"/>
     <w:rsid w:val="009A7ACE"/>
     <w:rsid w:val="009A7F90"/>
     <w:rsid w:val="009B000B"/>
     <w:rsid w:val="009B004B"/>
     <w:rsid w:val="009B0248"/>
     <w:rsid w:val="009B06FB"/>
     <w:rsid w:val="009B0D02"/>
     <w:rsid w:val="009B1032"/>
     <w:rsid w:val="009B129B"/>
     <w:rsid w:val="009B2CC3"/>
     <w:rsid w:val="009B4264"/>
     <w:rsid w:val="009B459B"/>
     <w:rsid w:val="009B507C"/>
     <w:rsid w:val="009B51F0"/>
     <w:rsid w:val="009B5829"/>
     <w:rsid w:val="009B609B"/>
     <w:rsid w:val="009B6272"/>
     <w:rsid w:val="009B6F88"/>
     <w:rsid w:val="009B73F1"/>
     <w:rsid w:val="009B779D"/>
     <w:rsid w:val="009C1B75"/>
+    <w:rsid w:val="009C2413"/>
     <w:rsid w:val="009C2611"/>
     <w:rsid w:val="009C2809"/>
     <w:rsid w:val="009C3D4E"/>
     <w:rsid w:val="009C438E"/>
     <w:rsid w:val="009C4A2F"/>
     <w:rsid w:val="009C5B53"/>
+    <w:rsid w:val="009C5E3E"/>
     <w:rsid w:val="009C6A3E"/>
     <w:rsid w:val="009D0FE5"/>
+    <w:rsid w:val="009D2372"/>
     <w:rsid w:val="009D3E88"/>
     <w:rsid w:val="009D53FF"/>
     <w:rsid w:val="009D57CA"/>
     <w:rsid w:val="009D598E"/>
     <w:rsid w:val="009D5ACB"/>
     <w:rsid w:val="009D5B5E"/>
     <w:rsid w:val="009D6408"/>
     <w:rsid w:val="009D6D35"/>
     <w:rsid w:val="009E071A"/>
     <w:rsid w:val="009E1666"/>
     <w:rsid w:val="009E3B3F"/>
     <w:rsid w:val="009E4E41"/>
     <w:rsid w:val="009E558E"/>
     <w:rsid w:val="009E58C4"/>
     <w:rsid w:val="009E603B"/>
     <w:rsid w:val="009E6853"/>
     <w:rsid w:val="009E7450"/>
     <w:rsid w:val="009E7E98"/>
     <w:rsid w:val="009F012B"/>
     <w:rsid w:val="009F02FC"/>
     <w:rsid w:val="009F0B46"/>
     <w:rsid w:val="009F1B84"/>
     <w:rsid w:val="009F1CB4"/>
     <w:rsid w:val="009F1DA8"/>
     <w:rsid w:val="009F20D8"/>
     <w:rsid w:val="009F2136"/>
     <w:rsid w:val="009F2271"/>
     <w:rsid w:val="009F2A7E"/>
     <w:rsid w:val="009F2E7D"/>
     <w:rsid w:val="009F44BF"/>
     <w:rsid w:val="009F45EC"/>
     <w:rsid w:val="009F5A04"/>
     <w:rsid w:val="009F5EF5"/>
     <w:rsid w:val="009F685A"/>
     <w:rsid w:val="009F6F74"/>
     <w:rsid w:val="009F7759"/>
     <w:rsid w:val="00A00DA5"/>
     <w:rsid w:val="00A00E05"/>
     <w:rsid w:val="00A01756"/>
     <w:rsid w:val="00A021FC"/>
     <w:rsid w:val="00A022CD"/>
     <w:rsid w:val="00A030D8"/>
     <w:rsid w:val="00A0317D"/>
+    <w:rsid w:val="00A0409B"/>
     <w:rsid w:val="00A04623"/>
     <w:rsid w:val="00A04790"/>
     <w:rsid w:val="00A04EF8"/>
     <w:rsid w:val="00A05A8C"/>
     <w:rsid w:val="00A05BF4"/>
     <w:rsid w:val="00A07463"/>
     <w:rsid w:val="00A10789"/>
     <w:rsid w:val="00A10D12"/>
     <w:rsid w:val="00A1167E"/>
+    <w:rsid w:val="00A1180E"/>
     <w:rsid w:val="00A1327F"/>
     <w:rsid w:val="00A136DA"/>
     <w:rsid w:val="00A13A96"/>
     <w:rsid w:val="00A14341"/>
     <w:rsid w:val="00A148AE"/>
     <w:rsid w:val="00A14AAC"/>
+    <w:rsid w:val="00A155AA"/>
     <w:rsid w:val="00A15CC2"/>
     <w:rsid w:val="00A16220"/>
     <w:rsid w:val="00A16C59"/>
     <w:rsid w:val="00A17640"/>
     <w:rsid w:val="00A17828"/>
     <w:rsid w:val="00A17A22"/>
     <w:rsid w:val="00A17E73"/>
     <w:rsid w:val="00A2119B"/>
     <w:rsid w:val="00A21908"/>
     <w:rsid w:val="00A22352"/>
+    <w:rsid w:val="00A22504"/>
     <w:rsid w:val="00A23FCC"/>
     <w:rsid w:val="00A2448E"/>
     <w:rsid w:val="00A24B71"/>
     <w:rsid w:val="00A24E41"/>
     <w:rsid w:val="00A25BE9"/>
     <w:rsid w:val="00A26DAB"/>
     <w:rsid w:val="00A27DF1"/>
     <w:rsid w:val="00A27F23"/>
     <w:rsid w:val="00A30738"/>
     <w:rsid w:val="00A30E9E"/>
     <w:rsid w:val="00A31ADD"/>
     <w:rsid w:val="00A3207E"/>
     <w:rsid w:val="00A3323F"/>
     <w:rsid w:val="00A333A3"/>
     <w:rsid w:val="00A33575"/>
     <w:rsid w:val="00A3404D"/>
+    <w:rsid w:val="00A34119"/>
     <w:rsid w:val="00A34AA9"/>
     <w:rsid w:val="00A37A9C"/>
     <w:rsid w:val="00A405DC"/>
     <w:rsid w:val="00A407C3"/>
     <w:rsid w:val="00A4227D"/>
     <w:rsid w:val="00A42446"/>
     <w:rsid w:val="00A42DA6"/>
     <w:rsid w:val="00A42FB1"/>
+    <w:rsid w:val="00A4437E"/>
     <w:rsid w:val="00A445E9"/>
     <w:rsid w:val="00A44819"/>
     <w:rsid w:val="00A44F6F"/>
     <w:rsid w:val="00A4503F"/>
     <w:rsid w:val="00A451DA"/>
     <w:rsid w:val="00A452E4"/>
     <w:rsid w:val="00A45445"/>
     <w:rsid w:val="00A45789"/>
     <w:rsid w:val="00A457A0"/>
     <w:rsid w:val="00A45EC1"/>
     <w:rsid w:val="00A45FFE"/>
     <w:rsid w:val="00A4615F"/>
     <w:rsid w:val="00A46B12"/>
     <w:rsid w:val="00A473A3"/>
     <w:rsid w:val="00A47564"/>
     <w:rsid w:val="00A47B8D"/>
     <w:rsid w:val="00A50D60"/>
     <w:rsid w:val="00A51A2C"/>
+    <w:rsid w:val="00A52856"/>
     <w:rsid w:val="00A53BBD"/>
     <w:rsid w:val="00A543DB"/>
     <w:rsid w:val="00A54A22"/>
     <w:rsid w:val="00A54FDF"/>
     <w:rsid w:val="00A569C1"/>
     <w:rsid w:val="00A56C90"/>
     <w:rsid w:val="00A57A9B"/>
     <w:rsid w:val="00A60FA3"/>
     <w:rsid w:val="00A6185C"/>
     <w:rsid w:val="00A6249A"/>
     <w:rsid w:val="00A6336C"/>
     <w:rsid w:val="00A63397"/>
     <w:rsid w:val="00A63AB8"/>
     <w:rsid w:val="00A643ED"/>
+    <w:rsid w:val="00A64A3A"/>
     <w:rsid w:val="00A650EF"/>
     <w:rsid w:val="00A658DD"/>
     <w:rsid w:val="00A6629A"/>
     <w:rsid w:val="00A66577"/>
     <w:rsid w:val="00A666F3"/>
     <w:rsid w:val="00A6692F"/>
     <w:rsid w:val="00A67409"/>
     <w:rsid w:val="00A70183"/>
     <w:rsid w:val="00A70188"/>
     <w:rsid w:val="00A71027"/>
     <w:rsid w:val="00A7198C"/>
     <w:rsid w:val="00A71A66"/>
     <w:rsid w:val="00A7346D"/>
     <w:rsid w:val="00A73734"/>
     <w:rsid w:val="00A73F4F"/>
     <w:rsid w:val="00A740FD"/>
     <w:rsid w:val="00A74117"/>
     <w:rsid w:val="00A753C8"/>
     <w:rsid w:val="00A758A8"/>
     <w:rsid w:val="00A759EF"/>
     <w:rsid w:val="00A75B42"/>
     <w:rsid w:val="00A75C22"/>
     <w:rsid w:val="00A7607F"/>
     <w:rsid w:val="00A76265"/>
     <w:rsid w:val="00A7637D"/>
     <w:rsid w:val="00A76599"/>
     <w:rsid w:val="00A7689B"/>
     <w:rsid w:val="00A76BF9"/>
     <w:rsid w:val="00A774AC"/>
     <w:rsid w:val="00A81824"/>
     <w:rsid w:val="00A832DF"/>
     <w:rsid w:val="00A8371C"/>
     <w:rsid w:val="00A847AE"/>
     <w:rsid w:val="00A84910"/>
     <w:rsid w:val="00A84C0E"/>
     <w:rsid w:val="00A851E3"/>
     <w:rsid w:val="00A87C2F"/>
     <w:rsid w:val="00A87CC3"/>
     <w:rsid w:val="00A90605"/>
+    <w:rsid w:val="00A917F8"/>
     <w:rsid w:val="00A92212"/>
     <w:rsid w:val="00A924BF"/>
     <w:rsid w:val="00A924CF"/>
     <w:rsid w:val="00A928A8"/>
     <w:rsid w:val="00A933CA"/>
     <w:rsid w:val="00A934CA"/>
     <w:rsid w:val="00A942D5"/>
     <w:rsid w:val="00A947BA"/>
     <w:rsid w:val="00A95031"/>
     <w:rsid w:val="00A95AFC"/>
     <w:rsid w:val="00A9623E"/>
     <w:rsid w:val="00A96CC5"/>
     <w:rsid w:val="00AA0077"/>
     <w:rsid w:val="00AA1890"/>
     <w:rsid w:val="00AA18B3"/>
     <w:rsid w:val="00AA18D6"/>
     <w:rsid w:val="00AA1F12"/>
     <w:rsid w:val="00AA26D7"/>
     <w:rsid w:val="00AA2EEA"/>
     <w:rsid w:val="00AA3B19"/>
     <w:rsid w:val="00AA3CAA"/>
     <w:rsid w:val="00AA5F3B"/>
     <w:rsid w:val="00AA686E"/>
     <w:rsid w:val="00AA6967"/>
     <w:rsid w:val="00AA703E"/>
     <w:rsid w:val="00AA706B"/>
     <w:rsid w:val="00AB281D"/>
     <w:rsid w:val="00AB4003"/>
     <w:rsid w:val="00AB4664"/>
     <w:rsid w:val="00AB47DF"/>
     <w:rsid w:val="00AB501C"/>
     <w:rsid w:val="00AB611A"/>
+    <w:rsid w:val="00AB6425"/>
     <w:rsid w:val="00AB6CA8"/>
     <w:rsid w:val="00AB7B11"/>
     <w:rsid w:val="00AC04E6"/>
     <w:rsid w:val="00AC05BB"/>
     <w:rsid w:val="00AC0E53"/>
     <w:rsid w:val="00AC1AFE"/>
+    <w:rsid w:val="00AC2926"/>
+    <w:rsid w:val="00AC3A78"/>
     <w:rsid w:val="00AC3ADB"/>
     <w:rsid w:val="00AC5573"/>
     <w:rsid w:val="00AC6584"/>
     <w:rsid w:val="00AC717C"/>
     <w:rsid w:val="00AC7B37"/>
     <w:rsid w:val="00AC7D12"/>
     <w:rsid w:val="00AD0D34"/>
     <w:rsid w:val="00AD1308"/>
     <w:rsid w:val="00AD4180"/>
     <w:rsid w:val="00AD47CD"/>
     <w:rsid w:val="00AD482A"/>
     <w:rsid w:val="00AD48A6"/>
     <w:rsid w:val="00AD53A7"/>
     <w:rsid w:val="00AD542D"/>
     <w:rsid w:val="00AD5E58"/>
     <w:rsid w:val="00AD690F"/>
     <w:rsid w:val="00AE0084"/>
     <w:rsid w:val="00AE0163"/>
     <w:rsid w:val="00AE03DE"/>
     <w:rsid w:val="00AE1067"/>
+    <w:rsid w:val="00AE156B"/>
     <w:rsid w:val="00AE206C"/>
     <w:rsid w:val="00AE246C"/>
     <w:rsid w:val="00AE25E2"/>
     <w:rsid w:val="00AE36C0"/>
     <w:rsid w:val="00AE4784"/>
     <w:rsid w:val="00AE47BC"/>
     <w:rsid w:val="00AE4F4E"/>
     <w:rsid w:val="00AE64FB"/>
     <w:rsid w:val="00AE72EC"/>
     <w:rsid w:val="00AE73CE"/>
     <w:rsid w:val="00AE7B53"/>
     <w:rsid w:val="00AE7BBE"/>
     <w:rsid w:val="00AE7C11"/>
     <w:rsid w:val="00AE7DF5"/>
     <w:rsid w:val="00AE7F9C"/>
     <w:rsid w:val="00AF0BB8"/>
     <w:rsid w:val="00AF0BEA"/>
+    <w:rsid w:val="00AF0F45"/>
     <w:rsid w:val="00AF130E"/>
+    <w:rsid w:val="00AF138B"/>
     <w:rsid w:val="00AF150A"/>
     <w:rsid w:val="00AF15B7"/>
     <w:rsid w:val="00AF276A"/>
     <w:rsid w:val="00AF27AC"/>
     <w:rsid w:val="00AF2BD0"/>
     <w:rsid w:val="00AF3ADF"/>
     <w:rsid w:val="00AF3D29"/>
+    <w:rsid w:val="00AF3D4D"/>
     <w:rsid w:val="00AF59DE"/>
     <w:rsid w:val="00AF6019"/>
     <w:rsid w:val="00AF601D"/>
     <w:rsid w:val="00AF6088"/>
     <w:rsid w:val="00AF6923"/>
     <w:rsid w:val="00AF744E"/>
     <w:rsid w:val="00AF764F"/>
     <w:rsid w:val="00AF7769"/>
     <w:rsid w:val="00B01486"/>
     <w:rsid w:val="00B04032"/>
     <w:rsid w:val="00B05326"/>
     <w:rsid w:val="00B05DC8"/>
     <w:rsid w:val="00B060FE"/>
     <w:rsid w:val="00B06745"/>
     <w:rsid w:val="00B0684C"/>
     <w:rsid w:val="00B07405"/>
     <w:rsid w:val="00B07A1C"/>
     <w:rsid w:val="00B108EA"/>
     <w:rsid w:val="00B10B28"/>
     <w:rsid w:val="00B11A51"/>
     <w:rsid w:val="00B11F4C"/>
     <w:rsid w:val="00B12097"/>
     <w:rsid w:val="00B1263C"/>
     <w:rsid w:val="00B128DE"/>
     <w:rsid w:val="00B12ADD"/>
@@ -28455,204 +23130,219 @@
     <w:rsid w:val="00B574D2"/>
     <w:rsid w:val="00B608A8"/>
     <w:rsid w:val="00B60BD0"/>
     <w:rsid w:val="00B60C0A"/>
     <w:rsid w:val="00B6219E"/>
     <w:rsid w:val="00B6245F"/>
     <w:rsid w:val="00B62D46"/>
     <w:rsid w:val="00B62D8E"/>
     <w:rsid w:val="00B62EA3"/>
     <w:rsid w:val="00B6313A"/>
     <w:rsid w:val="00B63B0E"/>
     <w:rsid w:val="00B63CD6"/>
     <w:rsid w:val="00B64232"/>
     <w:rsid w:val="00B64275"/>
     <w:rsid w:val="00B642E9"/>
     <w:rsid w:val="00B64D15"/>
     <w:rsid w:val="00B65173"/>
     <w:rsid w:val="00B653A6"/>
     <w:rsid w:val="00B676B5"/>
     <w:rsid w:val="00B67B86"/>
     <w:rsid w:val="00B67D45"/>
     <w:rsid w:val="00B70038"/>
     <w:rsid w:val="00B7023E"/>
     <w:rsid w:val="00B70C18"/>
     <w:rsid w:val="00B70C26"/>
+    <w:rsid w:val="00B7265E"/>
     <w:rsid w:val="00B72D03"/>
+    <w:rsid w:val="00B72E76"/>
     <w:rsid w:val="00B73CA2"/>
     <w:rsid w:val="00B747E0"/>
     <w:rsid w:val="00B757D4"/>
     <w:rsid w:val="00B75ABA"/>
     <w:rsid w:val="00B7671A"/>
     <w:rsid w:val="00B76C2F"/>
     <w:rsid w:val="00B778C1"/>
     <w:rsid w:val="00B77B52"/>
     <w:rsid w:val="00B8137A"/>
     <w:rsid w:val="00B82BAF"/>
     <w:rsid w:val="00B83581"/>
     <w:rsid w:val="00B83604"/>
+    <w:rsid w:val="00B83B23"/>
     <w:rsid w:val="00B84941"/>
     <w:rsid w:val="00B85BFB"/>
     <w:rsid w:val="00B869AF"/>
     <w:rsid w:val="00B869C7"/>
     <w:rsid w:val="00B86FCF"/>
     <w:rsid w:val="00B8706C"/>
+    <w:rsid w:val="00B87A7E"/>
+    <w:rsid w:val="00B87D4A"/>
     <w:rsid w:val="00B90833"/>
     <w:rsid w:val="00B90AAC"/>
     <w:rsid w:val="00B90FE8"/>
     <w:rsid w:val="00B9213D"/>
     <w:rsid w:val="00B92F25"/>
     <w:rsid w:val="00B93E82"/>
     <w:rsid w:val="00B9607A"/>
     <w:rsid w:val="00B96207"/>
     <w:rsid w:val="00B96C75"/>
     <w:rsid w:val="00B97CCB"/>
+    <w:rsid w:val="00BA018D"/>
     <w:rsid w:val="00BA0665"/>
+    <w:rsid w:val="00BA08E1"/>
     <w:rsid w:val="00BA1124"/>
     <w:rsid w:val="00BA1594"/>
     <w:rsid w:val="00BA174C"/>
     <w:rsid w:val="00BA182F"/>
     <w:rsid w:val="00BA1C8A"/>
     <w:rsid w:val="00BA257E"/>
     <w:rsid w:val="00BA2CC5"/>
     <w:rsid w:val="00BA3390"/>
     <w:rsid w:val="00BA3401"/>
     <w:rsid w:val="00BA387E"/>
     <w:rsid w:val="00BA4481"/>
     <w:rsid w:val="00BA5085"/>
     <w:rsid w:val="00BA58F9"/>
     <w:rsid w:val="00BA60E8"/>
+    <w:rsid w:val="00BA636A"/>
     <w:rsid w:val="00BA6E60"/>
     <w:rsid w:val="00BA735A"/>
     <w:rsid w:val="00BB0179"/>
     <w:rsid w:val="00BB01A9"/>
     <w:rsid w:val="00BB0A85"/>
     <w:rsid w:val="00BB0BC1"/>
+    <w:rsid w:val="00BB0E8B"/>
     <w:rsid w:val="00BB105E"/>
     <w:rsid w:val="00BB1B78"/>
     <w:rsid w:val="00BB2162"/>
     <w:rsid w:val="00BB228D"/>
     <w:rsid w:val="00BB2446"/>
     <w:rsid w:val="00BB2ECF"/>
     <w:rsid w:val="00BB3084"/>
     <w:rsid w:val="00BB3D10"/>
     <w:rsid w:val="00BB3DCD"/>
     <w:rsid w:val="00BB4F84"/>
     <w:rsid w:val="00BB51F1"/>
     <w:rsid w:val="00BB5A4F"/>
+    <w:rsid w:val="00BB63B5"/>
     <w:rsid w:val="00BB6978"/>
     <w:rsid w:val="00BB6AA8"/>
     <w:rsid w:val="00BB6DCC"/>
     <w:rsid w:val="00BB7C1D"/>
     <w:rsid w:val="00BB7C7B"/>
     <w:rsid w:val="00BB7C9B"/>
     <w:rsid w:val="00BC0193"/>
     <w:rsid w:val="00BC1036"/>
     <w:rsid w:val="00BC1CC1"/>
     <w:rsid w:val="00BC2207"/>
     <w:rsid w:val="00BC2796"/>
     <w:rsid w:val="00BC2B1A"/>
     <w:rsid w:val="00BC2C0C"/>
     <w:rsid w:val="00BC35D6"/>
     <w:rsid w:val="00BC3F19"/>
     <w:rsid w:val="00BC4372"/>
     <w:rsid w:val="00BC4603"/>
     <w:rsid w:val="00BC483C"/>
     <w:rsid w:val="00BC4B9D"/>
     <w:rsid w:val="00BC4D38"/>
     <w:rsid w:val="00BC550A"/>
     <w:rsid w:val="00BC6241"/>
     <w:rsid w:val="00BC717D"/>
     <w:rsid w:val="00BC7D72"/>
     <w:rsid w:val="00BD068F"/>
     <w:rsid w:val="00BD0A20"/>
     <w:rsid w:val="00BD0F28"/>
     <w:rsid w:val="00BD1A82"/>
     <w:rsid w:val="00BD2183"/>
     <w:rsid w:val="00BD3EBD"/>
     <w:rsid w:val="00BD3FC4"/>
     <w:rsid w:val="00BD4929"/>
+    <w:rsid w:val="00BD567A"/>
     <w:rsid w:val="00BD60D7"/>
     <w:rsid w:val="00BD64E3"/>
     <w:rsid w:val="00BD6A7E"/>
     <w:rsid w:val="00BD73BD"/>
     <w:rsid w:val="00BD793C"/>
     <w:rsid w:val="00BD79BB"/>
     <w:rsid w:val="00BD7BDD"/>
     <w:rsid w:val="00BE017F"/>
     <w:rsid w:val="00BE1094"/>
     <w:rsid w:val="00BE2192"/>
     <w:rsid w:val="00BE2768"/>
     <w:rsid w:val="00BE3FF3"/>
     <w:rsid w:val="00BE466D"/>
     <w:rsid w:val="00BE4EAC"/>
     <w:rsid w:val="00BE5AE1"/>
+    <w:rsid w:val="00BE6840"/>
+    <w:rsid w:val="00BE71BF"/>
     <w:rsid w:val="00BE738A"/>
     <w:rsid w:val="00BE7BAA"/>
     <w:rsid w:val="00BF0122"/>
     <w:rsid w:val="00BF12DA"/>
     <w:rsid w:val="00BF1406"/>
     <w:rsid w:val="00BF141B"/>
     <w:rsid w:val="00BF18E3"/>
     <w:rsid w:val="00BF1EA1"/>
     <w:rsid w:val="00BF25B6"/>
     <w:rsid w:val="00BF47C9"/>
     <w:rsid w:val="00BF4A0F"/>
     <w:rsid w:val="00BF4CE9"/>
     <w:rsid w:val="00BF4EEB"/>
     <w:rsid w:val="00BF55CD"/>
     <w:rsid w:val="00BF6E96"/>
     <w:rsid w:val="00BF7E8A"/>
     <w:rsid w:val="00BF7F3C"/>
     <w:rsid w:val="00C01466"/>
     <w:rsid w:val="00C02AA6"/>
     <w:rsid w:val="00C03D81"/>
     <w:rsid w:val="00C041CB"/>
     <w:rsid w:val="00C04319"/>
     <w:rsid w:val="00C046A9"/>
     <w:rsid w:val="00C04C52"/>
     <w:rsid w:val="00C0580A"/>
     <w:rsid w:val="00C06362"/>
     <w:rsid w:val="00C06A49"/>
     <w:rsid w:val="00C073CB"/>
+    <w:rsid w:val="00C07789"/>
     <w:rsid w:val="00C07C6F"/>
     <w:rsid w:val="00C100E2"/>
     <w:rsid w:val="00C1093B"/>
     <w:rsid w:val="00C116EB"/>
     <w:rsid w:val="00C11ACE"/>
     <w:rsid w:val="00C11F89"/>
     <w:rsid w:val="00C121A5"/>
     <w:rsid w:val="00C12A62"/>
     <w:rsid w:val="00C12DDB"/>
     <w:rsid w:val="00C13921"/>
     <w:rsid w:val="00C13AC3"/>
     <w:rsid w:val="00C13B48"/>
     <w:rsid w:val="00C13EAF"/>
     <w:rsid w:val="00C14A97"/>
     <w:rsid w:val="00C16441"/>
     <w:rsid w:val="00C16492"/>
     <w:rsid w:val="00C16763"/>
+    <w:rsid w:val="00C170F3"/>
     <w:rsid w:val="00C20222"/>
     <w:rsid w:val="00C20966"/>
     <w:rsid w:val="00C21265"/>
     <w:rsid w:val="00C22B4E"/>
     <w:rsid w:val="00C238B8"/>
     <w:rsid w:val="00C244FD"/>
     <w:rsid w:val="00C25AE2"/>
     <w:rsid w:val="00C25D3A"/>
     <w:rsid w:val="00C26340"/>
     <w:rsid w:val="00C27230"/>
     <w:rsid w:val="00C272BC"/>
     <w:rsid w:val="00C27430"/>
     <w:rsid w:val="00C277BB"/>
     <w:rsid w:val="00C27BE8"/>
     <w:rsid w:val="00C300DB"/>
     <w:rsid w:val="00C300DD"/>
     <w:rsid w:val="00C30826"/>
     <w:rsid w:val="00C30930"/>
     <w:rsid w:val="00C30B1B"/>
     <w:rsid w:val="00C30E67"/>
     <w:rsid w:val="00C3160E"/>
     <w:rsid w:val="00C31693"/>
     <w:rsid w:val="00C318A0"/>
     <w:rsid w:val="00C31F08"/>
     <w:rsid w:val="00C321FD"/>
@@ -28680,144 +23370,150 @@
     <w:rsid w:val="00C47D5C"/>
     <w:rsid w:val="00C50ACD"/>
     <w:rsid w:val="00C5279C"/>
     <w:rsid w:val="00C53760"/>
     <w:rsid w:val="00C5376E"/>
     <w:rsid w:val="00C547AC"/>
     <w:rsid w:val="00C54D69"/>
     <w:rsid w:val="00C54EBF"/>
     <w:rsid w:val="00C55EE8"/>
     <w:rsid w:val="00C55EF5"/>
     <w:rsid w:val="00C55F11"/>
     <w:rsid w:val="00C55FD7"/>
     <w:rsid w:val="00C56002"/>
     <w:rsid w:val="00C56D82"/>
     <w:rsid w:val="00C56E1B"/>
     <w:rsid w:val="00C577C0"/>
     <w:rsid w:val="00C5786F"/>
     <w:rsid w:val="00C60996"/>
     <w:rsid w:val="00C61DAE"/>
     <w:rsid w:val="00C62236"/>
     <w:rsid w:val="00C624FB"/>
     <w:rsid w:val="00C62528"/>
     <w:rsid w:val="00C626D5"/>
     <w:rsid w:val="00C62788"/>
     <w:rsid w:val="00C6340A"/>
+    <w:rsid w:val="00C635D5"/>
     <w:rsid w:val="00C6458C"/>
     <w:rsid w:val="00C64B2B"/>
     <w:rsid w:val="00C65B66"/>
     <w:rsid w:val="00C66E24"/>
     <w:rsid w:val="00C67BD3"/>
     <w:rsid w:val="00C71307"/>
     <w:rsid w:val="00C718B4"/>
     <w:rsid w:val="00C71B82"/>
     <w:rsid w:val="00C724C4"/>
     <w:rsid w:val="00C725F1"/>
     <w:rsid w:val="00C72659"/>
     <w:rsid w:val="00C729E6"/>
     <w:rsid w:val="00C72A35"/>
     <w:rsid w:val="00C73229"/>
     <w:rsid w:val="00C732C0"/>
     <w:rsid w:val="00C73BD0"/>
     <w:rsid w:val="00C74AB5"/>
     <w:rsid w:val="00C753EA"/>
     <w:rsid w:val="00C7579C"/>
     <w:rsid w:val="00C75E1F"/>
     <w:rsid w:val="00C76627"/>
+    <w:rsid w:val="00C7680D"/>
+    <w:rsid w:val="00C769E3"/>
     <w:rsid w:val="00C81F01"/>
     <w:rsid w:val="00C82367"/>
     <w:rsid w:val="00C824AE"/>
     <w:rsid w:val="00C831A6"/>
     <w:rsid w:val="00C831DE"/>
     <w:rsid w:val="00C844A9"/>
     <w:rsid w:val="00C845ED"/>
     <w:rsid w:val="00C84B2C"/>
     <w:rsid w:val="00C84E27"/>
     <w:rsid w:val="00C85319"/>
     <w:rsid w:val="00C85BCD"/>
     <w:rsid w:val="00C86463"/>
     <w:rsid w:val="00C872A7"/>
     <w:rsid w:val="00C87400"/>
     <w:rsid w:val="00C87F67"/>
     <w:rsid w:val="00C90510"/>
+    <w:rsid w:val="00C90B3B"/>
     <w:rsid w:val="00C9205A"/>
     <w:rsid w:val="00C92386"/>
     <w:rsid w:val="00C92D0A"/>
     <w:rsid w:val="00C93112"/>
     <w:rsid w:val="00C93437"/>
     <w:rsid w:val="00C93AD2"/>
     <w:rsid w:val="00C9500D"/>
     <w:rsid w:val="00C95120"/>
     <w:rsid w:val="00C96CD2"/>
     <w:rsid w:val="00C97453"/>
     <w:rsid w:val="00CA03C8"/>
     <w:rsid w:val="00CA109B"/>
     <w:rsid w:val="00CA1547"/>
     <w:rsid w:val="00CA196B"/>
     <w:rsid w:val="00CA2C81"/>
     <w:rsid w:val="00CA4B0D"/>
     <w:rsid w:val="00CA4EA2"/>
     <w:rsid w:val="00CA4EA7"/>
+    <w:rsid w:val="00CA5AC6"/>
     <w:rsid w:val="00CA61A7"/>
     <w:rsid w:val="00CA7177"/>
     <w:rsid w:val="00CA7A72"/>
     <w:rsid w:val="00CA7B2D"/>
     <w:rsid w:val="00CB049D"/>
     <w:rsid w:val="00CB0777"/>
     <w:rsid w:val="00CB10AE"/>
     <w:rsid w:val="00CB1C9A"/>
     <w:rsid w:val="00CB1D30"/>
     <w:rsid w:val="00CB20D2"/>
     <w:rsid w:val="00CB2130"/>
     <w:rsid w:val="00CB2623"/>
     <w:rsid w:val="00CB2B35"/>
     <w:rsid w:val="00CB399C"/>
     <w:rsid w:val="00CB3C22"/>
     <w:rsid w:val="00CB42FF"/>
     <w:rsid w:val="00CB4DF1"/>
     <w:rsid w:val="00CB6147"/>
     <w:rsid w:val="00CB66CB"/>
     <w:rsid w:val="00CB68AB"/>
     <w:rsid w:val="00CB6C5D"/>
     <w:rsid w:val="00CB7904"/>
     <w:rsid w:val="00CC0CFB"/>
     <w:rsid w:val="00CC0E5E"/>
     <w:rsid w:val="00CC13CD"/>
     <w:rsid w:val="00CC1CF9"/>
     <w:rsid w:val="00CC293F"/>
     <w:rsid w:val="00CC2BD3"/>
     <w:rsid w:val="00CC32B0"/>
     <w:rsid w:val="00CC48AA"/>
     <w:rsid w:val="00CC4A20"/>
     <w:rsid w:val="00CC51A6"/>
     <w:rsid w:val="00CC564C"/>
     <w:rsid w:val="00CC5CD0"/>
     <w:rsid w:val="00CC624B"/>
     <w:rsid w:val="00CC69EB"/>
     <w:rsid w:val="00CC6A9B"/>
     <w:rsid w:val="00CC7594"/>
     <w:rsid w:val="00CC7C08"/>
+    <w:rsid w:val="00CD11A9"/>
     <w:rsid w:val="00CD1382"/>
     <w:rsid w:val="00CD2581"/>
     <w:rsid w:val="00CD2615"/>
     <w:rsid w:val="00CD321B"/>
     <w:rsid w:val="00CD3D1C"/>
     <w:rsid w:val="00CD4119"/>
     <w:rsid w:val="00CD71D8"/>
     <w:rsid w:val="00CD7517"/>
     <w:rsid w:val="00CD76CE"/>
     <w:rsid w:val="00CE02B5"/>
     <w:rsid w:val="00CE03A5"/>
     <w:rsid w:val="00CE1913"/>
     <w:rsid w:val="00CE1DE5"/>
     <w:rsid w:val="00CE5628"/>
     <w:rsid w:val="00CE5EFB"/>
     <w:rsid w:val="00CE5F66"/>
     <w:rsid w:val="00CE6C17"/>
     <w:rsid w:val="00CE6E53"/>
     <w:rsid w:val="00CE7189"/>
     <w:rsid w:val="00CE7CF3"/>
     <w:rsid w:val="00CF101F"/>
     <w:rsid w:val="00CF156A"/>
     <w:rsid w:val="00CF375C"/>
     <w:rsid w:val="00CF3F68"/>
     <w:rsid w:val="00CF44C7"/>
@@ -28832,682 +23528,726 @@
     <w:rsid w:val="00D01C37"/>
     <w:rsid w:val="00D02140"/>
     <w:rsid w:val="00D022AF"/>
     <w:rsid w:val="00D0260A"/>
     <w:rsid w:val="00D03BA5"/>
     <w:rsid w:val="00D03F13"/>
     <w:rsid w:val="00D03FD7"/>
     <w:rsid w:val="00D04465"/>
     <w:rsid w:val="00D0450B"/>
     <w:rsid w:val="00D054AD"/>
     <w:rsid w:val="00D05663"/>
     <w:rsid w:val="00D05CA3"/>
     <w:rsid w:val="00D05FD2"/>
     <w:rsid w:val="00D06054"/>
     <w:rsid w:val="00D06215"/>
     <w:rsid w:val="00D0676A"/>
     <w:rsid w:val="00D067D9"/>
     <w:rsid w:val="00D06E6A"/>
     <w:rsid w:val="00D07E0D"/>
     <w:rsid w:val="00D07F51"/>
     <w:rsid w:val="00D10A3B"/>
     <w:rsid w:val="00D11C8B"/>
     <w:rsid w:val="00D121A1"/>
     <w:rsid w:val="00D12211"/>
     <w:rsid w:val="00D12EA1"/>
+    <w:rsid w:val="00D1383A"/>
     <w:rsid w:val="00D13A31"/>
     <w:rsid w:val="00D14607"/>
     <w:rsid w:val="00D14C4B"/>
     <w:rsid w:val="00D15EC3"/>
     <w:rsid w:val="00D16156"/>
     <w:rsid w:val="00D168E2"/>
     <w:rsid w:val="00D16A50"/>
     <w:rsid w:val="00D20A55"/>
     <w:rsid w:val="00D20C31"/>
     <w:rsid w:val="00D20F76"/>
+    <w:rsid w:val="00D2102A"/>
     <w:rsid w:val="00D21457"/>
     <w:rsid w:val="00D217E8"/>
     <w:rsid w:val="00D2256F"/>
     <w:rsid w:val="00D248A7"/>
     <w:rsid w:val="00D302EC"/>
     <w:rsid w:val="00D303B6"/>
     <w:rsid w:val="00D303CC"/>
     <w:rsid w:val="00D30FFF"/>
     <w:rsid w:val="00D31157"/>
     <w:rsid w:val="00D319E9"/>
     <w:rsid w:val="00D31D15"/>
     <w:rsid w:val="00D325BC"/>
+    <w:rsid w:val="00D32E1D"/>
     <w:rsid w:val="00D32E65"/>
     <w:rsid w:val="00D3338E"/>
     <w:rsid w:val="00D336CB"/>
     <w:rsid w:val="00D33A43"/>
     <w:rsid w:val="00D34887"/>
     <w:rsid w:val="00D34A47"/>
     <w:rsid w:val="00D34F77"/>
     <w:rsid w:val="00D353E0"/>
     <w:rsid w:val="00D35470"/>
     <w:rsid w:val="00D3580E"/>
     <w:rsid w:val="00D37224"/>
     <w:rsid w:val="00D376AF"/>
     <w:rsid w:val="00D37CC1"/>
     <w:rsid w:val="00D37E0A"/>
     <w:rsid w:val="00D4214A"/>
     <w:rsid w:val="00D424A7"/>
     <w:rsid w:val="00D42EB9"/>
     <w:rsid w:val="00D44A34"/>
     <w:rsid w:val="00D45132"/>
     <w:rsid w:val="00D45946"/>
     <w:rsid w:val="00D45B73"/>
     <w:rsid w:val="00D460BC"/>
     <w:rsid w:val="00D46D8D"/>
     <w:rsid w:val="00D46EFB"/>
     <w:rsid w:val="00D47264"/>
     <w:rsid w:val="00D47C86"/>
     <w:rsid w:val="00D508B8"/>
+    <w:rsid w:val="00D5101B"/>
     <w:rsid w:val="00D518B6"/>
     <w:rsid w:val="00D518F9"/>
     <w:rsid w:val="00D51C8E"/>
     <w:rsid w:val="00D5282E"/>
     <w:rsid w:val="00D52AF3"/>
+    <w:rsid w:val="00D5305A"/>
     <w:rsid w:val="00D551B3"/>
     <w:rsid w:val="00D5568C"/>
     <w:rsid w:val="00D5652B"/>
     <w:rsid w:val="00D565BF"/>
     <w:rsid w:val="00D566AA"/>
     <w:rsid w:val="00D56DD7"/>
     <w:rsid w:val="00D57206"/>
     <w:rsid w:val="00D60009"/>
     <w:rsid w:val="00D60A94"/>
     <w:rsid w:val="00D60E4C"/>
     <w:rsid w:val="00D622F5"/>
     <w:rsid w:val="00D63D10"/>
     <w:rsid w:val="00D64206"/>
     <w:rsid w:val="00D64949"/>
     <w:rsid w:val="00D64ECA"/>
     <w:rsid w:val="00D6541F"/>
     <w:rsid w:val="00D66ACE"/>
     <w:rsid w:val="00D66DA0"/>
     <w:rsid w:val="00D70061"/>
     <w:rsid w:val="00D701DF"/>
     <w:rsid w:val="00D7125F"/>
     <w:rsid w:val="00D71B98"/>
+    <w:rsid w:val="00D71D9E"/>
     <w:rsid w:val="00D7256F"/>
+    <w:rsid w:val="00D72622"/>
     <w:rsid w:val="00D728D8"/>
+    <w:rsid w:val="00D72B31"/>
     <w:rsid w:val="00D7356F"/>
     <w:rsid w:val="00D7369E"/>
     <w:rsid w:val="00D7390E"/>
     <w:rsid w:val="00D7407A"/>
     <w:rsid w:val="00D74619"/>
     <w:rsid w:val="00D75EBE"/>
     <w:rsid w:val="00D76503"/>
     <w:rsid w:val="00D76715"/>
     <w:rsid w:val="00D76727"/>
     <w:rsid w:val="00D76F39"/>
     <w:rsid w:val="00D77322"/>
+    <w:rsid w:val="00D77CB1"/>
     <w:rsid w:val="00D80527"/>
     <w:rsid w:val="00D80681"/>
     <w:rsid w:val="00D8072E"/>
     <w:rsid w:val="00D80793"/>
     <w:rsid w:val="00D822FA"/>
     <w:rsid w:val="00D82779"/>
     <w:rsid w:val="00D83358"/>
     <w:rsid w:val="00D8385D"/>
     <w:rsid w:val="00D84061"/>
     <w:rsid w:val="00D84F23"/>
     <w:rsid w:val="00D85C2A"/>
     <w:rsid w:val="00D867BD"/>
     <w:rsid w:val="00D86BA2"/>
     <w:rsid w:val="00D8727D"/>
     <w:rsid w:val="00D8749B"/>
     <w:rsid w:val="00D8789E"/>
     <w:rsid w:val="00D9178E"/>
     <w:rsid w:val="00D933C3"/>
     <w:rsid w:val="00D933C8"/>
     <w:rsid w:val="00D936EE"/>
     <w:rsid w:val="00D941D3"/>
     <w:rsid w:val="00D94724"/>
     <w:rsid w:val="00D94A26"/>
     <w:rsid w:val="00D95870"/>
     <w:rsid w:val="00D959A6"/>
     <w:rsid w:val="00D95A37"/>
     <w:rsid w:val="00D9637D"/>
     <w:rsid w:val="00D96EDD"/>
     <w:rsid w:val="00D9704E"/>
     <w:rsid w:val="00DA019D"/>
     <w:rsid w:val="00DA10BC"/>
     <w:rsid w:val="00DA1523"/>
     <w:rsid w:val="00DA1556"/>
     <w:rsid w:val="00DA1CF0"/>
+    <w:rsid w:val="00DA2DBD"/>
     <w:rsid w:val="00DA2F25"/>
     <w:rsid w:val="00DA32A2"/>
     <w:rsid w:val="00DA3712"/>
     <w:rsid w:val="00DA3EB9"/>
     <w:rsid w:val="00DA4053"/>
     <w:rsid w:val="00DA44AB"/>
     <w:rsid w:val="00DA493C"/>
     <w:rsid w:val="00DA4975"/>
     <w:rsid w:val="00DA4ADD"/>
     <w:rsid w:val="00DA4B67"/>
     <w:rsid w:val="00DA4C79"/>
     <w:rsid w:val="00DA4CF6"/>
     <w:rsid w:val="00DA5EF5"/>
     <w:rsid w:val="00DA6E9E"/>
     <w:rsid w:val="00DA6F02"/>
     <w:rsid w:val="00DA70C9"/>
     <w:rsid w:val="00DA7652"/>
     <w:rsid w:val="00DB17F4"/>
     <w:rsid w:val="00DB1B48"/>
     <w:rsid w:val="00DB20F8"/>
     <w:rsid w:val="00DB2338"/>
     <w:rsid w:val="00DB271F"/>
     <w:rsid w:val="00DB29E6"/>
     <w:rsid w:val="00DB2A19"/>
     <w:rsid w:val="00DB3D3F"/>
     <w:rsid w:val="00DB3DA3"/>
     <w:rsid w:val="00DB47A4"/>
     <w:rsid w:val="00DB5273"/>
     <w:rsid w:val="00DB5964"/>
     <w:rsid w:val="00DB5EC1"/>
     <w:rsid w:val="00DB61F7"/>
     <w:rsid w:val="00DB6B60"/>
     <w:rsid w:val="00DB6FB0"/>
     <w:rsid w:val="00DC01F4"/>
     <w:rsid w:val="00DC0D2D"/>
     <w:rsid w:val="00DC0DCB"/>
     <w:rsid w:val="00DC1288"/>
+    <w:rsid w:val="00DC15DE"/>
     <w:rsid w:val="00DC46D0"/>
     <w:rsid w:val="00DC532C"/>
     <w:rsid w:val="00DC6426"/>
     <w:rsid w:val="00DC7037"/>
     <w:rsid w:val="00DC7842"/>
     <w:rsid w:val="00DC7960"/>
     <w:rsid w:val="00DC7FBE"/>
     <w:rsid w:val="00DD09D9"/>
     <w:rsid w:val="00DD1D1A"/>
     <w:rsid w:val="00DD233A"/>
     <w:rsid w:val="00DD2F84"/>
     <w:rsid w:val="00DD31D0"/>
     <w:rsid w:val="00DD325A"/>
     <w:rsid w:val="00DD3D31"/>
     <w:rsid w:val="00DD4B07"/>
     <w:rsid w:val="00DD511C"/>
     <w:rsid w:val="00DD55B6"/>
+    <w:rsid w:val="00DD5C5C"/>
     <w:rsid w:val="00DD69F7"/>
+    <w:rsid w:val="00DD7DCA"/>
     <w:rsid w:val="00DD7E3D"/>
     <w:rsid w:val="00DE0067"/>
     <w:rsid w:val="00DE072B"/>
     <w:rsid w:val="00DE0C8D"/>
     <w:rsid w:val="00DE0DC1"/>
     <w:rsid w:val="00DE1308"/>
     <w:rsid w:val="00DE1CDA"/>
     <w:rsid w:val="00DE2497"/>
     <w:rsid w:val="00DE3B1F"/>
     <w:rsid w:val="00DE42EB"/>
     <w:rsid w:val="00DE571B"/>
     <w:rsid w:val="00DE619F"/>
     <w:rsid w:val="00DE63FE"/>
     <w:rsid w:val="00DE640A"/>
     <w:rsid w:val="00DE6EA4"/>
+    <w:rsid w:val="00DE70DB"/>
     <w:rsid w:val="00DF018A"/>
     <w:rsid w:val="00DF0FC8"/>
     <w:rsid w:val="00DF1850"/>
     <w:rsid w:val="00DF1B6C"/>
     <w:rsid w:val="00DF3FA1"/>
     <w:rsid w:val="00DF4551"/>
     <w:rsid w:val="00DF597C"/>
     <w:rsid w:val="00DF6594"/>
     <w:rsid w:val="00DF714F"/>
     <w:rsid w:val="00DF7A46"/>
     <w:rsid w:val="00E001B5"/>
     <w:rsid w:val="00E004C3"/>
     <w:rsid w:val="00E0063A"/>
     <w:rsid w:val="00E00B0F"/>
+    <w:rsid w:val="00E012AC"/>
     <w:rsid w:val="00E0178C"/>
     <w:rsid w:val="00E01D58"/>
     <w:rsid w:val="00E0268F"/>
     <w:rsid w:val="00E03B70"/>
     <w:rsid w:val="00E041AE"/>
     <w:rsid w:val="00E0466D"/>
     <w:rsid w:val="00E049D1"/>
     <w:rsid w:val="00E04C31"/>
     <w:rsid w:val="00E04DAE"/>
     <w:rsid w:val="00E0553A"/>
     <w:rsid w:val="00E05559"/>
     <w:rsid w:val="00E059C0"/>
     <w:rsid w:val="00E05CB8"/>
     <w:rsid w:val="00E06C4D"/>
     <w:rsid w:val="00E06E1B"/>
     <w:rsid w:val="00E07646"/>
     <w:rsid w:val="00E100F6"/>
     <w:rsid w:val="00E104C8"/>
     <w:rsid w:val="00E1080C"/>
     <w:rsid w:val="00E10B70"/>
     <w:rsid w:val="00E11873"/>
     <w:rsid w:val="00E119C7"/>
     <w:rsid w:val="00E11E9D"/>
     <w:rsid w:val="00E1200F"/>
     <w:rsid w:val="00E12A2B"/>
     <w:rsid w:val="00E12B15"/>
     <w:rsid w:val="00E12DDB"/>
     <w:rsid w:val="00E1476A"/>
     <w:rsid w:val="00E163BA"/>
     <w:rsid w:val="00E168C9"/>
     <w:rsid w:val="00E16BE3"/>
+    <w:rsid w:val="00E177DC"/>
     <w:rsid w:val="00E17CF2"/>
     <w:rsid w:val="00E17D65"/>
     <w:rsid w:val="00E2063C"/>
     <w:rsid w:val="00E206BD"/>
     <w:rsid w:val="00E206CF"/>
     <w:rsid w:val="00E21912"/>
     <w:rsid w:val="00E22016"/>
     <w:rsid w:val="00E226DA"/>
     <w:rsid w:val="00E22FB9"/>
     <w:rsid w:val="00E2456C"/>
     <w:rsid w:val="00E24C44"/>
     <w:rsid w:val="00E2554D"/>
     <w:rsid w:val="00E26510"/>
     <w:rsid w:val="00E2652E"/>
     <w:rsid w:val="00E26FB8"/>
     <w:rsid w:val="00E27279"/>
     <w:rsid w:val="00E278F1"/>
     <w:rsid w:val="00E3031C"/>
     <w:rsid w:val="00E30AF0"/>
     <w:rsid w:val="00E30EA4"/>
     <w:rsid w:val="00E32055"/>
     <w:rsid w:val="00E32B31"/>
     <w:rsid w:val="00E32DF7"/>
     <w:rsid w:val="00E34739"/>
     <w:rsid w:val="00E34872"/>
     <w:rsid w:val="00E36301"/>
     <w:rsid w:val="00E37110"/>
     <w:rsid w:val="00E3731C"/>
     <w:rsid w:val="00E37666"/>
     <w:rsid w:val="00E37F97"/>
     <w:rsid w:val="00E40960"/>
     <w:rsid w:val="00E41096"/>
     <w:rsid w:val="00E41458"/>
     <w:rsid w:val="00E417CB"/>
     <w:rsid w:val="00E426F1"/>
     <w:rsid w:val="00E429EB"/>
     <w:rsid w:val="00E43409"/>
     <w:rsid w:val="00E43686"/>
     <w:rsid w:val="00E442E9"/>
     <w:rsid w:val="00E450C3"/>
     <w:rsid w:val="00E46A6F"/>
     <w:rsid w:val="00E47315"/>
     <w:rsid w:val="00E4792E"/>
     <w:rsid w:val="00E47FF8"/>
     <w:rsid w:val="00E5024E"/>
+    <w:rsid w:val="00E51518"/>
     <w:rsid w:val="00E52072"/>
     <w:rsid w:val="00E5227B"/>
     <w:rsid w:val="00E52544"/>
     <w:rsid w:val="00E53109"/>
     <w:rsid w:val="00E5321D"/>
     <w:rsid w:val="00E55A28"/>
     <w:rsid w:val="00E55F15"/>
     <w:rsid w:val="00E56CA0"/>
     <w:rsid w:val="00E56E05"/>
     <w:rsid w:val="00E5761F"/>
     <w:rsid w:val="00E57AD1"/>
     <w:rsid w:val="00E60C73"/>
     <w:rsid w:val="00E60D31"/>
     <w:rsid w:val="00E6124A"/>
     <w:rsid w:val="00E61490"/>
     <w:rsid w:val="00E6165F"/>
     <w:rsid w:val="00E6229F"/>
     <w:rsid w:val="00E624F2"/>
     <w:rsid w:val="00E62BB7"/>
+    <w:rsid w:val="00E62BC4"/>
     <w:rsid w:val="00E63DC3"/>
     <w:rsid w:val="00E652A0"/>
     <w:rsid w:val="00E666E4"/>
     <w:rsid w:val="00E667C8"/>
+    <w:rsid w:val="00E6754F"/>
     <w:rsid w:val="00E6781B"/>
     <w:rsid w:val="00E678FC"/>
     <w:rsid w:val="00E7024B"/>
     <w:rsid w:val="00E72682"/>
     <w:rsid w:val="00E728FD"/>
+    <w:rsid w:val="00E72ED7"/>
     <w:rsid w:val="00E7353C"/>
+    <w:rsid w:val="00E74412"/>
     <w:rsid w:val="00E75070"/>
     <w:rsid w:val="00E75165"/>
     <w:rsid w:val="00E7585E"/>
     <w:rsid w:val="00E75C96"/>
     <w:rsid w:val="00E77F62"/>
     <w:rsid w:val="00E800EE"/>
     <w:rsid w:val="00E8116B"/>
     <w:rsid w:val="00E81323"/>
     <w:rsid w:val="00E81DCD"/>
     <w:rsid w:val="00E82583"/>
     <w:rsid w:val="00E8287C"/>
     <w:rsid w:val="00E8299F"/>
     <w:rsid w:val="00E837F6"/>
     <w:rsid w:val="00E83F21"/>
     <w:rsid w:val="00E84E8B"/>
     <w:rsid w:val="00E85CB5"/>
     <w:rsid w:val="00E861E8"/>
     <w:rsid w:val="00E8666F"/>
     <w:rsid w:val="00E86A74"/>
+    <w:rsid w:val="00E86CE0"/>
     <w:rsid w:val="00E87AA8"/>
     <w:rsid w:val="00E87BEC"/>
     <w:rsid w:val="00E90024"/>
     <w:rsid w:val="00E907E1"/>
+    <w:rsid w:val="00E91ABF"/>
     <w:rsid w:val="00E91ED1"/>
     <w:rsid w:val="00E93B75"/>
     <w:rsid w:val="00E93DB9"/>
+    <w:rsid w:val="00E93DC1"/>
     <w:rsid w:val="00E940E0"/>
     <w:rsid w:val="00E94A32"/>
     <w:rsid w:val="00E94BF1"/>
     <w:rsid w:val="00E94F20"/>
     <w:rsid w:val="00E9502E"/>
     <w:rsid w:val="00E967AB"/>
     <w:rsid w:val="00EA00D5"/>
     <w:rsid w:val="00EA0565"/>
     <w:rsid w:val="00EA1237"/>
     <w:rsid w:val="00EA1CAE"/>
     <w:rsid w:val="00EA3B53"/>
     <w:rsid w:val="00EA4136"/>
     <w:rsid w:val="00EA43B1"/>
     <w:rsid w:val="00EA4AD3"/>
     <w:rsid w:val="00EA5443"/>
     <w:rsid w:val="00EA5699"/>
     <w:rsid w:val="00EA57E7"/>
     <w:rsid w:val="00EA5A08"/>
     <w:rsid w:val="00EA6470"/>
     <w:rsid w:val="00EA759E"/>
     <w:rsid w:val="00EB0544"/>
     <w:rsid w:val="00EB07D8"/>
     <w:rsid w:val="00EB0FA5"/>
     <w:rsid w:val="00EB1353"/>
     <w:rsid w:val="00EB142B"/>
     <w:rsid w:val="00EB2480"/>
     <w:rsid w:val="00EB24CD"/>
     <w:rsid w:val="00EB2911"/>
     <w:rsid w:val="00EB30ED"/>
     <w:rsid w:val="00EB3DA3"/>
     <w:rsid w:val="00EB4540"/>
     <w:rsid w:val="00EB459B"/>
     <w:rsid w:val="00EB4D11"/>
     <w:rsid w:val="00EB578D"/>
+    <w:rsid w:val="00EB5E57"/>
     <w:rsid w:val="00EB5E5B"/>
     <w:rsid w:val="00EB640D"/>
     <w:rsid w:val="00EB7BB3"/>
     <w:rsid w:val="00EB7CF6"/>
     <w:rsid w:val="00EC016F"/>
     <w:rsid w:val="00EC0811"/>
     <w:rsid w:val="00EC0B56"/>
     <w:rsid w:val="00EC0EE6"/>
     <w:rsid w:val="00EC0F38"/>
     <w:rsid w:val="00EC1DC9"/>
     <w:rsid w:val="00EC2058"/>
     <w:rsid w:val="00EC2491"/>
     <w:rsid w:val="00EC2B93"/>
     <w:rsid w:val="00EC3014"/>
     <w:rsid w:val="00EC3216"/>
+    <w:rsid w:val="00EC35B4"/>
     <w:rsid w:val="00EC3F59"/>
     <w:rsid w:val="00EC4C2C"/>
     <w:rsid w:val="00EC54D5"/>
     <w:rsid w:val="00EC65B7"/>
     <w:rsid w:val="00EC679A"/>
     <w:rsid w:val="00EC7B35"/>
     <w:rsid w:val="00ED045E"/>
     <w:rsid w:val="00ED090D"/>
     <w:rsid w:val="00ED0A4A"/>
+    <w:rsid w:val="00ED1758"/>
     <w:rsid w:val="00ED17A6"/>
     <w:rsid w:val="00ED345C"/>
     <w:rsid w:val="00ED3740"/>
     <w:rsid w:val="00ED3E6A"/>
     <w:rsid w:val="00ED513D"/>
     <w:rsid w:val="00ED5AE2"/>
     <w:rsid w:val="00ED5D6A"/>
     <w:rsid w:val="00ED6AB0"/>
     <w:rsid w:val="00ED6DA7"/>
     <w:rsid w:val="00EE0673"/>
     <w:rsid w:val="00EE099D"/>
     <w:rsid w:val="00EE0F02"/>
     <w:rsid w:val="00EE109F"/>
     <w:rsid w:val="00EE13EA"/>
     <w:rsid w:val="00EE1540"/>
     <w:rsid w:val="00EE1D37"/>
     <w:rsid w:val="00EE1F41"/>
     <w:rsid w:val="00EE2734"/>
     <w:rsid w:val="00EE2C03"/>
     <w:rsid w:val="00EE2DEC"/>
     <w:rsid w:val="00EE3CCC"/>
     <w:rsid w:val="00EE3DD2"/>
+    <w:rsid w:val="00EE48AA"/>
     <w:rsid w:val="00EE4BCD"/>
     <w:rsid w:val="00EE6AA4"/>
     <w:rsid w:val="00EE6F1D"/>
     <w:rsid w:val="00EE7B6A"/>
     <w:rsid w:val="00EE7E48"/>
     <w:rsid w:val="00EE7FE5"/>
     <w:rsid w:val="00EF01F5"/>
     <w:rsid w:val="00EF0843"/>
     <w:rsid w:val="00EF08D6"/>
     <w:rsid w:val="00EF0FD6"/>
     <w:rsid w:val="00EF3148"/>
     <w:rsid w:val="00EF3221"/>
     <w:rsid w:val="00EF40FB"/>
     <w:rsid w:val="00EF66CE"/>
     <w:rsid w:val="00EF6766"/>
     <w:rsid w:val="00EF67C7"/>
     <w:rsid w:val="00F002D4"/>
     <w:rsid w:val="00F0086C"/>
     <w:rsid w:val="00F00A32"/>
     <w:rsid w:val="00F00AD3"/>
+    <w:rsid w:val="00F00EEF"/>
     <w:rsid w:val="00F039FA"/>
     <w:rsid w:val="00F03C0D"/>
     <w:rsid w:val="00F05CBD"/>
     <w:rsid w:val="00F065E7"/>
     <w:rsid w:val="00F071E9"/>
     <w:rsid w:val="00F075AC"/>
     <w:rsid w:val="00F07AD3"/>
     <w:rsid w:val="00F111B7"/>
+    <w:rsid w:val="00F113B1"/>
     <w:rsid w:val="00F124A2"/>
+    <w:rsid w:val="00F128C1"/>
     <w:rsid w:val="00F12FF5"/>
     <w:rsid w:val="00F14B42"/>
     <w:rsid w:val="00F15351"/>
     <w:rsid w:val="00F159DB"/>
     <w:rsid w:val="00F15A36"/>
     <w:rsid w:val="00F15C5B"/>
     <w:rsid w:val="00F16432"/>
     <w:rsid w:val="00F165E4"/>
     <w:rsid w:val="00F1697E"/>
     <w:rsid w:val="00F17A7F"/>
     <w:rsid w:val="00F20410"/>
     <w:rsid w:val="00F20FC4"/>
     <w:rsid w:val="00F21470"/>
     <w:rsid w:val="00F22AFE"/>
     <w:rsid w:val="00F23C2E"/>
     <w:rsid w:val="00F24AFF"/>
     <w:rsid w:val="00F2705E"/>
     <w:rsid w:val="00F27D16"/>
     <w:rsid w:val="00F27F8F"/>
     <w:rsid w:val="00F302BB"/>
     <w:rsid w:val="00F3138A"/>
     <w:rsid w:val="00F32710"/>
     <w:rsid w:val="00F32A4E"/>
     <w:rsid w:val="00F32E2C"/>
     <w:rsid w:val="00F32FF3"/>
     <w:rsid w:val="00F3305C"/>
     <w:rsid w:val="00F330AC"/>
     <w:rsid w:val="00F35221"/>
     <w:rsid w:val="00F3565A"/>
     <w:rsid w:val="00F3637A"/>
     <w:rsid w:val="00F36461"/>
     <w:rsid w:val="00F36A27"/>
     <w:rsid w:val="00F37FFE"/>
     <w:rsid w:val="00F4131A"/>
     <w:rsid w:val="00F42AE2"/>
     <w:rsid w:val="00F431C6"/>
     <w:rsid w:val="00F43590"/>
+    <w:rsid w:val="00F436D2"/>
     <w:rsid w:val="00F442A7"/>
     <w:rsid w:val="00F4483A"/>
     <w:rsid w:val="00F44FF5"/>
     <w:rsid w:val="00F454B5"/>
     <w:rsid w:val="00F45981"/>
+    <w:rsid w:val="00F45FAB"/>
     <w:rsid w:val="00F471CD"/>
     <w:rsid w:val="00F4758E"/>
     <w:rsid w:val="00F51180"/>
     <w:rsid w:val="00F51DC8"/>
     <w:rsid w:val="00F51E6D"/>
     <w:rsid w:val="00F51F1C"/>
     <w:rsid w:val="00F52213"/>
     <w:rsid w:val="00F52A71"/>
     <w:rsid w:val="00F52E73"/>
     <w:rsid w:val="00F531E9"/>
     <w:rsid w:val="00F5607A"/>
     <w:rsid w:val="00F56627"/>
     <w:rsid w:val="00F56BDD"/>
     <w:rsid w:val="00F61422"/>
+    <w:rsid w:val="00F61936"/>
     <w:rsid w:val="00F61EAD"/>
     <w:rsid w:val="00F62978"/>
     <w:rsid w:val="00F62E3E"/>
     <w:rsid w:val="00F654EA"/>
     <w:rsid w:val="00F65EBB"/>
     <w:rsid w:val="00F66614"/>
     <w:rsid w:val="00F67B5C"/>
     <w:rsid w:val="00F704C0"/>
     <w:rsid w:val="00F712CA"/>
     <w:rsid w:val="00F71998"/>
     <w:rsid w:val="00F72D81"/>
     <w:rsid w:val="00F740DD"/>
     <w:rsid w:val="00F74294"/>
     <w:rsid w:val="00F744DE"/>
     <w:rsid w:val="00F74635"/>
     <w:rsid w:val="00F75089"/>
     <w:rsid w:val="00F7515D"/>
+    <w:rsid w:val="00F752DE"/>
     <w:rsid w:val="00F75DCD"/>
+    <w:rsid w:val="00F761E0"/>
     <w:rsid w:val="00F77B56"/>
     <w:rsid w:val="00F805EB"/>
     <w:rsid w:val="00F80CBB"/>
     <w:rsid w:val="00F81A9F"/>
     <w:rsid w:val="00F81ACD"/>
+    <w:rsid w:val="00F81C40"/>
     <w:rsid w:val="00F82250"/>
     <w:rsid w:val="00F82CF6"/>
     <w:rsid w:val="00F83393"/>
     <w:rsid w:val="00F8360A"/>
     <w:rsid w:val="00F8379A"/>
     <w:rsid w:val="00F83BD0"/>
+    <w:rsid w:val="00F84859"/>
     <w:rsid w:val="00F848D2"/>
     <w:rsid w:val="00F84FB5"/>
     <w:rsid w:val="00F85623"/>
     <w:rsid w:val="00F85D57"/>
     <w:rsid w:val="00F85F45"/>
     <w:rsid w:val="00F867BC"/>
     <w:rsid w:val="00F86BEE"/>
     <w:rsid w:val="00F86EF8"/>
     <w:rsid w:val="00F87732"/>
     <w:rsid w:val="00F902E7"/>
     <w:rsid w:val="00F90724"/>
     <w:rsid w:val="00F91B7A"/>
     <w:rsid w:val="00F9269F"/>
     <w:rsid w:val="00F93D91"/>
     <w:rsid w:val="00F944B6"/>
     <w:rsid w:val="00F95FD4"/>
     <w:rsid w:val="00F969BC"/>
     <w:rsid w:val="00F96A24"/>
     <w:rsid w:val="00F96BF7"/>
     <w:rsid w:val="00FA1015"/>
     <w:rsid w:val="00FA130B"/>
     <w:rsid w:val="00FA154B"/>
     <w:rsid w:val="00FA1A1D"/>
     <w:rsid w:val="00FA1BDA"/>
     <w:rsid w:val="00FA2090"/>
     <w:rsid w:val="00FA35F1"/>
     <w:rsid w:val="00FA3E90"/>
     <w:rsid w:val="00FA3FE8"/>
     <w:rsid w:val="00FA4643"/>
     <w:rsid w:val="00FA4E3E"/>
     <w:rsid w:val="00FA4E52"/>
     <w:rsid w:val="00FA5D5E"/>
     <w:rsid w:val="00FB0209"/>
     <w:rsid w:val="00FB029F"/>
     <w:rsid w:val="00FB087A"/>
     <w:rsid w:val="00FB1BA9"/>
     <w:rsid w:val="00FB2075"/>
     <w:rsid w:val="00FB20F8"/>
+    <w:rsid w:val="00FB240E"/>
     <w:rsid w:val="00FB2FFB"/>
     <w:rsid w:val="00FB3852"/>
     <w:rsid w:val="00FB4512"/>
     <w:rsid w:val="00FB4F96"/>
     <w:rsid w:val="00FB588F"/>
     <w:rsid w:val="00FB61D6"/>
     <w:rsid w:val="00FB6EED"/>
     <w:rsid w:val="00FB703B"/>
     <w:rsid w:val="00FB710B"/>
+    <w:rsid w:val="00FB744F"/>
     <w:rsid w:val="00FC15E7"/>
     <w:rsid w:val="00FC1883"/>
     <w:rsid w:val="00FC1C45"/>
+    <w:rsid w:val="00FC2ED3"/>
     <w:rsid w:val="00FC40A4"/>
     <w:rsid w:val="00FC42A2"/>
     <w:rsid w:val="00FC4ACE"/>
     <w:rsid w:val="00FC4B4A"/>
     <w:rsid w:val="00FC4D23"/>
     <w:rsid w:val="00FC5948"/>
     <w:rsid w:val="00FC5E03"/>
     <w:rsid w:val="00FC609F"/>
     <w:rsid w:val="00FC6B7A"/>
     <w:rsid w:val="00FC74A4"/>
     <w:rsid w:val="00FC7909"/>
     <w:rsid w:val="00FD0759"/>
     <w:rsid w:val="00FD07E5"/>
     <w:rsid w:val="00FD0C2A"/>
     <w:rsid w:val="00FD1596"/>
     <w:rsid w:val="00FD15E6"/>
+    <w:rsid w:val="00FD1F8E"/>
     <w:rsid w:val="00FD34F4"/>
     <w:rsid w:val="00FD5881"/>
     <w:rsid w:val="00FD611D"/>
     <w:rsid w:val="00FD6732"/>
     <w:rsid w:val="00FD7195"/>
     <w:rsid w:val="00FD7EFD"/>
     <w:rsid w:val="00FE02A9"/>
     <w:rsid w:val="00FE0971"/>
     <w:rsid w:val="00FE10B8"/>
     <w:rsid w:val="00FE237F"/>
     <w:rsid w:val="00FE27A3"/>
     <w:rsid w:val="00FE2C9C"/>
     <w:rsid w:val="00FE30E8"/>
     <w:rsid w:val="00FE48EE"/>
     <w:rsid w:val="00FE5627"/>
+    <w:rsid w:val="00FE5D87"/>
     <w:rsid w:val="00FE639F"/>
     <w:rsid w:val="00FE689C"/>
     <w:rsid w:val="00FE7A24"/>
     <w:rsid w:val="00FF0343"/>
     <w:rsid w:val="00FF080B"/>
     <w:rsid w:val="00FF09B9"/>
     <w:rsid w:val="00FF0A87"/>
     <w:rsid w:val="00FF127E"/>
     <w:rsid w:val="00FF17D2"/>
     <w:rsid w:val="00FF294B"/>
     <w:rsid w:val="00FF31C9"/>
     <w:rsid w:val="00FF3D43"/>
     <w:rsid w:val="00FF3DD2"/>
     <w:rsid w:val="00FF4A45"/>
     <w:rsid w:val="00FF4A4D"/>
     <w:rsid w:val="00FF4CAC"/>
     <w:rsid w:val="00FF6047"/>
     <w:rsid w:val="00FF6834"/>
     <w:rsid w:val="00FF7106"/>
+    <w:rsid w:val="00FF7659"/>
     <w:rsid w:val="00FF7A82"/>
     <w:rsid w:val="00FF7A8E"/>
     <w:rsid w:val="00FF7AFD"/>
     <w:rsid w:val="01088DE0"/>
     <w:rsid w:val="040FB0BF"/>
     <w:rsid w:val="07911E1E"/>
     <w:rsid w:val="09EA308A"/>
     <w:rsid w:val="0A10DBD6"/>
     <w:rsid w:val="0DA9097C"/>
     <w:rsid w:val="0EB412F9"/>
     <w:rsid w:val="11340724"/>
     <w:rsid w:val="11913605"/>
     <w:rsid w:val="1530B368"/>
     <w:rsid w:val="19AB51DD"/>
     <w:rsid w:val="19CE4E82"/>
     <w:rsid w:val="1A1F787F"/>
     <w:rsid w:val="1CB6C848"/>
     <w:rsid w:val="22A36CB7"/>
     <w:rsid w:val="22E9551B"/>
     <w:rsid w:val="2BCB2DE5"/>
     <w:rsid w:val="2FAAB3FD"/>
     <w:rsid w:val="39198C45"/>
     <w:rsid w:val="3BEC67AE"/>
     <w:rsid w:val="3C48A4A7"/>
     <w:rsid w:val="3D465784"/>
@@ -29537,51 +24277,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40C4C363"/>
-  <w15:docId w15:val="{F9AAA371-46C4-4B5C-8C29-9E57BA4F4D69}"/>
+  <w15:docId w15:val="{9B55AF02-55F2-4106-9701-16F13C8D640C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
@@ -29847,206 +24587,206 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="100" w:after="100"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="008C42EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -31606,56 +26346,80 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478e3a748affb0f55ba8f5b946412401" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="299abc7f-d377-4404-be4d-881a1d984be2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f330bf4c-7d0e-4728-ac38-8ec30312c613" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ff411731d0a57967545b0751eee3aca4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee38c696aa9fe9114188626e103068a1" ns2:_="" ns3:_="">
     <xsd:import namespace="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <xsd:import namespace="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -31816,144 +26580,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A7075F6-0F46-4E61-A6A8-9A025361D4A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8518F9F4-D2D8-4005-A9FB-B4A49434329C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A389B9EB-44D8-4DC3-8DE7-4E78C30CC104}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
+    <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6225030-E3C2-4B6E-833F-1E92CA7104EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996BC030-427C-4730-8B5A-1A8C986D90AB}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DABA6601-3A5F-4AA5-B7C1-4C1462D11A9F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>19948</Characters>
+  <Pages>15</Pages>
+  <Words>3746</Words>
+  <Characters>22106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>166</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>184</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Název</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Směrnice o akreditaci poradců MZe</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager>KCP</Manager>
   <Company>ÚZPI Praha</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23282</CharactersWithSpaces>
+  <CharactersWithSpaces>25801</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Směrnice o akreditaci poradců MZe</dc:title>
   <dc:subject>směrnice</dc:subject>
   <dc:creator>Josef Kaše</dc:creator>
   <cp:keywords>akreditace poradců</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>směrnice</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_92824bee-5c67-426c-bc98-23ad86c9419e_Enabled">