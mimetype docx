--- v0 (2025-11-21)
+++ v1 (2026-07-12)
@@ -14,1016 +14,1023 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68C8DC45" w14:textId="62066AC9" w:rsidR="001D4479" w:rsidRDefault="001D4479" w:rsidP="001D4479">
+    <w:p w14:paraId="68C8DC45" w14:textId="374F780E" w:rsidR="001D4479" w:rsidRDefault="004B1391" w:rsidP="001D4479">
       <w:pPr>
         <w:pStyle w:val="NoList1"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="564D2673" wp14:editId="4706322D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D758700" wp14:editId="2C74C830">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-547370</wp:posOffset>
+                  <wp:posOffset>160655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-880744</wp:posOffset>
+                  <wp:posOffset>198886</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2598420" cy="1485900"/>
+                <wp:extent cx="1032510" cy="255801"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1308317611" name="Skupina 1"/>
+                <wp:docPr id="1194535272" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2598420" cy="1485900"/>
-[...1 lines deleted...]
-                          <a:chExt cx="4092" cy="2370"/>
+                          <a:ext cx="1032510" cy="255801"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...27 lines deleted...]
-                          </a:prstGeom>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
                           <a:noFill/>
-                          <a:ln>
-[...60 lines deleted...]
-                    </wpg:wgp>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="333333"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="90005" bIns="46800" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="43B5F35C" id="Skupina 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-43.1pt;margin-top:-69.35pt;width:204.6pt;height:117pt;z-index:-251657216;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordorigin="670,89" coordsize="4092,2370" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAqGiyJRgMAAMgHAAAOAAAAZHJzL2Uyb0RvYy54bWycVe1u2zgQ/H/AvQOh&#10;/40lxXYVIXZRJJegQO8u6McD0BQlEZVIlqStpE/fWUpK4qTX5mrAwpJcLmdnh8vzN7d9xw7SeWX0&#10;JslO0oRJLUyldLNJPn+6elUkzAeuK94ZLTfJnfTJm+2ff5wPtpS5aU1XSccQRPtysJukDcGWi4UX&#10;rey5PzFWaizWxvU8YOiaReX4gOh9t8jTdL0YjKusM0J6j9nLcTHZxvh1LUX4t669DKzbJMAW4tfF&#10;746+i+05LxvHbavEBIP/BoqeK41D70Nd8sDZ3qlnoXolnPGmDifC9AtT10rImAOyydIn2Vw7s7cx&#10;l6YcGntPE6h9wtNvhxX/HK6d/Whv3Ige5nsjvnjwshhsUz5ep3EzOrPd8LepUE++DyYmflu7nkIg&#10;JXYb+b2751feBiYwma/OimWOMgisZctidZZOFRAtykT71q+xjNXibCyNaP+aNi/Ts3zcmZ/CiQDy&#10;cjw1Ip2Qbc+tEiX+E1uwnrH1a1VhV9g7mUxB+hfF6Ln7srevUFjLg9qpToW7KFIQRKD04UYJIpoG&#10;IPbGMVVtklWOhJb5KkuY5j04hRcdzjJKcvYdd3LKLBaIaXPRct3It95C5eAT2+cp58zQSl55miam&#10;jqPE4RGaXafsleo6qiDZU964KE+E9gPqRhFfGrHvpQ7jrXSyAwVG+1ZZnzBXyn4nkat7VwGnQEcI&#10;SNQ6pcNYZ+/EB6QBrLz0wckgWjJrYJrmUe37hZjAA2bKzkPCv1TlU3XNwvyJtsC48+Famp6RgRQA&#10;MyqeH957AgxgswtB1oaIjIl0+mgCjjQTwRPcyQR6alfof37mHaNnzP+vK/6x5VYCJYV9UNrpujhd&#10;n6bFelYaUQsNdZItqQyT99wN/NgKfiKrow00eFEVstfFKl7yrMiiPHk5FyJb5wBH7WGZFlG58x1/&#10;IPmFdfCmU9Wsae+a3UXn2IHjHbiKvyn6kdt/FGzObGRoZ6o7aM0ZiAHNCo8fjNa4bwkb8JBsEv91&#10;z6l3dO80ykivzmy4aKDrpSBgFwfLdYEmyLgWCLFJwmxehPGV2uOSNC1OyKLotHmLjlurKDzCNaKB&#10;lGgABUUrPhewjt6jx+Po9fAAb78DAAD//wMAUEsDBAoAAAAAAAAAIQA32cn3ADgAAAA4AAAUAAAA&#10;ZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAACcQAAAWoIAgAAAPoWm6oAAAAB&#10;c1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAN5VJREFUeF7t&#10;3QmYXFWZ/3EEVEAREBwQBURkUURwYFBRUXGQfWQUHBFFUBmQxT8gi4RN9kVZHRQcWRIGCJuyhCCQ&#10;ANnT2XpLOukknT3pLN3ppXqrqs7z/E/qfety69y1um4nVd3fz/M+PnXOeU/ldqT7l+q6de82mwAA&#10;QBLIVAAAkkGmAgCQDDIVAIBkkKkAACSDTAUAIBlkKgAAySBTAQBIBpkKAEAyyFQAAJJBpgIAkAwy&#10;FQCAZJCpAAAkg0wFACAZZCoAAMkgUwEASAaZCgBAMshUAACSQaYCAJAMMhUAgGSQqQAAJINMBQAg&#10;GWQqAADJIFMBAEgGmQoAQDLIVAAAkkGmAgCQDDIVAIBkkKkAACSDTAUAIBlkKgAAySBTAQBIBpkK&#10;AEAyyFQAAJJBpgIAkAwyFQCAZJCpAAAkg0wFACAZZCoAAMkgUwEASAaZCgBAMshUAACSQaYCAJAM&#10;MhUAgGSQqQAAJINMBQAgGWQqAADJIFMBAEgGmQoAQDLIVAAAkkGmAgCQDDIVAIBkkKkAACSDTAUA&#10;IBlkKgAAySBTAQBIBpkKAEAyyFQAAJJBpgIAkAwyFQCAZJCpAAAkg0wFACAZZCoAAMkgUwEASAaZ&#10;CgBAMshUAACSQaYCAJAMMhUAgGSQqQAAJINMBQAgGWQqAADJIFMBAEgGmQoAQDLIVAAAkkGmVoZs&#10;tk8fAQDKFZlaAVo750ys/mRbql7HAICyRKaWu/7+rAlUqVTPCp0FAJQfMrXcTao52MlUUzoLACg/&#10;ZGq5cwdqrvbWBQBAmSFTy5onUDdXfdMFugwAKCdkavnK9mesNHWqvz+jTQCAskGmlq+ZDcdZUerU&#10;9LnHahMAoGyQqeXLylGrtGkwrWrj1TAAFIFMLV9WiFrV0d2ofYPgd2+k/t9rm+uJmT06BQCIQqaW&#10;qc7upVaIektbEyVR6tQ1b6R0AQAQhUwtU6vWv2YlqLe0NSHvLu6zAlVKlwEAUcjUMrWFM/XGt+wo&#10;dUo7AABRyNQy1dI+00pQb2lrya4YY+eou7QJABCFTC1fVoJ6S/tKYyWot7QPABCFTC1fVoJ6S/tK&#10;8HZjr5Wg3tJWAEAUMrV8Ta37VytE3bVw5YPaVwIrPr11OZkKALGRqeWrL91u5ai7Mplu7RuoF+p6&#10;rAT11g1vkakAEBeZWtasHHWXdpTAik/f2pDiUkoAEBeZWu6sKJVasXaULpfAik/f0lYAQAxkarmr&#10;mvdtK1BN6VoJGtdnrPj01hVjyFQAKAKZujV1Pv657gm/00EwK1BXrn9GF4I9Oj3i3dbR1dFvpqYz&#10;/doNAIiBTN1qeueOMpkq1d8X9oowm+1zZeo+OhtgTbu+ANVxgNvf6XKy07f+VlXqOVAAMNyQqVuN&#10;E6hSXROu0QU/6Wy3ZKqOA9w38f2kvOe9sFh12nzrMt5JBYDikalbjZWpm+vZ43TNTzrT3dG1SAd+&#10;rFw0pQt+rE538TYqAAwMmbp1ZFPr7ECVGvlF7SiSeWVpRaOp7r7AN0SDfvc7gpu7AcBAkalbR9/8&#10;0Xaa5iv1yn9qU2wj/mlHo9TT1YF3FH/J74IPtWvSugwAKB6ZunWkXvmZFaXuyrQu1L4YxjaEXbNX&#10;mzzmrU27224dn+rv5yxfACgJmbp1WCHqLe2Lks32u6PRW9rnRxoemtSlYwBAacjUrcNKUG/1Njyn&#10;raFufCviIzHaBwAYfGTq1mElqG9paygrQb2lfYNmwbKrXJ+dfb/mNp3fm27TJgAYHsjUrSM15pdW&#10;gnpLW4PNXVPwnqhvaesgmFJ3mJWjvlWz6FzdAABDHZm6dWQ2zLUS1FuZlrBPoxpWfPqWtobq7+/P&#10;ZnuWNP/frMZzJQh1IUDT6r85kRmzptYdpZsBYOgiU0vS2ZN9trrnqdk9bzb2Llifae7I6kIMVoJ6&#10;q6/+CW0NYMWnb2mrn96+1qqGk6zwk9IOP5NrY7089VZbqkGfAgCGKDK1JK1dWSvDpK4em1qwLuLO&#10;o1aCeqt74nXaGsD6Q701arb/NXs7u5uswCusT2mfh6czbs1u/C99CgAYusjUkvT3R3yUZUxDr7Z6&#10;ZNbVWiFqVemZqn2FptZ/1Qo8q2bPP0lbC02s3tvqjF/6FAAwpJGppbJizLeCLqfQ+cTnrRx1V4m/&#10;+73CL1Pj5GJ7ar52u0yLSuKQ0qcAgKGOTC3VNWPtMPOtnnRArHqi1KnM+og3IK0/wiptcrGiLqi0&#10;22VZ8zNWT8yaVPNZfQoAGAbI1FI1tej9SiMrk/WJ1WznGitKnepPR1zhKOgyv6YemWa/kzq1/mtW&#10;4AXUp3WDy+SaQzxt0TV7QdEXLgaAikamJsDKs5DSDYXSG+ZZaSqly8HWdvifIWVKO/K6elZYgRdU&#10;GwPOzu3sXmJ1hldn92LdCQDDBpmagL/N6LYiLaiemOl/Im62y+fWb7oWLOgMKV12sQIvpHRDgGy2&#10;r3rR+dYWq1raJ2k3AAwzZGoyrFQLqZDbv3Q+fqATqH3zX9DZUNaTm9IFl950uxV7QdXSPkX3xLOk&#10;+f9qF4+YNf/shuV/7Mt06iwADFdkajLGzg+74Zq7/meK/0tV0TPn8ZgvUkX1qvcvT3j3e/7vv06u&#10;PdjKzoD6jG4AAAwImZoYJ9siSzcE65n5gD7Keb62p60n8NWtPOfiDYG3E/dkp39p9yBrSWVnrki/&#10;tbDPlE4BwFBBpiYm8voPTmWLvPu37Hp6To+OC01bFhZO3b3NVnb6Vibr/+SJeLGu57LCvwEpXQaA&#10;oYJMTVLMWL18TBFx8sCk90+AuvafRedQ/eLzrPj0lrYOgqtCP7yrTQAwVJCpyftbVfRpwNoag7Vx&#10;RJGxGn7J+7Wt72hfqGyqOTXmVzqI576JETdLD3rZDQCVi0yN66U/XnDl8TvqIIaHJoclqzZFWdXm&#10;c0GJewLORfJlhajUlLrDWjtqtCNYf6av84XTnFORdTYG64B9a2VbxD0GAKDikKlxmUCV0nE8G1LZ&#10;kbN8wlWXo/i+DWlqeuh7qG4SolUN/1HfdElzy5j475t2PvVlJ02LytTLx9hH61vaDQBDCJkayx9/&#10;cYSTqcXGaimsHHJXsSc6xdc1/iorTaV0OdRt4+3j9K0rinlHGQAqBZkarb+/3x2oUiGXbkiQFUVW&#10;aVOirBx1l3YEW90e99LHDWv5xS+AIYhMjTZu5E1WoErp8qDZkIqIKO1LjhWiVmlTMOvwQko3AMDQ&#10;QqZGs6LUqTceuUo7Bse0Ze9fI8m3bhtXdDh1di/VRx6dTx5qhahV2hegtSvwgv5WhX+gFgAqF5ka&#10;wfcXv05p0+B4oS76eofaGkOqZ6Wcr6TjQt0Tr7cS1FvaGsA6sJDSDQAw5JCpEfp6u60cdddtZw3i&#10;PbcjX6ea0tYok2sPkkA1lcn4fBTHik/f0tYA1oEF1ZZ5HxoAtgoyNcKfLjjGylGrtC+ehdPH/OMP&#10;5+kgBiuQvKV9wdKZlJOmUpNrv6hreamxv7Li06eeOFi7/XR0x/rFb1cvgQpgKCNTI1gJ6q268U9r&#10;awzOrvb1y3UqlJVJ3tK+AC3t06xAldLlPDs+/Sq9Muw2cDe8ZR+Yt9JZAhXAEEemRnBSMKju+fkX&#10;tDVKJt3r3vjyA7/WhWBWLHlL+/xs7JxjRalT2pFnxadvaWuAoGtTSD05i8sQAhgWyNQI7hQMKm2N&#10;Mubhy6yNd/407BeqxqINA/w4TX9/1spRd2lTTm/D81Z8+tSLp2h3AOuonBrT0KsdADAMkKkRIt9P&#10;NaWtUaxdTulyACulrNImDytErdKmnM7HD7QT1FPaGsx9SFe9nlrXySUdAAxHZGqE8PN+pbQ1irXL&#10;qYcu+Jp2+Fm5MfClatA94+YuvdEKUau0L8eKT2/11P2ftgIAQpGp0awI9Jb2herrSVm73LVm4Wzt&#10;83PzOP/7pj1X4/8+pZWg3tK+HCtBrUq9fKb2AQCikKnRrjt1dysC3XXrf+2vfaE2rl1ubbRK+wJY&#10;aSqla4U2tFdZCeotbc2xQtRdqdfO1iYAQAxkarTwl5ivP/I77Qu1buVCa6NVbz5xo7YGsALVlC4U&#10;mj7veCtBvaWtOVaOOtW3+E3tKNKymrfnjHm4acarOgaAYYNMjeX2sz5nRaBT2hElMlNNaWswd6Bu&#10;7M7qbCErPn1LW3N8zlEaeZiuxTb52dutr8Wqh/77qJ6udu0GgCGKTI3LCgmndDnKhtVN1kZvZfqi&#10;P8d5Y/7qCjr2sOLTW1PqvqStOd1T7no/TZ86Smdjm/PWSOurCK9Mmk/XABiyyNS4OjastOLB1BMj&#10;vq/LUbrbW6y93po39XXtDjV5SV9zh/+LVMNKUG9ls/ZtYUya9lTdpYNi3Pife1tfQniNOGVX3QkA&#10;QxGZWoSltROskNCFeKy93nrsyuO1tQRWgnpL+0pmHXycivNCHAAqF5lanIZJzzsJcesZn9bZeJyN&#10;QXXtybtoawmsBLUqqdvCWEcep1744/m6GQCGKDK1aMvqJklI6Di2RbPecQLGt6763k7aWgIrRN3V&#10;2lGtTaW57tQ9rCOPrGtO3Fk3A8DQRaYORKavu2bcUzpw+eOErlfmhv1600oaq+7/5b9qXwmm1B1t&#10;RanUsuZHtaM0bz52g3XYcUo3A8CQRqYmyfmgy4TF9nlAYsPyBits3DX+qZu1rwRNq++30tTUynVF&#10;3JAuhHVrnZilm/3cN7Hb+Utz15Wvp/65gDOEAVQYMjUx/f397lS4LODjLg9d/HUrcpxas3CONpXA&#10;HIYVqD1963WtZFd97yPWMUdWNuN/Pf3fvv7+31VImbau3sCTnAGgrAzrTO3vz7aEXslvyZonTY92&#10;R3lzQY+VB6Y6e3y2X3PizlbwSOlyyZzjn1x7oE4loT+bsQ44vG44fU/dWeiVuT5/UZHVkyZZAZS7&#10;4ZupmWyfkz3hNaX2i/390TcvszLAqdVtPmFw4+l7WQlkStdKNqfxh+aw+9LJX7eodtyo3520i3XY&#10;3rr6hI/0drXpnkJXxXt56q0HJnbpUwBAuRrWr1Mn1eznzs7wWt0ScQFbKwPc1en328uHf/MNdw49&#10;d9e5uuBn5or0zW+nqpandby1rVta9/f7L/z9D/dxfwl3nX3wlH/8RTv8/HaM/TcTv/QpAKCMDetM&#10;7enbYAVneM1pPEN3+rEywCptKrRo1j+dQNKpAM9Uv//70svHpOY2Jxmu6Ux3w9Jrq+Z9Y0rd4aam&#10;1h81a/6/L179tzivzuO7cqCvUE0l9bFaABhUw/0cpUk1B1nBGV6zG3+qOz2sGLDq6rGBr7RMoEZ+&#10;fPOR6T7nx85eUWqyTqze3/oC/WrvdW1TdcNAmS/fOvj4RaACqBTDPVMNT4RE1JrWf+rOQlYSeKsv&#10;M/BsuGeC/23JTaWzA3naOQvPsr6ukNI9A7WkJW0dc/zSpwCASkCmblq14Q0rQiIr6/dLUSsMvHXT&#10;WwNPiPsnBWaqqRUbi/slrfXlhNes+afotoGqWzOQTL3uTQIVQIUhUzerajjNCpLwmlSzv+50sSLB&#10;t7S1eI/P9L82glPNHXFj1fpaIku3lWzqsj7rmENq4fpyORsLAOIjU1Wxb6y2d9bqzjwrFXxLW4v3&#10;3uLoQNLWUBOrP2V9IeFV1zRCdyYk1dt//Zv2kbtrSQtpCqBSkanvq2r4dytRwku35WULr6PkW3NW&#10;DTwwrKfyLW0NMLX+a9aXEFm6czAtWp/pTXMWEoChgEwtsL5tihUqIeW95p+VcN4av8j/OsBxWE/l&#10;WyFnArd2zrKOP7J83zYO0d/XmVk/L9NcY6q/Z6POAsCwQab6aFp1r5UuvuW9MP2Yhl4r5Kx6oXbg&#10;N+W+PN4FE7Tbwzr4yOrsWao7o/TMuLfz8c/51xOHpFdM0j4AGOrI1EDmVVpb56yGZTfNWvBzkzHm&#10;f83jjR2T05lO7fBjJZxV4xYO/F4rU5bGOsdHuwvNXXqrOy8jK9WzXHeGSj33bTtEAyq97F3dAwBD&#10;F5masPB3VWevLOkEHOvZfMv318tWZIZXnNsGdI7+ppWaMeog3QwAQxSZmrylrRkr55xq6y7p5irv&#10;LIr43bKp346xX6qubZ1gpWZQzVt6i+4J1t/T7gnLIirbuUafCACGHDJ1UCwPiFVdLkGcd1W1tdDq&#10;ljdmNpxshajUzPmntHo+GhSkpyr43dN4lV5Zpc8FAEMLmTpYetI+vwTWNY+e3nXL1o6uW3TOrPmn&#10;zpp/Su2iny5tHpnJdutyIes5vaV9g6Z73JVWTBZb6RVT9LkAYAghUwfXiH++H3X3ee4AWjXvG9ZL&#10;Rm9Nqf1COltwtnB/1AdhtW8wdU+504rJYqs/PfDTtQCgPJGpA/e7k3e98vgdH7vyhN7usDOBDYk6&#10;75UNFiy/3krQkLJuz3JD8NWItCOnvukyfZS0bGqDFZPxS58CAIYWMnXgrj7ho87dTzeH61XH64Kf&#10;oEsFWcEZXt1963RbTl+m/zJPoJrS5ZyZ83+kjwZH51P/auVlePXM/JPuBIAhh0wduKu+9xF3pko9&#10;8N9H6XI81QvPs4IzvNpS83RnXmtX1rrdty5s2tTSvvnaSTooXrZrXbZ9eTbVrOMAmZbGzscPtLLT&#10;Wz2zH9INADBEDd9MXdMyvrrx+1Xzvmlq9oKTVq5/VRdi881UqaU147QpBndkxqnedJvuLNTUkpG3&#10;b3W8adOCZSNMvw5i6FvyVufTX7Wy0Knwz63296W6J1xvbTHVNeHabPcGbQKAIW3YZWr1wnPc+eSt&#10;JWtGaWsU63e/Vj1w/pHaFyXVu9I6hsjSnVEmVu8dszn1jx9aWegtbQUABBhGmTq1/qvuWAqvtRvf&#10;0W3Brj1lNytHrfrTJV/X1ijT50afAOyuKXWxAluadRAg29lsZad/jfySbgAABBgWmdq0+n4njeKX&#10;743H3Z656UdWiHqr9p1ntDvKxOp9rAMIr56+6F+oSqcO/PQ2PGtnZ0Bl21fqnoSkM6mNnXUb2qaZ&#10;au2oyRR+XggAKtHQz9RJNZ9xcmgApc8SwEpQ39LWGIqNVd0WIJ3pDm/rW/KOFZwhpXtK09WzevaC&#10;7zvH71stHbO0GwAqzdDP1Kp5x1k/tYutdMa+VoPDik/f+ttV39PuGCbVHGD96SHVlwm7vENb/oap&#10;Oi7Un+mzUjOkemaX+gGYjq5657Bj1N69fa26EwAqx7D43e+0uV/z/NQurvoC7u9mxWdQaXc8Xb3N&#10;1p8eVJOqD9A9fmYu0LOxdFzISs3w0j2lcQ47ZlUvukR3AkCFGC7nKM1acJL1I7uomrPwbH2iQutX&#10;LrTi07c2rl2mG2Lr6G6aNvcY6zDcNWfBaemM/wWBhdOpY5f06ulWaoZUenkyNxVv7ZjjHFLMmlS9&#10;n24GgEowXDLVWLtxnPUjO2Z1dC3Up/BjxadvXXPizto9UN29zd29q3UQj3P8OnaxUjOsnjpC9yRh&#10;at3hzlHFrOn1/6abAaDsDaNMNfr7s5NqDrR+aofU4pX36M5g65fPtxLUt7R7C3K+Ch3nZbvW28EZ&#10;XLonOc5Rxa/5y67TzQBQ3oZXpopsttf6qe2tFetf0u4YHr/u+1aCektbt5T+/ozztehUXueTX7CC&#10;M6isq/b7mrE8/ZfpPabebOzTqVDuA4tfXT3FvUYHgK1iOGaqY2OqYca8b0yt+9Lk2kPM/86Y9/V1&#10;bVN1rUh3nH2QFaJWad+WsnDVX5xA0qk8Kzh9K/X8cdrtpyWVdV9e2FuLN6S11U9371rn2OKXbgaA&#10;MjasMzVZT9/2EytH3aVNW0pQGmVaF1rx6akDs73t2u3RuD5jxWdIzVkVmKzdfUXHal3TpboZAMoV&#10;mZqkzpY1VpQ6pR2hsqm1BfE2+rjuqbf0p8NO7g3iTiOdyul67UcFf4SreuufDL9KvhWZceqy11LZ&#10;gF8gZzf/EvjT7uOMLN0JAOWKTI2ldvFFk2u/YP2INzW1/surNryhTXlNNe9YgWpK16JYOedUavQ3&#10;tSMe90HqVAlmreyzwrKo6u4LfF+2PTXPfagh1VN471gAKENkapgFKx60frJ7S1v93PiDvZPKVKfi&#10;nDdkxDzCOB6Z1m1l5ABqTEOvPl2AhasenVSzv+vqjPtMrvns0rWjdRkAKgGZ6q+za6GTSeGlG0Kt&#10;X1qrj6LEubl3ZsN87Q6wfN2LxR5huGtzt2UtscYtjIhVAKh0ZKqPhStvcWdSSM2af6ruSUjqtZ9a&#10;Cepb6RUTdYOfqsJrMepsaR6a3GVlZFF117uB10wGgCGDTLXNX3G7O5DCS/ckyorPoOrv7dANHoN0&#10;kIs3FHHSr7uWtIad+gQAQwaZWqA9tcgKpPDSbYmysjOkdIPH4B1kf3//b8fYkRlSN49LxXwDGACG&#10;ADK1gJVG4RX+yZMBSy9928rOwHr5DN1TyDpOnU3UiKh3WPllL4BhiEx93/R537TSKKQalt6o2waB&#10;nZ3BpRtcmje+ax2qLsTQ2llT13RJ/L2L1qcfnNx9Rf6V641vdT1T3dOX4YUpgGGKTFXpTMqdJeE1&#10;qeYzui2etR3ZqUv7xi/qm9uc0alQmZbIqx1pdU+4VvfkVTf+2DpaXQi2uuU1a4tT2gEAiIFMVZNr&#10;D7biJKR0T6hsf//N4wLPlR3xz1RXX9ivjlOv/diKz6DSDXnWoZrSBT9rN060mq3SPgBADGTqZv39&#10;/VaWhJTuCdaSKuL82L5MYLJ2PvVvVnz6lnUSkHW0pnTBY2L1Z61Ob2krACAGMnWz1RsCf/nprqp5&#10;X9cNAXrS/VZkxqnb3wk8nSf14vesBPVWT/WftTvHOmZTulDI6gkq7Y6nu6OlqXbSO6NuevqG00ff&#10;cmbjrPGdG1bpGgAMA2TqZlaQeGty7WF96cDPg4qX6nqssIxfl72W0mfxSK+ZaYWoXaOO1NZNmzZ2&#10;1lhHbkrXXKyGoOroatQNoWa+/tiVx+/kXIXRW3f/9PPaCgBDGpm6WV3T/7PiRGpGw39u7JyjTVGs&#10;mBxAZbKBZ8z2hX7ARps2fyGXWl9C1bzTdC2vYem1Vk9Q6YZg953/ZSs+Q+qunx+q2wBgiCJTk2Rl&#10;5AAq/AoJZjWzfl7nk18MylQrFE3VN12ma3lWQ1BNqfuKbghgRWbMSvfyuVUAQxaZmrBr3rBjstjS&#10;JxoQKxdNLVl9v67lzGg4zmoIqmx/4B3FxaxXHrLyMmatWRT3pT8AVBYyNXlPzxngG6t/mFDSa7jc&#10;Xb7taFzb+pIu51irQTV7wX/phlA3n/FpKy9j1qLZ4/QpAGAIIVMHRaq3uBOAL3st1d5T6pUOU91N&#10;VjSaauucq8ubNq1a/5y1GlS6IQYrLONX29ql+hQAMFSQqYOoelWflZ2+tbErmesGz1lYcFlBqZ6+&#10;Dbq8+UWqc8fvsMpm+3RDPFZYxi/dDwBDBZm6Jdzwpn1BpSvGpJa2xLpOYXxWNErpWo615FvaWiQr&#10;LOOX7geAIYFMHTqsdJTStc3vtqatJaum1JX0WZc/nHeYlZdxKpPu1f0AUPnI1PLyUl2v9YpW6ro3&#10;u95ZHBE/VkZK6drmy0FUW0uu2ruje4n2laB19WIrMoPqqu99ZFn9JN0GAEMFmTpwza3vVi/8YdW8&#10;b0+tP3pq/VerG09vXHFnb1+bLhejp6//ytftHA0q3VOoo8vnBCVTurxp07LmR60lUwtX3pH4PcM3&#10;rJg/4pTdrBB1qmrMX7UPAIYcMrVoLR2zzQs7K5y8Vdd0hW6I8vu37NQMqT9M8M/UybWftw5ASpc3&#10;38yuoze9zlQ60zVId1P3Svd1S+kYAIY0MrUImWyPlVjhpdtCWZEZWbrNwzfmZ863L0wIABg8ZGpc&#10;zS2vW4kVXpNq7Dubel3miczw+p8pgS/4rD9dqnH51boMABh8ZGosy5sfs+IqsnRnsOvetCMzsnSn&#10;H+tPl1rfNk2XAQCDj0yNtqF9spVVkbV49YO6OcCbC/zP7w2pVG/gm6CrWsZaByClywCALYJMjZDN&#10;+lxEN7J0czArLyNr0pKwaxtVzT3WOgApXS5eOtM1ufYw69mcmlL3b1vsLCcAqCBkagQrTuKU7gxm&#10;5WVkjZrdozsDWAfglC4Xo6d3nfUkIdXruvAhAIBMDTN/2fVWikRWNhtxi7R0trjL649piL7SkHUM&#10;+fqULhfJ8zxhVbvoF7oNAIY9MjWMlR+RFXnPUeOasXZqhlRnjJvV9KXbrcOQmjHvWO0o0oa2KdZT&#10;hdfk2kN0JwAMb2RqoPqm863wCC/dFuWZeHdXbVwX9wr7S1bdZR2J1PJ1L2hH8aynilH76U4AGMbI&#10;1EBLm5+ZWP0pT3h4a1/3/dSK8uaC3t+/3XXdm6lr3kiZ/31gUveKjUXfrGZy7Rc9h7S5dHlAMtle&#10;69kia0rt53UzAAxXZGq0zu5lc5t+OW3uN9wRMqPhe8vWPq8dW5X7qNylywO1ZPWD1hNG1trWt3Uz&#10;AAxLZGrFs4LNKV0uQVXDydZzRpbuBIBhiUytbBs751mplq+9taM0QZfmD6qqed/RnQAw/JCplW1W&#10;47lWqknVL71VO0pWs+gC68nDK/GbxwFApSBTK5uVZ07pckJ6etfGub2dVNW8/9BtADDMkKmVzcoz&#10;p3Q5URvaZ06q2d/6g9w1qeazK9c9q90AMPyQqRWsL9NhpZpT2jE4MtnuttS8da2vmNrYWdPdu0YX&#10;AGB4I1MrWF3TdVaUOqUdAIAtiEytYFaOOrW+7V3tAABsQWRqBbOi1KlMNuzGcACAQUKmVjArSp3S&#10;ZQDAlkWmVqqaxRdZUeqUdgAAtiwytVJNrN7XilKp1etHawcAYMsiUyuVFaVO6TIAYIsjUytSOtNt&#10;RalT2gEA2OLI1IpUv/g8K0qlZs3nuoAAsNWQqRXJilKnunvXaQcAYIsjUyuSFaVO6TIAYGsgUytP&#10;R9ciK0qlJtd+UTsAAFsDmVp5ahb5v5na3rVYOwAAWwOZWnmsKHVKlwGUbMqUKdtss80ll1yi402b&#10;Zs2aZWYOPfRQHSfk7rvvNk9777336njTpn/84x9m5rzzztPxkGC+IqHjoYtMrTxWlDqlywCSMHny&#10;ZIkByVfjpJNO0rVEPfbYY/L8M2bMkAc/+MEPdG1I+N///V/zRW233XY6HtLI1ArT1lljRalUD2f8&#10;AkmbO3euhJxx6qmn6uwgePXVV/WP2WabW265RWeHCvNF7b333joY6sjUCjO59jArTaV0GTkrV64c&#10;O3ZsTU2NjitHR0fHhAkTZs2a1d/fr1Ploaura+bMmeZvddGiRTqFstfQ0GD+L1u8mDMtthwytcJY&#10;USo1pe5wXU6U/Kv5tNNO07Gf9vZ2adtjjz10Kk/mDR3nvf766zKfyWR0KoC0TZo0Scd5Mv+5z31O&#10;xy6nnHKKrDo+/OEP61qOzsaje3J0KoA25dx111066/Lxj388lUpph58HHnhAW13mzJmjy5s2TZs2&#10;TWdjkC3PPPOMe+irqakppMcc82677SYNliuuuEKbijFu3DjdH8X6VeEvf/lLXfCjTXk6G/qFG9rk&#10;aXvooYd0wY825elsAHPY2ufnjDPO0D4/2pQnk1OnTtVxKPO6UPod+++/v67l6GwMv/71r91b9tpr&#10;Lxn6+sQnPiFtOs6RGfNfo46HtIj/5lBW+vszVppKdfc2a0ei5DvBePXVV3XKQzsGlKmGTgWQnviZ&#10;uueee8qSxf3TX6fi0T05OhVAm3J8M1UEvXS+8cYbtcNDOwaUqYYML7/8ch17mH9zSI+OXY466ihZ&#10;CtHT06Pd8cTPVN2QN7BMPfzwwH9ubrvtttrk2Z5gpooXX3xRuwsNUqaaf45Is2Xu3LnaEe+whZOp&#10;zneuDH1Jw+zZs3WcI5NkKspOU/NTVppK6XLS5DtBdHV16ayLruUMLFMNnfUjDTEz1RyhzP/pT3/S&#10;qRzzozP8FZXsMnQcQHqeffZZHQdzMlXHrmMzdKqQLFmvAD72sY8F9Yubb75ZNurYz5FHHhnSk81m&#10;ZXXJkiU6lSfzYuzYsTqbJ8cment7dbZkJ5xwgjxnQ0ODTuU5marjUNIpXnnlFZ11OeKII3Q5R2fz&#10;nEzVcSjp9P1Xy+677y6rxs9//nOddXEyVcehpDMyU9977z3pbG9v16lNm5qbm82MO1O9ZNeJJ56o&#10;Yz/SYw5bx4XOOeccadBxnkySqSg7VpRKzV/2O11OmnwnOKx3+A499FBdyBlwpu6yyy664CENMTN1&#10;5MiRMq9jl4cfflgf+ZFdho4DSM/AMtVYu3atTK5Zs0an8jKZjCzp2OWvf/2rPvITJ1Od1LReOojv&#10;fOc7sqrjvIsvvljmQ04tmTNnjvQYOlWa+vp6ebYDDjhAp1wGkKkf+tCH5EFra6su5IwaNUrmd9xx&#10;R3mgC3lJZapwXjUuXbpUp/IGI1O/8pWvSKeOXZqamvSRH9kVnqlnnnmmtOm4kCxddNFFOs6TeTIV&#10;ZcdKUyldGwTyneD8xDd0YdOmRx99VGbuuOMOeTCATHV+Spqf7LpWSFZjZqp5eSrzOo5Ndhk6DiA9&#10;A85UQyaffPJJHeetX79elnQcW5xMNXbYYYegNpm/9dZbdZwn8yaTdBzg7bfflk7z+lKnSiBPZei4&#10;0AAy1fl3jKEL+Vdsxm677fbtb39bHutaXrKZakiPoeO8wcjUffbZRzp1HJvsCs9UQ9q8v7qoqqqS&#10;JR27yDyZirJjpampSTU+5+kkRb4TzIN58+bJ4yOPPNIM161bJ8P99tvPaRtApprHzpkU119/vay6&#10;yVLMTF21apXMf/Ob39SpeGSXoeMA0lN6pk6ZMkXHLrJU7Af4Ymaq8zfT3d2tUzmvvfaazOs477e/&#10;/a3M9/X16VSwoJd6xfrABz4gz+P7LoMxsEx1/kW4/fbbu5cM83iLZeqECROkbeHChTqVMxiZ6nza&#10;NfzXM16yKzJTd955Z+nUcZ68P73vvvvq2EX6yVSUlxkNx1qBampD+0xdHgTynSCPL7zwQhnKx7eF&#10;LMnjgWWqIY+NGTNmyIxD5uOfoyTzQqdi0A1RW6RnwJnqZIaOC5111lmyaixfvlxno8TMVEPazE89&#10;HefIpPfCQDJv6DjUu+++G785yOmnny5PYr0X7jawTDWPGxsbZbjXXnvJA0PeyNhimWpI27HHHqvj&#10;nMHIVEM6Deuk93CyJTJT29rapNP6jbpMZrNZHbvIEpmK8mKlqZSuDQ75TtDBpk277LKLzAidzbcN&#10;OFMNGRrWp01kMn6mGs7LJsM0xPmUp3ZH/VzTJj/vvfeeNuU4mep12223aZOHczKRiPMaMX6mPv30&#10;01anc9qUjl1kPuR9bov0T5w4UcdFWrNmjTzD7rvvrlN+nEz1pU15MimZalxyySUyI5wTsiIz1Zc2&#10;5clkzEw1dJzjZKovbcqTyTiZajj/hjN+9rOf6WwoaY7MVEM6DR1v2nTAAQeYoflDdVxImslUlBcr&#10;TU3NXuB/9l1S5DtBBzkyYyxbtkyn8pOlZKohM4aOc2SmqEw1RowYIQ2iuTnig0ba5zlOizb5iZmp&#10;kydP1o4AckVZR8iLNhE/Uw3pvPLKK2UonyN0fiPqJp2mQcdRpH/06NE6LpJsN3QcoJRMNZzPTbrf&#10;ZdiSmer7maXBy1TD+eqEzgaTtjiZOn78eGnWcX6v901WIatkKsrIinUvWIFqStcGjXwn6CDHvHgy&#10;M3fccYeOc6StxEzduHGjTBo6lX+GYjPVyGaz7o8x6GwAbYrXdsMNN5gEtbS0tGhTjpOppvnSSy+V&#10;x8aFF16oHaHcl6146qmndNZPUZnqPK0M5fG0adNk6CZLH/3oR3UcRfrNPwh0XAznlx+dnZ06FcDJ&#10;VP1LL6RNedLpzlTDzOy55546yInMVH32QtqUJ50xX6d+/OMf13GOk6n61IW0KU8642eq4f4Ql6Gz&#10;AaQnTqYa0vzDH/7QPHb+I5clL1klU1FGJtccbAWqKV0bNPKdoIM874cRpa3ETDWWLFki886pOjIc&#10;QKaKF198UTqt9xEt0mPoOID0DOz91IMOOkhmXnrpJZ0K1draKv2GTvkpKlMNaZ45c+aPfvQjeawL&#10;hZz3HXUc6tZbb43fbHHOHr/66qt1KtiA308NseXfT5UQcgzS+6mWU089VfYeccQROuVHemJm6vnn&#10;ny/95rE8CDp735AGMhVlxEpTU73pghMEBoN8J+ggmLSVnqmGeVkmS4YZyoMBZ6px0UUXSbOO/UiD&#10;oeMA0jPgc5ScDynGv5Cv9M+fP1/HHsVmqnnpKf3irLPO0oVCcq8xI85LT+k0dByb94zccBWdqcce&#10;e6y06Thvy2SqEeffSdIQM1MN6b/zzjvlge/ZSUIayFSUi67etVagmtK1wSTfCToIJm2JZKpx8skn&#10;y+rXv/51eRAzU4M+zy7NOvAjDYaOA0hP6Z+liX8qpvSbvy4dexSbqYb0i8gfgoaOA5x00knS9vLL&#10;L+tUbLLR0HGUys3UlStXSs/OO++sU3mDkanvvvuuPiok23XgRxriZ+qnPvUp2WKE/8NIeshUlIu6&#10;xRdbgbpyffRP9tLJd4IOgklbUplqfPazn5UGETNTx48f/7WvfU0Hec4H/HXsRxoMHQeQnlIy9bnn&#10;npP5p59+WqfyfK+uIM0h94EpJVN32GEHnfLjvsdZ0DudTqDGfKHpdvDBB8veBQsW6FSUCs3U0aNH&#10;S4OhUy6DkalnnXXW7bffroO8G264Qbbr2I80xM9UQ7YY1uduLdJDpqJcWIFqShcGmXwn6CCYtCWY&#10;qcYHP/hB6THiZ6rMOx/qcE6j3WmnnWTGl/QYOg4gPaVkqmHix3dJJp2Tv7q6usI/zyoGkKnOfbbN&#10;iyedCvDwww9Lp7Hffvs1NjbqwqZN5513ni7k6Gxs5kWtbAx5B86rsjLVJN+3vvUtWRK+17IYpEw1&#10;bebfTM6Xf++998rer3zlKzLjS3oGlqk6DiA9ZCrKhRWotYvO1YVBJt8JOggmbclmqiE9RsxMNVEq&#10;817hb2FqU+zj8aVNOSGZasiS7+UXvGbODLumxwAy1Yi/xbl+VpCdd945/tvDDt0cg/vK/k6m+jL/&#10;otK+HJksPVN9/eUvf9G+HJ0NFfS35GSqr6qqKu3L0dkA2uT5F4+bdgSQnqIydfXq1WbLnXfeqeMA&#10;8sxkKspCc8tYK1N1YfDJd4IOgklb4plqSFtR5ygdcsghsiq8R+WlrfF+4gTRppzwTH3wwQdl1fr4&#10;qfNGsthuu+3C77dqDCxTzz777EcffVQHMZiAcV9AQBx88MG6XCTdH09FZ+pOO+10/PHHa1OAwchU&#10;4b5olGHdPNWXdBaVqYbZoo+CyTOTqSgLVqBOqz9aFwAAZYZMLXdWpmazaV0AAJQZMrXcFWbqp3UW&#10;AFB+yNSyNrF6H3em6iwAoCyRqWXNHahkKgCUOTK1rLkDtbM78LP/AIByQKaWr7rFv3Rnqs4CAMoV&#10;mVq+3IG6vi3i1psAgK2OTC1f7kzVKQBAGSNTy9SKdc86gbq21f9GE1tSbY4O8sxMfX29DiqEfCGG&#10;jgEgOWRqmZpUs7+TqTq1VbW3t2+Tu2CeXO9t1KhRMpTVSjFlypTcVdK2ibzsHwAMAJlappxA3dA+&#10;Q6e2tp6eHgkk8YEPfEAXKoccuQ4AIGn8fClHGzvrnEzVqfKQyWR2ztOpynHMMcdU4mEDqCBkajma&#10;VPM5CdSOrvfvy7HVye97Hdtuu+2LL76oa4VGjBhxbDBtclm/fr1zk2rj4Ycf1gWXm2++OWi7IUuG&#10;jvMeeeQRXfBjXnlrXxTdkPerX/1q7ty5uhZAWwNoU859992nsy4jR47U5UKyesMNN+jYj/QYOs7T&#10;WZe77767vb1dlz20KeDv3O2ZZ54J6gyaN2TJWLp0qU7F+0O1I8aBAVsYmVqOyu1F6le/+lWNuwDW&#10;25PnnHOOLvjRprwTTzxRFwrpct7555/vO284dyLr6OjQqbxbbrlFlnx1d3drXxTd4FFdXa0dHtoR&#10;QJtyLr30Up31OPnkk7UpT+bPO+88HfuRHkPHeTrrsfvuu2tHIV32+zu3mH8WBHUGze+5556y9Oc/&#10;/1mnclauXCnzu+66q04V2m677aSBN8VRhqK/W7CF9aZbJVDL4cJJmUxGfn6JHXbY4cEHH3z99dfv&#10;v//+fffdV2e32ca80NQNOU6m6quJQtqU09DQIJ3Gyy+/PH369O9///sy1I68oEz98Ic/LPO+N8t0&#10;MlX/7ELxX6fKkxx00EH33nvvTTfd9MEPflBmjKDXebK688476x9WSJtynEzVtWOP3W233WTGuOKK&#10;K7QvRyZLydSPfexj3j/FTGqTi675JaKl2Ez97ne/K/PXX3+9Trk4N6C94IILdCrv6KOPlqWxY8fq&#10;FFBOor9bsIVNrN63fF6kys8v4+yzz9apQl1dXWY1KFN1HEwS8cADD9RxnveW176Zuv3228vk6tWr&#10;daqQk6k6Hih5EvctprPZrEwGnaslq6eddpqOgzmZquM8mTR0nCMzpWSqSVMd53zyk5+UeR27yLyh&#10;42BFZeq5554rk4cccohOeUiD0djYqFOudx8OP/xwnQLKTPR3C7YwCdS+zNb/vdZHPvIR+RE2YcIE&#10;nYonfqZK2+jRo3UczJup5qWVzLz99ts65TF4mWrsv//+Mq/jQrJUSqYuWbJE5t0vhWUmwUzduHGj&#10;zOvYReYNHQeLn6kjR46Umb322kunAkibYf75YobyaS4hDUAZ4r/OsmMCdWr9l3WwVcnPr+9+97s6&#10;ji1+pspboTvuuKOOg1mZeuihh8rQ95eHjkHN1G9961syr+NCslRKpppX/zK/Zs0anco/bYKZ2tra&#10;KvM6dpF5Q8fBYmbqxIkTZfgv//IvMhPC/b5Df3+/PopxMMBWxH+g5WX63G+WyW99nVOHdFyM+Jl6&#10;//33S+cnPxnxVbsz9eyzz5bHP/nJT2Q1yKBmqkwaOi4kS6Vk6jHHHOOdl5kEM/VLX/qSzOvYReYN&#10;HQeLk6l1dXXy+EMf+pAsRaqvr5ctjnXr1ukaUJaiv1uwJZlAnb3gDB1sVfIKcvvtt9dxMeJnqiGd&#10;4p577tFZDydTf//738uDz3zmM7oWbJAydfHixc7Zp1VVVTJpkdUBZ+phhx0mk4ZO5chMIpk6atSo&#10;HXfcUSabm5tl0k2WDB0Hi8zU7u5ueWDoQjzOX47xyCOP6CxQror77xuDrUxepBryU2zPPffUcTGc&#10;TPWlTS5f/vKXdS2nr69PF1ycTHXoQignU31pUwy6weMXv/iFdnhohx/rEzLu2PDSpjyZLCVTvcw/&#10;EbSjkC7H+IuKzFSHvDlaFNkY9IEfoKwU8WMFW0Am06WPtjb5QfaJT3xCx8UoNlONjo4O52Omhves&#10;KCdTTz/9dHmwww476FqwQc3UF154QZf9aJOfmJl6wgknaIeLLCWbqcL9rq3QhSQydfz48fLAiP8R&#10;JiG7It8dAMpBET9WMKzID7Jtt91Wx8Uo6ne/btdee61sNKxXq+73U88880x5HPmr6UH63a/z+dTb&#10;brtNZrykoZT3U31JZ4Lvp6bT6T322EOWdCpPJg0dB4vzfmpjY6M8NrxX5wghW8hUVITo7xYMT86n&#10;8nVcjAFnqrF48WLZe8wxx+hUjjtTDSd9w++NM3jnKMmMsXz5cp0qJKvln6lClqwPjMqkoeNgcTLV&#10;WLp0qQyNYi+4QaaiIsT6NsbwJD/LDjvsMB3HVkqmGr5nolqZatx0000yY+iUx+BlauSnO2RpkDI1&#10;/Pfe0nPGGfbJbjLvm6m77rqrrOo4R2YMHQeLmanGhg0bZMbQqSjSTKaiIsT9zxrD0F577SU/zu69&#10;916dCjB+/Hh9lBM/U30/VvGb3/zGu92bqYZzDrChU4UGL1ONtWvXyvzRRx+tUy6ylHimnnTSSdLs&#10;eyaXUVVVJQ2LFtnXtpT5kNepho5zdCrGgcXPVMMdq21tbTobTDrJVFSEWN/GGLbkx5mxxx57mFdm&#10;Outyzz33mFXrNilFZar1ksu55p91/TnfTDWcT7gaOuUyqJlqHHfccbLkTTiZTzxTDWk2FixYoFN5&#10;f/7zn3XN79lk3pupzgdhzzrrLJ3KkUlDx8GKylTDfS/eyDv8SBuZiooQ99sYw5P7N5zikEMOMT+C&#10;DzroIB3nBGWqL/cHOk2myuQuu+xy+umnH3XUUTI00um0NuUEZarx2GOPyZKhU3lOpvp6/vnntS+K&#10;9Hsz1ZAl79u6Mh9Em3KKzdRx48ZJvzjyyCPN/yPuC+Ib1t+e0LVg2penswHcv5woNlON3t5eWTLc&#10;F/X1kh4yFRUh7rcxhrMrr7xSfq752nPPPa1XafEztbm5WWcLNTQ0aEdeSKYa06dPl1XD/QnILZCp&#10;K1askNUTTzxRp3JkMog25RSbqcaaNWtki69MJqN9hXTZj+/d2nUtQImZarivPlhfX6+zHtJApqIi&#10;FPFtDPz4xz82ryzlF7YXX3yxznrMmzdvajDfm6OdfPLJ8sxPPPGEThWaP3++bNexx6pVq6TB0Knc&#10;Zeh1yk/8C91Jv/m6dFxIVg0d5+hUAG3KaWpq8k7GdOGFF8rfm/l/5O9//7vOBpA/xaJrfrQjQEtL&#10;i/blbnoqkzp2CZp3SIOhYw9ZnTFjho6BMkamAgCQDDIVAIBkkKkAACSDTAUAIBlkKgAAySBTAQBI&#10;BpkKAEAyyFQAAJJBpgIAkAwyFQCAZJCpAAAkg0wFACAZZCoAAMkgUwEASAaZCgBAMshUAACSQaYC&#10;AJAMMhUAgGSQqQAAJINMBQAgGWQqAADJIFMBAEgGmQoAQDLIVAAAkkGmAgCQDDIVAIBkkKkAACSD&#10;TAUAIBlkKgAAySBTAQBIBpkKAEAyyFQAAJJBpgIAkAwyFQCAZJCpAAAkg0wFACAZZCoAAMkgUwEA&#10;SAaZCgBAMshUAACSQaYCAJAMMhUAgGSQqQAAJINMBQAgGWQqAADJIFMBAEgGmQoAQDLIVAAAkkGm&#10;AgCQDDIVAIBkkKkAACSDTAUAIBlkKgAAySBTAQBIBpkKAEAyyFQAAJJBpgIAkAwyFQCAZJCpAAAk&#10;g0wFACAZZCoAAMkgUwEASAaZCgBAMshUAACSQaYCAJAMMhUAgGSQqQAAJINMBQAgGWQqAADJIFMB&#10;AEgGmQoAQDLIVAAAkkGmAgCQDDIVAIAkbNr0/wF5OYNhJhFbwgAAAABJRU5ErkJgglBLAwQUAAYA&#10;CAAAACEAqQYZ7eIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O9g9Fgt9ZJTLs0&#10;jVNK2XYqg7aDsZsbq0lobIfYTdK3n3babhL6+PX9+WYyLRuw942zEuJ5BAxt6XRjKwmfp7dZCswH&#10;ZbVqnUUJd/SwKR4fcpVpN9oDDsdQMQqxPlMS6hC6jHNf1miUn7sOLd0urjcq0NpXXPdqpHDT8iSK&#10;ltyoxtKHWnW4q7G8Hm9Gwvuoxq2IX4f99bK7f58WH1/7GKV8fpq2a2ABp/AHw68+qUNBTmd3s9qz&#10;VsIsXSaE0hCL9AUYISIRVO8sYbUQwIuc/+9Q/AAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAA&#10;IQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBt&#10;SA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBR&#10;hnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT&#10;6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAqGiyJRgMAAMgHAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItAAoAAAAAAAAAIQA32cn3ADgAAAA4AAAUAAAAAAAAAAAAAAAAAKwFAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQCpBhnt4gAAAAsBAAAPAAAAAAAAAAAAAAAAAN49&#10;AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAA&#10;AADtPgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADgPwAAAAA=&#10;">
-[...25 lines deleted...]
-              </v:group>
+              <v:rect w14:anchorId="0E9A7AC8" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.65pt;margin-top:15.65pt;width:81.3pt;height:20.15pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBENT+q5gEAAK0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySFrpao6WrVVRHS&#10;cpEWPmDqOImF4zFjt2n5esbuZVfwhsiDNWPPHM85PlneHUYr9pqCQdfIalZKoZ3C1ri+kd+/bd7c&#10;ShEiuBYsOt3Iow7ybvX61XLytZ7jgLbVJBjEhXryjRxi9HVRBDXoEcIMvXZ82CGNEDmlvmgJJkYf&#10;bTEvy5tiQmo9odIh8O7D6VCuMn7XaRW/dF3QUdhG8mwxr5TXbVqL1RLqnsAPRp3HgH+YYgTj+NIr&#10;1ANEEDsyf0GNRhEG7OJM4Vhg1xmlMwdmU5V/sHkawOvMhcUJ/ipT+H+w6vP+yX+lNHrwj6h+BOFw&#10;PYDr9T0RToOGlq+rklDF5EN9bUhJ4FaxnT5hy08Lu4hZg0NHYwJkduKQpT5epdaHKBRvVuXb+aLi&#10;F1F8Nl8sbsvTFVBfuj2F+EHjKFLQSOKnzOiwfwwxTQP1pSRPj9a0G2NtTqjfri2JPfCzb/KXCTDJ&#10;l2XWpWKHqe2EmHYyzcQsmSjUW2yPzJLw5B32OgcD0i8pJvZNI8PPHZCWwn50rFQy2SWgHLwvy3Ih&#10;xTYn725uSy4BpxiikfESruPJlDtPph/4hiqTdXjPqnYmE36e5jwkeyLrcPZvMt3LPFc9/2Wr3wAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFltbRzcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHizCzQWiiyN0ei91IPepuwIWHaWsEvBf+/2ZE8vk/fy3jfFbjG9ONPoOssK4lUEgri2&#10;uuNGwcfh7SED4Tyyxt4yKfglB7vy9qbAXNuZ93SufCNCCbscFbTeD7mUrm7JoFvZgTh433Y06MM5&#10;NlKPOIdy08skijbSYMdhocWBXlqqT9VkFLBdmq/s9afy9Sn9xP2cTIftu1L3d8vzEwhPi/8PwwU/&#10;oEMZmI52Yu1EryB5XIekgnUc9OJn6RbEUUEab0CWhbx+oPwDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEARDU/quYBAACtAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAWW1tHNwAAAAIAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f" strokecolor="#333">
+                <v:textbox inset="0,0,2.50014mm,1.3mm"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A365D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001D4479">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="091B2267" wp14:editId="71038356">
             <wp:extent cx="1476581" cy="666843"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Obrázek 1" descr="carovy_kod"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId11"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1476581" cy="666843"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB742BE" w14:textId="0A24F93B" w:rsidR="001D4479" w:rsidRPr="00776F79" w:rsidRDefault="001D4479" w:rsidP="001D4479">
+    <w:p w14:paraId="7CB742BE" w14:textId="0A24F93B" w:rsidR="001D4479" w:rsidRPr="00E47AF9" w:rsidRDefault="001D4479" w:rsidP="001D4479">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776F79">
-        <w:rPr>
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SP. ZN.:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00776F79">
-        <w:rPr>
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8860A5" w14:textId="477A02C2" w:rsidR="001D4479" w:rsidRDefault="001D4479" w:rsidP="001D4479">
+    <w:p w14:paraId="1D8860A5" w14:textId="477A02C2" w:rsidR="001D4479" w:rsidRPr="00E47AF9" w:rsidRDefault="001D4479" w:rsidP="001D4479">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776F79">
-        <w:rPr>
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Č. J.:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00776F79">
-        <w:rPr>
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB0916A" w14:textId="77777777" w:rsidR="00535F30" w:rsidRDefault="00535F30" w:rsidP="001D4479">
+    <w:p w14:paraId="3DB0916A" w14:textId="77777777" w:rsidR="00535F30" w:rsidRPr="00E47AF9" w:rsidRDefault="00535F30" w:rsidP="001D4479">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32048E4C" w14:textId="678CBB50" w:rsidR="00535F30" w:rsidRPr="004A64CE" w:rsidRDefault="00535F30" w:rsidP="004A64CE">
+    <w:p w14:paraId="32048E4C" w14:textId="07632A7D" w:rsidR="00535F30" w:rsidRPr="00E47AF9" w:rsidRDefault="00535F30" w:rsidP="004A64CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A64CE">
-        <w:rPr>
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ministerstvo zemědělství vydává na základě Pravidel Ministerstva zemědělství č. j.: MZE-70791/2024-13133 o akreditaci poradců a jejich vedení v </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Ministerstvo zemědělství vydává na základě Pravidel Ministerstva zemědělství č. j.: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47AF9" w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>MZE-27980/2026-13133</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o akreditaci poradců a jejich vedení v </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1FD3" w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>egistru poradců akreditovaných Ministerstvem zemědělství</w:t>
       </w:r>
+      <w:r w:rsidR="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, aktualizace č. 1</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="59E53F90" w14:textId="5DF9CBCF" w:rsidR="00FA70B5" w:rsidRDefault="00FA70B5" w:rsidP="00776F79">
+    <w:p w14:paraId="59E53F90" w14:textId="5DF9CBCF" w:rsidR="00FA70B5" w:rsidRPr="00E47AF9" w:rsidRDefault="00FA70B5" w:rsidP="00776F79">
       <w:pPr>
         <w:spacing w:before="600" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D0481">
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>AKREDITA</w:t>
       </w:r>
-      <w:r w:rsidR="00776F79">
+      <w:r w:rsidR="00776F79" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>ČNÍ CERTIFIK</w:t>
       </w:r>
-      <w:r w:rsidR="00197BFB">
+      <w:r w:rsidR="00197BFB" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="00776F79">
+      <w:r w:rsidR="00776F79" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206CBAF7" w14:textId="4608CB16" w:rsidR="00776F79" w:rsidRPr="008D0481" w:rsidRDefault="00776F79" w:rsidP="00776F79">
+    <w:p w14:paraId="206CBAF7" w14:textId="4608CB16" w:rsidR="00776F79" w:rsidRPr="00E47AF9" w:rsidRDefault="00776F79" w:rsidP="00776F79">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>poradce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC4514D" w14:textId="08F5F45E" w:rsidR="00FA70B5" w:rsidRDefault="006B7F33" w:rsidP="00FA70B5">
+    <w:p w14:paraId="4AC4514D" w14:textId="08F5F45E" w:rsidR="00FA70B5" w:rsidRPr="00E47AF9" w:rsidRDefault="006B7F33" w:rsidP="00FA70B5">
       <w:pPr>
         <w:spacing w:before="480" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002A06AC">
+      <w:r w:rsidR="002A06AC" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">registrační </w:t>
       </w:r>
-      <w:r w:rsidR="00776F79" w:rsidRPr="00776F79">
+      <w:r w:rsidR="00776F79" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>číslo …………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6D8107" w14:textId="2A8B5F46" w:rsidR="00776F79" w:rsidRDefault="00776F79" w:rsidP="00FA70B5">
+    <w:p w14:paraId="2C6D8107" w14:textId="2A8B5F46" w:rsidR="00776F79" w:rsidRPr="00E47AF9" w:rsidRDefault="00776F79" w:rsidP="00FA70B5">
       <w:pPr>
         <w:spacing w:before="480" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776F79">
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Titul Jméno Příjmení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161DC57A" w14:textId="2BBE6EAC" w:rsidR="00776F79" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
+    <w:p w14:paraId="161DC57A" w14:textId="2BBE6EAC" w:rsidR="00776F79" w:rsidRPr="00E47AF9" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776F79">
-[...11 lines deleted...]
-      <w:r w:rsidR="004D4765">
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Datum narození ……………</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4765" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
-      <w:r w:rsidR="00572988">
+      <w:r w:rsidR="00572988" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidR="004D4765">
+      <w:r w:rsidR="004D4765" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C525F9" w14:textId="43A8755B" w:rsidR="00776F79" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
+    <w:p w14:paraId="50C525F9" w14:textId="43A8755B" w:rsidR="00776F79" w:rsidRPr="00E47AF9" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Adresa ……………………</w:t>
       </w:r>
-      <w:r w:rsidR="004D4765">
+      <w:r w:rsidR="004D4765" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFD74D8" w14:textId="2A14DB27" w:rsidR="00776F79" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
+    <w:p w14:paraId="3FFD74D8" w14:textId="2A14DB27" w:rsidR="00776F79" w:rsidRPr="00E47AF9" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblast </w:t>
       </w:r>
-      <w:r w:rsidR="00572988">
+      <w:r w:rsidR="00572988" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>kreditace ……………………</w:t>
       </w:r>
-      <w:r w:rsidR="004D4765">
+      <w:r w:rsidR="004D4765" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFDBA2B" w14:textId="2B5686B1" w:rsidR="00776F79" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
+    <w:p w14:paraId="5AFDBA2B" w14:textId="2B5686B1" w:rsidR="00776F79" w:rsidRPr="00E47AF9" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Podoblast akreditace ………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315AF9D0" w14:textId="1E7B1516" w:rsidR="00776F79" w:rsidRPr="00776F79" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
+    <w:p w14:paraId="315AF9D0" w14:textId="11022EBC" w:rsidR="00776F79" w:rsidRPr="00E47AF9" w:rsidRDefault="00776F79" w:rsidP="001A2C53">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00572988">
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Platnost </w:t>
+      </w:r>
+      <w:r w:rsidR="001208CA" w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od……</w:t>
+      </w:r>
+      <w:r w:rsidR="00572988" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidR="004D4765">
+      <w:r w:rsidR="004D4765" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D4765">
+      <w:r w:rsidR="004D4765" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>do…………</w:t>
       </w:r>
-      <w:r w:rsidR="004D4765">
+      <w:r w:rsidR="004D4765" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8508AA" w14:textId="77777777" w:rsidR="00FA70B5" w:rsidRDefault="00FA70B5" w:rsidP="00FA70B5">
+    <w:p w14:paraId="7A8508AA" w14:textId="77777777" w:rsidR="00FA70B5" w:rsidRPr="00E47AF9" w:rsidRDefault="00FA70B5" w:rsidP="00FA70B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E747804" w14:textId="1E27509F" w:rsidR="00FA70B5" w:rsidRPr="00811CDD" w:rsidRDefault="00845772" w:rsidP="00D0712D">
+    <w:p w14:paraId="0E747804" w14:textId="1E27509F" w:rsidR="00FA70B5" w:rsidRPr="00E47AF9" w:rsidRDefault="00845772" w:rsidP="00D0712D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9214"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="2829" w:right="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006B7F33">
+      <w:r w:rsidR="006B7F33" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………………………..</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBBC93D" w14:textId="77777777" w:rsidR="00B60BFB" w:rsidRPr="00103EEE" w:rsidRDefault="00B60BFB" w:rsidP="00B60BFB">
+    <w:p w14:paraId="6FBBC93D" w14:textId="77777777" w:rsidR="00B60BFB" w:rsidRPr="00E47AF9" w:rsidRDefault="00B60BFB" w:rsidP="00B60BFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5475"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-493" w:right="28" w:firstLine="493"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00103EEE">
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="00F41B2B" w:rsidRPr="00103EEE">
+      <w:r w:rsidR="00F41B2B" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>editel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00103EEE">
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00460394" w:rsidRPr="00103EEE">
+      <w:r w:rsidR="00460394" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">odboru ministerstva, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FFFA2A" w14:textId="2902E945" w:rsidR="0001110A" w:rsidRPr="00103EEE" w:rsidRDefault="00460394" w:rsidP="00B60BFB">
+    <w:p w14:paraId="67FFFA2A" w14:textId="2902E945" w:rsidR="0001110A" w:rsidRPr="00E47AF9" w:rsidRDefault="00460394" w:rsidP="00B60BFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5475"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-493" w:right="28" w:firstLine="493"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00103EEE">
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>který zodpovídá za přípravu a realizaci systémových opatření v poradenství</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA573B4" w14:textId="77777777" w:rsidR="005E3D77" w:rsidRDefault="005E3D77" w:rsidP="004277B6">
+    <w:p w14:paraId="7EA573B4" w14:textId="77777777" w:rsidR="005E3D77" w:rsidRPr="00E47AF9" w:rsidRDefault="005E3D77" w:rsidP="004277B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7525AE39" w14:textId="163397BB" w:rsidR="004D4765" w:rsidRPr="00D0712D" w:rsidRDefault="00C774DC" w:rsidP="00D0712D">
+    <w:p w14:paraId="7525AE39" w14:textId="31FEBB06" w:rsidR="004D4765" w:rsidRPr="00E47AF9" w:rsidRDefault="00C774DC" w:rsidP="00D0712D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D0712D">
+      <w:r w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>V případě vyřazení poradce z</w:t>
       </w:r>
-      <w:r w:rsidR="00CF420C" w:rsidRPr="00D0712D">
+      <w:r w:rsidR="00CF420C" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0086601D">
+      <w:r w:rsidR="0086601D" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00CF420C" w:rsidRPr="00D0712D">
+      <w:r w:rsidR="00CF420C" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>egistru poradců akreditovaných Minis</w:t>
       </w:r>
-      <w:r w:rsidR="00D737D3" w:rsidRPr="00D0712D">
+      <w:r w:rsidR="00D737D3" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">terstvem </w:t>
       </w:r>
-      <w:r w:rsidR="00363B8B" w:rsidRPr="00D0712D">
+      <w:r w:rsidR="00363B8B" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zemědělství (</w:t>
       </w:r>
-      <w:r w:rsidR="005914BC" w:rsidRPr="00D0712D">
+      <w:r w:rsidR="005914BC" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">čl. 11 Pravidel Ministerstva zemědělství č. j.: MZE-70791/2024-13133 o akreditaci poradců a jejich vedení v </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0086601D">
+        <w:t xml:space="preserve">čl. 11 Pravidel Ministerstva zemědělství č. j.: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47AF9" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005914BC" w:rsidRPr="00D0712D">
+        <w:t>MZE-27980/2026-13133</w:t>
+      </w:r>
+      <w:r w:rsidR="005914BC" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">egistru poradců akreditovaných Ministerstvem zemědělství) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C90522" w:rsidRPr="00D0712D">
+        <w:t xml:space="preserve"> o akreditaci poradců a jejich vedení v </w:t>
+      </w:r>
+      <w:r w:rsidR="0086601D" w:rsidRPr="00E47AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>pozbývá akreditační certifikát poradce platnost.</w:t>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="005914BC" w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>egistru poradců akreditovaných Ministerstvem zemědělství</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, aktualizace č. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005914BC" w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90522" w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pozbývá akredita</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1272">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r w:rsidR="002B59D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90522" w:rsidRPr="00E47AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>poradce platnost.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004D4765" w:rsidRPr="00D0712D" w:rsidSect="00B332CE">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="004D4765" w:rsidRPr="00E47AF9" w:rsidSect="00B332CE">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="2694" w:left="1417" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36614FAE" w14:textId="77777777" w:rsidR="000F1D28" w:rsidRDefault="000F1D28" w:rsidP="00BC2FC4">
+    <w:p w14:paraId="1C466BEE" w14:textId="77777777" w:rsidR="00282786" w:rsidRDefault="00282786" w:rsidP="00BC2FC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37C4FF4C" w14:textId="77777777" w:rsidR="000F1D28" w:rsidRDefault="000F1D28" w:rsidP="00BC2FC4">
+    <w:p w14:paraId="304F440C" w14:textId="77777777" w:rsidR="00282786" w:rsidRDefault="00282786" w:rsidP="00BC2FC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="38"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Light">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="50002048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="158359579"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6ACBA18E" w14:textId="5B42E8ED" w:rsidR="00D0655D" w:rsidRPr="00D0655D" w:rsidRDefault="00D0655D" w:rsidP="00D0655D">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:spacing w:line="276" w:lineRule="auto"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70BAF8E4" wp14:editId="7FD363A1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>685165</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9705975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="188259" cy="685800"/>
               <wp:effectExtent l="0" t="0" r="2540" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="788245536" name="Obrázek 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1196,76 +1203,107 @@
           <w:t>lstv</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>í</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="2101B3A2" w14:textId="77777777" w:rsidR="00D0655D" w:rsidRDefault="00D0655D" w:rsidP="00D0655D">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:spacing w:line="276" w:lineRule="auto"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ěš</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve">nov 65/17, 110 00  Praha 1 </w:t>
+          <w:t>nov</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000E218B">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 65/17, 110 </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="000E218B">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>00  Praha</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="000E218B">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 1 </w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Nov</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
@@ -1285,51 +1323,71 @@
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ě</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>sto</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:br/>
-          <w:t>tel. +420 221 811 111, el. adresa podatelny: podatelna@mze.gov.cz,  ID datov</w:t>
+          <w:t xml:space="preserve">tel. +420 221 811 111, el. adresa podatelny: </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="000E218B">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>podatelna@mze.gov.cz,  ID</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="000E218B">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> datov</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>é</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> schr</w:t>
         </w:r>
         <w:r w:rsidRPr="000E218B">
           <w:rPr>
             <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
@@ -1416,51 +1474,51 @@
         </w:r>
         <w:r w:rsidRPr="00D0655D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00D0655D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E9BA021" w14:textId="77777777" w:rsidR="006F1661" w:rsidRPr="000E218B" w:rsidRDefault="006F1661" w:rsidP="00ED45AD">
+  <w:p w14:paraId="2E9BA021" w14:textId="361DB5F4" w:rsidR="006F1661" w:rsidRPr="000E218B" w:rsidRDefault="006F1661" w:rsidP="00ED45AD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A90B237" wp14:editId="3CF736FC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="leftMargin">
             <wp:posOffset>685165</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9667875</wp:posOffset>
@@ -1492,111 +1550,50 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="188259" cy="685800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="0072181D">
       <w:rPr>
-        <w:noProof/>
-[...59 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Min</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>isterstvo zem</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
@@ -1640,76 +1637,107 @@
       <w:t>lstv</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>í</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="235AE250" w14:textId="77777777" w:rsidR="006F1661" w:rsidRDefault="006F1661" w:rsidP="00ED45AD">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>T</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ěš</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">nov 65/17, 110 00  Praha 1 </w:t>
+      <w:t>nov</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="000E218B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 65/17, 110 </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="000E218B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>00  Praha</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="000E218B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1 </w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Nov</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -1729,51 +1757,71 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ě</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>sto</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:br/>
-      <w:t>tel. +420 221 811 111, el. adresa podatelny: podatelna@mze.gov.cz,  ID datov</w:t>
+      <w:t xml:space="preserve">tel. +420 221 811 111, el. adresa podatelny: </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="000E218B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>podatelna@mze.gov.cz,  ID</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="000E218B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> datov</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>é</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> schr</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light" w:cs="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -1818,109 +1866,205 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>mze.gov</w:t>
     </w:r>
     <w:r w:rsidRPr="000E218B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Light" w:hAnsi="Arial Light"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.cz</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C8B689B" w14:textId="77777777" w:rsidR="006F1661" w:rsidRPr="006F1661" w:rsidRDefault="006F1661" w:rsidP="006F1661">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B30F194" w14:textId="77777777" w:rsidR="000F1D28" w:rsidRDefault="000F1D28" w:rsidP="00BC2FC4">
+    <w:p w14:paraId="68647C8D" w14:textId="77777777" w:rsidR="00282786" w:rsidRDefault="00282786" w:rsidP="00BC2FC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13A696F8" w14:textId="77777777" w:rsidR="000F1D28" w:rsidRDefault="000F1D28" w:rsidP="00BC2FC4">
+    <w:p w14:paraId="2E98E5C6" w14:textId="77777777" w:rsidR="00282786" w:rsidRDefault="00282786" w:rsidP="00BC2FC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12FC435F" w14:textId="361AF991" w:rsidR="00BC2FC4" w:rsidRDefault="00BC2FC4">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0C819110" w14:textId="2268A117" w:rsidR="00BC2FC4" w:rsidRDefault="00BC2FC4" w:rsidP="0039181E">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="071B9B9C" w14:textId="27FEFFBD" w:rsidR="00E254AD" w:rsidRDefault="00E70C6B">
+  <w:p w14:paraId="071B9B9C" w14:textId="19933D3A" w:rsidR="00E254AD" w:rsidRPr="003C4730" w:rsidRDefault="00EC291F">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00EC291F">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>Aktuálně platné logo</w:t>
+    </w:r>
+    <w:r w:rsidR="005B51AA">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51B602AE" wp14:editId="4E91BEBA">
+              <wp:extent cx="304800" cy="304800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="819999320" name="AutoShape 1" descr="MZe"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="304800" cy="304800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="4FC0AC11" id="AutoShape 1" o:spid="_x0000_s1026" alt="MZe" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuEevW0gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlwBI1Xa12tQhp&#10;YZEWPsB17MQi8ZgZt2n5esZOty3whnix5uKcOXN8srreD73YGSQHvpbzWSmF8Roa59tafvt6/+pK&#10;CorKN6oHb2p5MCSv1y9frMZQmQV00DcGBYN4qsZQyy7GUBUF6c4MimYQjOemBRxU5BTbokE1MvrQ&#10;F4uyfFuMgE1A0IaIq3dTU64zvrVGx0dryUTR15K5xXxiPjfpLNYrVbWoQuf0kYb6BxaDcp6HnqDu&#10;VFRii+4vqMFpBAIbZxqGAqx12uQdeJt5+cc2T50KJu/C4lA4yUT/D1Z/3j2FL5ioU3gA/Z2Eh9tO&#10;+dbcUGD5+FHluYQIY2dUwwzmSbtiDFSdMFJCjCY24ydo+LXVNkKWZW9xSDN4YbHP6h9O6pt9FJqL&#10;r8vlVclvpLl1jNMEVT1/HJDiBwODSEEtkdllcLV7oDhdfb6SZnm4d32fH7j3vxUYM1Uy+cQ3uYWq&#10;DTQH5o4wmYRNzUEH+FOKkQ1SS/qxVWik6D963v/9fLlMjsrJ8s27BSd42dlcdpTXDFXLKMUU3sbJ&#10;hduAru2yzBPHG9bMurzPmdWRLJsgK3I0bHLZZZ5vnX+r9S8AAAD//wMAUEsDBBQABgAIAAAAIQBM&#10;oOks2AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I0iUmI2RQpiEaGY&#10;as/T7JgEs7NpdpvEf9+pHvQyw+MNb76XLSbXqoH60Hg2cDNLQBGX3jZcGXjfPF3PQYWIbLH1TAa+&#10;KcAiPz/LMLV+5DcailgpCeGQooE6xi7VOpQ1OQwz3xGL9+l7h1FkX2nb4yjhrtW3SXKvHTYsH2rs&#10;aFlT+VUcnIGxXA/bzeuzXl9tV573q/2y+Hgx5vJienwAFWmKf8dwwhd0yIVp5w9sg2oNSJH4M8W7&#10;m4va/W6dZ/o/e34EAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7hHr1tIBAACeAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATKDpLNgAAAADAQAA&#10;DwAAAAAAAAAAAAAAAAAsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <w10:anchorlock/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00E70C6B">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00511F03">
+    <w:r w:rsidR="00511F03" w:rsidRPr="003C4730">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A24BC3">
+    <w:r w:rsidR="00A24BC3" w:rsidRPr="003C4730">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:t>P</w:t>
     </w:r>
-    <w:r w:rsidR="00301114">
+    <w:r w:rsidR="00301114" w:rsidRPr="003C4730">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:t>ř</w:t>
     </w:r>
-    <w:r w:rsidR="00915852">
+    <w:r w:rsidR="00915852" w:rsidRPr="003C4730">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:t xml:space="preserve">íloha č. </w:t>
     </w:r>
-    <w:r w:rsidR="00511F03">
+    <w:r w:rsidR="00511F03" w:rsidRPr="003C4730">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48023862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7334F6B4"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
@@ -2006,234 +2150,266 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1055927690">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC2FC4"/>
     <w:rsid w:val="0001110A"/>
     <w:rsid w:val="00026226"/>
     <w:rsid w:val="00031BAA"/>
     <w:rsid w:val="00033F47"/>
     <w:rsid w:val="00055C5F"/>
+    <w:rsid w:val="00062C20"/>
     <w:rsid w:val="000A01FC"/>
     <w:rsid w:val="000D263A"/>
     <w:rsid w:val="000D3CB2"/>
     <w:rsid w:val="000E218B"/>
     <w:rsid w:val="000E4303"/>
     <w:rsid w:val="000F1D28"/>
+    <w:rsid w:val="000F582B"/>
     <w:rsid w:val="00103EEE"/>
+    <w:rsid w:val="00115217"/>
+    <w:rsid w:val="001208CA"/>
     <w:rsid w:val="00140932"/>
     <w:rsid w:val="001425BB"/>
     <w:rsid w:val="00142F17"/>
     <w:rsid w:val="00170546"/>
     <w:rsid w:val="00191618"/>
     <w:rsid w:val="0019162F"/>
     <w:rsid w:val="00193D2F"/>
     <w:rsid w:val="00197BFB"/>
     <w:rsid w:val="001A2C53"/>
     <w:rsid w:val="001B349E"/>
     <w:rsid w:val="001C7C17"/>
     <w:rsid w:val="001D4479"/>
     <w:rsid w:val="001E10D6"/>
     <w:rsid w:val="001F08E6"/>
+    <w:rsid w:val="00260EFF"/>
     <w:rsid w:val="00266608"/>
     <w:rsid w:val="002761EF"/>
+    <w:rsid w:val="00282786"/>
     <w:rsid w:val="002A06AC"/>
     <w:rsid w:val="002A5891"/>
     <w:rsid w:val="002B35EF"/>
+    <w:rsid w:val="002B59D1"/>
     <w:rsid w:val="002F240E"/>
     <w:rsid w:val="00301114"/>
     <w:rsid w:val="00317966"/>
     <w:rsid w:val="0032235B"/>
     <w:rsid w:val="00323DE3"/>
     <w:rsid w:val="0035105A"/>
+    <w:rsid w:val="00363920"/>
     <w:rsid w:val="00363B8B"/>
+    <w:rsid w:val="00365E75"/>
     <w:rsid w:val="00374A96"/>
     <w:rsid w:val="0039181E"/>
+    <w:rsid w:val="003A2CC1"/>
+    <w:rsid w:val="003B1272"/>
     <w:rsid w:val="003C1FD3"/>
     <w:rsid w:val="003C2A51"/>
+    <w:rsid w:val="003C4730"/>
     <w:rsid w:val="003E38CA"/>
     <w:rsid w:val="003F57E1"/>
     <w:rsid w:val="003F5EE0"/>
     <w:rsid w:val="00411F3F"/>
     <w:rsid w:val="00414061"/>
     <w:rsid w:val="00424939"/>
     <w:rsid w:val="004277B6"/>
     <w:rsid w:val="0043569E"/>
     <w:rsid w:val="0044501A"/>
+    <w:rsid w:val="00457DEE"/>
     <w:rsid w:val="00460394"/>
     <w:rsid w:val="0046253C"/>
+    <w:rsid w:val="00480BA3"/>
     <w:rsid w:val="00497C9F"/>
     <w:rsid w:val="004A64CE"/>
     <w:rsid w:val="004B0EC6"/>
+    <w:rsid w:val="004B1391"/>
     <w:rsid w:val="004C3050"/>
     <w:rsid w:val="004D4765"/>
     <w:rsid w:val="004E4BF9"/>
     <w:rsid w:val="00511F03"/>
     <w:rsid w:val="0051667E"/>
     <w:rsid w:val="00524FE8"/>
     <w:rsid w:val="00525CE7"/>
     <w:rsid w:val="00535F30"/>
     <w:rsid w:val="00552BF4"/>
     <w:rsid w:val="00554877"/>
     <w:rsid w:val="00572988"/>
     <w:rsid w:val="005914BC"/>
     <w:rsid w:val="005B26E9"/>
+    <w:rsid w:val="005B51AA"/>
     <w:rsid w:val="005D7EEB"/>
     <w:rsid w:val="005E3D77"/>
     <w:rsid w:val="00602B93"/>
     <w:rsid w:val="006074C3"/>
     <w:rsid w:val="00607617"/>
     <w:rsid w:val="0062288D"/>
     <w:rsid w:val="0064451D"/>
     <w:rsid w:val="00670146"/>
     <w:rsid w:val="0068216B"/>
     <w:rsid w:val="006A0DBF"/>
     <w:rsid w:val="006A2A0F"/>
     <w:rsid w:val="006B7F33"/>
     <w:rsid w:val="006D7004"/>
+    <w:rsid w:val="006D764A"/>
     <w:rsid w:val="006F1661"/>
     <w:rsid w:val="006F40C7"/>
     <w:rsid w:val="0072181D"/>
     <w:rsid w:val="007362CF"/>
     <w:rsid w:val="00776F79"/>
     <w:rsid w:val="00790918"/>
     <w:rsid w:val="00790BEF"/>
     <w:rsid w:val="007A40C4"/>
+    <w:rsid w:val="007A5DA1"/>
+    <w:rsid w:val="007B3313"/>
     <w:rsid w:val="007C0F19"/>
     <w:rsid w:val="007D718A"/>
     <w:rsid w:val="007E51B5"/>
     <w:rsid w:val="007E5F51"/>
     <w:rsid w:val="00845772"/>
     <w:rsid w:val="008502A9"/>
     <w:rsid w:val="0086132B"/>
     <w:rsid w:val="00865658"/>
     <w:rsid w:val="0086601D"/>
     <w:rsid w:val="0086681F"/>
     <w:rsid w:val="008719EB"/>
     <w:rsid w:val="008A2643"/>
     <w:rsid w:val="008D7236"/>
     <w:rsid w:val="008F4254"/>
     <w:rsid w:val="008F6E9E"/>
     <w:rsid w:val="0091201A"/>
     <w:rsid w:val="00912B5A"/>
     <w:rsid w:val="00915852"/>
+    <w:rsid w:val="00932895"/>
     <w:rsid w:val="009365DA"/>
     <w:rsid w:val="00952D13"/>
     <w:rsid w:val="009B607C"/>
     <w:rsid w:val="00A047FA"/>
     <w:rsid w:val="00A23C01"/>
     <w:rsid w:val="00A24BC3"/>
     <w:rsid w:val="00A365D5"/>
+    <w:rsid w:val="00A449FD"/>
     <w:rsid w:val="00A534E8"/>
     <w:rsid w:val="00A66E28"/>
     <w:rsid w:val="00A71B36"/>
     <w:rsid w:val="00A75455"/>
     <w:rsid w:val="00A924D6"/>
     <w:rsid w:val="00AA6114"/>
     <w:rsid w:val="00B05A32"/>
     <w:rsid w:val="00B332CE"/>
+    <w:rsid w:val="00B53131"/>
     <w:rsid w:val="00B60BFB"/>
     <w:rsid w:val="00B813AD"/>
     <w:rsid w:val="00B92629"/>
+    <w:rsid w:val="00BA08E1"/>
+    <w:rsid w:val="00BB63B5"/>
     <w:rsid w:val="00BC2FC4"/>
     <w:rsid w:val="00BD0A20"/>
+    <w:rsid w:val="00C069C9"/>
     <w:rsid w:val="00C31AAA"/>
     <w:rsid w:val="00C419A5"/>
+    <w:rsid w:val="00C52F71"/>
     <w:rsid w:val="00C6665E"/>
     <w:rsid w:val="00C70020"/>
+    <w:rsid w:val="00C70CCE"/>
     <w:rsid w:val="00C726B6"/>
     <w:rsid w:val="00C774DC"/>
     <w:rsid w:val="00C90522"/>
     <w:rsid w:val="00CF420C"/>
     <w:rsid w:val="00D0655D"/>
     <w:rsid w:val="00D0712D"/>
     <w:rsid w:val="00D45917"/>
     <w:rsid w:val="00D47C24"/>
     <w:rsid w:val="00D52876"/>
     <w:rsid w:val="00D64987"/>
     <w:rsid w:val="00D737D3"/>
     <w:rsid w:val="00D743CC"/>
     <w:rsid w:val="00DA7F82"/>
     <w:rsid w:val="00DB5639"/>
     <w:rsid w:val="00DC4069"/>
     <w:rsid w:val="00DE2A68"/>
+    <w:rsid w:val="00E034A4"/>
     <w:rsid w:val="00E101D7"/>
     <w:rsid w:val="00E254AD"/>
+    <w:rsid w:val="00E47AF9"/>
     <w:rsid w:val="00E601EA"/>
     <w:rsid w:val="00E70C6B"/>
     <w:rsid w:val="00E756B2"/>
     <w:rsid w:val="00E7757B"/>
+    <w:rsid w:val="00E82C5D"/>
     <w:rsid w:val="00EA6278"/>
     <w:rsid w:val="00EB3AD2"/>
     <w:rsid w:val="00EC0417"/>
     <w:rsid w:val="00EC13B5"/>
+    <w:rsid w:val="00EC291F"/>
     <w:rsid w:val="00ED45AD"/>
     <w:rsid w:val="00EE2BC5"/>
     <w:rsid w:val="00EE70DF"/>
     <w:rsid w:val="00F17CD0"/>
     <w:rsid w:val="00F41B2B"/>
     <w:rsid w:val="00F52ECE"/>
     <w:rsid w:val="00F53970"/>
     <w:rsid w:val="00FA70B5"/>
     <w:rsid w:val="00FF086C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3216,71 +3392,137 @@
     <w:name w:val="No List1"/>
     <w:semiHidden/>
     <w:rsid w:val="001D4479"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revize">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1FD3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Odkaznakoment">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C52F71"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkomente">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C52F71"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkomenteChar">
+    <w:name w:val="Text komentáře Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C52F71"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pedmtkomente">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textkomente"/>
+    <w:next w:val="Textkomente"/>
+    <w:link w:val="PedmtkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C52F71"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
+    <w:name w:val="Předmět komentáře Char"/>
+    <w:basedOn w:val="TextkomenteChar"/>
+    <w:link w:val="Pedmtkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C52F71"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tif"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3551,76 +3793,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478e3a748affb0f55ba8f5b946412401" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ff411731d0a57967545b0751eee3aca4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee38c696aa9fe9114188626e103068a1" ns2:_="" ns3:_="">
     <xsd:import namespace="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <xsd:import namespace="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -3781,126 +4012,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="299abc7f-d377-4404-be4d-881a1d984be2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f330bf4c-7d0e-4728-ac38-8ec30312c613" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E974CCF9-9620-472F-994E-A74CF7B6EDB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8B1EAE-8C04-4DBE-A554-5123C5B690DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E974CCF9-9620-472F-994E-A74CF7B6EDB1}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B148729F-30C5-4807-8D92-22982216E1C2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FC1BCFA-48BB-4676-88BD-17B5AE8138E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AA40F2E-99B0-4052-9DAE-93325EF101A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
+    <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>131</Words>
-  <Characters>779</Characters>
+  <Words>133</Words>
+  <Characters>786</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>909</CharactersWithSpaces>
+  <CharactersWithSpaces>918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jitka Galušková</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009E80F5F6C5CE5F4782D8DC573FB786A0</vt:lpwstr>