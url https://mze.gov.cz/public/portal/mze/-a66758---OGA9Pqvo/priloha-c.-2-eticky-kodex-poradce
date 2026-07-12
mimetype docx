--- v0 (2025-11-21)
+++ v1 (2026-07-12)
@@ -5924,52 +5924,52 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f330bf4c-7d0e-4728-ac38-8ec30312c613" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="299abc7f-d377-4404-be4d-881a1d984be2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="8f945925244e8e69f3c68f94df186a9f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478e3a748affb0f55ba8f5b946412401" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ff411731d0a57967545b0751eee3aca4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee38c696aa9fe9114188626e103068a1" ns2:_="" ns3:_="">
     <xsd:import namespace="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <xsd:import namespace="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -6159,66 +6159,51 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E0B55A2-1C65-453A-8D93-E6B3EF48D94E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2F14ED2-A2D6-4C35-AB4B-D0BE2F380174}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A19134A8-4134-4F87-B152-C44CABB77246}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75E6B153-8852-4494-A8B5-F0BE35CD8290}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{196EBB47-4879-4B74-A9EE-E8ECD11BF75D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>241</Words>
   <Characters>1422</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>