--- v0 (2025-11-21)
+++ v1 (2026-07-12)
@@ -3880,52 +3880,52 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="8f945925244e8e69f3c68f94df186a9f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478e3a748affb0f55ba8f5b946412401" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ff411731d0a57967545b0751eee3aca4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee38c696aa9fe9114188626e103068a1" ns2:_="" ns3:_="">
     <xsd:import namespace="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <xsd:import namespace="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4119,66 +4119,51 @@
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f330bf4c-7d0e-4728-ac38-8ec30312c613" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="299abc7f-d377-4404-be4d-881a1d984be2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE1E7C5-0591-4ADD-8ACA-130DF308C15F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67CF916C-A526-4F99-984F-9B11ACD80F96}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36D9F7EB-1370-46C7-A288-AA2A1DB3E7B5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{256A2240-5FE0-460A-A45E-3E5ADD032790}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DD5CD67-BB82-401B-B6DB-13A9AC6DE46D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{374C943C-86EF-4460-AE4E-5B6B76B50C29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>