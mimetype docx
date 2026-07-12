--- v0 (2025-11-21)
+++ v1 (2026-07-12)
@@ -227,105 +227,102 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">minimálních </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF4B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">požadavků na znalosti poradce </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="4E8808C7" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B305F1E" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B188B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemědělství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09BDFAE9" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rostlinná výroba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BCAB208" w14:textId="7C8C7849" w:rsidR="00600C3E" w:rsidRPr="00633400" w:rsidRDefault="00CD0495" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vypracovává osevní sledy a plány hnojení</w:t>
             </w:r>
             <w:r w:rsidR="005061F5" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -435,75 +432,103 @@
               </w:rPr>
               <w:t>LPIS</w:t>
             </w:r>
             <w:r w:rsidR="005C1AF2" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00150F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00E30A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Parcel Identification </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Land Parcel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E30A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E30A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002D2EE7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Syst</w:t>
             </w:r>
             <w:r w:rsidR="009A29DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="002D2EE7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">m) </w:t>
+              <w:t>m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002D2EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="005C1AF2" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a EPH</w:t>
             </w:r>
             <w:r w:rsidR="007934C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (evidence přípravků a hnojiv</w:t>
             </w:r>
             <w:r w:rsidR="00D840B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
@@ -635,51 +660,69 @@
               </w:rPr>
               <w:t xml:space="preserve">negativních </w:t>
             </w:r>
             <w:r w:rsidR="00C54651" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dopadů změny</w:t>
             </w:r>
             <w:r w:rsidR="005D6EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> klimatu</w:t>
             </w:r>
             <w:r w:rsidR="00C54651" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, nepříznivých povětrnostních vlivů (např. závlahy, protimrazová opatření, ochrana před</w:t>
+              <w:t xml:space="preserve">, nepříznivých povětrnostních vlivů (např. závlahy, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C54651" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>protimrazová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C54651" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opatření, ochrana před</w:t>
             </w:r>
             <w:r w:rsidR="005510DE" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C54651" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kroupami atd.)</w:t>
             </w:r>
             <w:r w:rsidR="00D33BD7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D33BD7" w:rsidRPr="00D33BD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -750,51 +793,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> vybraných v rámci systému podmíněnosti, zejména požadavcích týkající</w:t>
             </w:r>
             <w:r w:rsidR="00D50FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="004B122F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="00600C3E" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> se nitrátové směrnice, uvádění přípravků na ochranu rostlin na trh a pesticidové směrnice a dokáže navrhnout postupy v podniku vyhovující těmto požadavkům.</w:t>
+              <w:t xml:space="preserve"> se nitrátové směrnice, uvádění přípravků na ochranu rostlin na trh a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00600C3E" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pesticidové</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00600C3E" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> směrnice a dokáže navrhnout postupy v podniku vyhovující těmto požadavkům.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C928FA7" w14:textId="02EA5204" w:rsidR="0070189A" w:rsidRPr="00633400" w:rsidRDefault="006533D6" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Znalost relevantních právních předpisů, zejména</w:t>
             </w:r>
             <w:r w:rsidR="0070189A" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -828,58 +889,60 @@
             </w:r>
             <w:r w:rsidR="00E15B9D" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00BF4793" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> o hnojivech, pomocných půdních látkách, rostlinných</w:t>
             </w:r>
             <w:r w:rsidR="00965D1E" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00313ED5" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>biostimulantech</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BF4793" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a substrátech a o agrochemickém zkoušení zemědělských </w:t>
             </w:r>
             <w:r w:rsidR="00ED3C5E" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>půd, ve</w:t>
             </w:r>
             <w:r w:rsidR="00D72DCE" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> znění pozdějších</w:t>
             </w:r>
             <w:r w:rsidR="00965D1E" w:rsidRPr="00633400">
@@ -943,51 +1006,51 @@
             <w:r w:rsidR="00EA6055" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ů (zákon o oběhu osiva a sadby)</w:t>
             </w:r>
             <w:r w:rsidR="00E6385B" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve</w:t>
             </w:r>
             <w:r w:rsidR="00D72DCE" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2424DE15" w14:textId="73BBAFF0" w:rsidR="00965D1E" w:rsidRPr="00633400" w:rsidRDefault="00577FFD" w:rsidP="005510DE">
+          <w:p w14:paraId="2424DE15" w14:textId="62AC9FBA" w:rsidR="00965D1E" w:rsidRPr="00633400" w:rsidRDefault="00577FFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Zákon č. 408/2000 Sb.</w:t>
             </w:r>
             <w:r w:rsidR="00E15B9D" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
@@ -1007,316 +1070,827 @@
               </w:rPr>
               <w:t xml:space="preserve"> a o změně zákona č. 92/1996, o</w:t>
             </w:r>
             <w:r w:rsidR="005510DE" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EA6055" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odrůdách, osivu a sadbě pěstovaných rostlin</w:t>
             </w:r>
             <w:r w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="000C1278">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C1278" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(zákon o ochraně práv k odrůdám)</w:t>
+            </w:r>
+            <w:r w:rsidR="008F095D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve znění pozdějších </w:t>
+            </w:r>
+            <w:r w:rsidR="007E34E6" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF5EFA2" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRPr="00633400" w:rsidRDefault="00656B46" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 252/1997 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D7D99" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zemědělství</w:t>
+            </w:r>
+            <w:r w:rsidR="00D72DCE" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>, ve znění pozdějších předpisů</w:t>
             </w:r>
-            <w:r w:rsidR="00EA6055" w:rsidRPr="00633400">
-[...7 lines deleted...]
-            <w:r w:rsidR="005510DE" w:rsidRPr="00633400">
+            <w:r w:rsidR="00725A9D" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D6480A0" w14:textId="36B8E5B4" w:rsidR="00965D1E" w:rsidRPr="00633400" w:rsidRDefault="000D4762" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 326/2004 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D7D99" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rostlinolékařské péči a o změně některých souvisejících zákonů</w:t>
+            </w:r>
+            <w:r w:rsidR="00725A9D" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00B13675" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6A2F84" w14:textId="77777777" w:rsidR="006533D6" w:rsidRDefault="000F122F" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44EEC" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ařízení vlády č. 262/2012 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D7D99" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44EEC" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o stanovení zranitelných oblastí a akčním programu,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve</w:t>
+            </w:r>
+            <w:r w:rsidR="005E7C86" w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EA6055" w:rsidRPr="00633400">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00633400">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6385B" w:rsidRPr="00633400">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF5EFA2" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRPr="00633400" w:rsidRDefault="00656B46" w:rsidP="005510DE">
-[...40 lines deleted...]
-            <w:r w:rsidR="00725A9D" w:rsidRPr="00633400">
+          <w:p w14:paraId="45BD8301" w14:textId="64E4776E" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013, v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném znění</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...41 lines deleted...]
-            <w:r w:rsidR="00B13675" w:rsidRPr="00633400">
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12578FDD" w14:textId="1620D1F4" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2116 ze dne 2. prosince 2021 o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financování, řízení a monitorování společné zemědělské politiky a zrušení nařízení (EU) č. 1306/2013, v platném znění</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D9DEC89" w14:textId="2A80A12C" w:rsidR="006533D6" w:rsidRPr="00633400" w:rsidRDefault="000F122F" w:rsidP="005510DE">
-[...48 lines deleted...]
-            <w:r w:rsidR="005E7C86" w:rsidRPr="00633400">
+          <w:p w14:paraId="4436C43D" w14:textId="0D14BD0D" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení Evropského parlamentu a Rady (EU) 2025/2649 ze dne 19. prosince 2025, kterým se mění nařízení (EU) 2021/2115, pokud jde o systém podmíněnosti, typy intervencí formou přímých plateb, typy intervencí v některých odvětvích </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE789F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">v oblasti rozvoje venkova a výroční zprávy o výkonnosti, a </w:t>
+            </w:r>
+            <w:r w:rsidR="007A1825">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nařízení</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (EU) 2021</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/2116</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pokud jde o </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pozastavení </w:t>
+            </w:r>
+            <w:r w:rsidR="002E4D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plateb, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>výroční schvalování výkonnosti a kontroly a sankce</w:t>
+            </w:r>
+            <w:r w:rsidR="00F31C33">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v</w:t>
+            </w:r>
+            <w:r w:rsidR="005047DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00633400">
+            <w:r w:rsidR="00F31C33">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném</w:t>
+            </w:r>
+            <w:r w:rsidR="005047DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04131F6C" w14:textId="387E13E6" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 73/2023 Sb., o stanovení pravidel podmíněnosti plateb zemědělcům, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>znění pozdějších předpisů</w:t>
             </w:r>
-            <w:r w:rsidR="00E6385B" w:rsidRPr="00633400">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA91BBE" w14:textId="3BEFFC06" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 83/2023 Sb., o stanovení podmínek poskytování přímých plateb zemědělcům, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9A39FE" w14:textId="21AE5155" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Nařízení vlády č. 80/2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42294" w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sb., o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatických opatření, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAF8363" w14:textId="32387C37" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 140/2023 Sb., o stanovení podmínek provádění opatření agrolesnictví, ve</w:t>
+            </w:r>
+            <w:r w:rsidR="004E1C13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01505D10" w14:textId="346DE70E" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodická příručka k provádění opatření agrolesnictví</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030ED81A" w14:textId="54DBC603" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro přímé platby, podmíněnost a DZES 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9DEC89" w14:textId="545F835F" w:rsidR="00342AE4" w:rsidRPr="00633400" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodické příručky pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="24194670" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C59F4C" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F7CFAC1" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Živočišná výroba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6C5E2E" w14:textId="379FB763" w:rsidR="00F92613" w:rsidRDefault="00D20995" w:rsidP="005510DE">
+          <w:p w14:paraId="2D6C5E2E" w14:textId="49D0F309" w:rsidR="00F92613" w:rsidRDefault="00D20995" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dokáže navrhnout optimální podmínky chovného prostředí daného druhu </w:t>
             </w:r>
             <w:r w:rsidR="00284953">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">hospodářských </w:t>
             </w:r>
             <w:r>
@@ -1343,115 +1917,163 @@
               </w:rPr>
               <w:t xml:space="preserve"> (výživa, management, veterinární aspekty atd.).</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D539CB" w:rsidRPr="0068778E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Má přehled o plemenářské práci a hlavních směrech ve šlechtění hospodářských zvířat</w:t>
             </w:r>
             <w:r w:rsidR="00D539CB" w:rsidRPr="0055242E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. Orientuje se v nově využívaných a zaváděných technologiích.</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="002C4DAB" w:rsidRPr="002C4DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Má znalosti a kompetence, které v oblasti zpracování dat a výstupů souvisejí s plemenářskou prací. Je schopen je využívat v rutinní praxi. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D539CB" w:rsidRPr="0055242E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Orientuje se v nově využívaných a zaváděných technologiích.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F92613" w:rsidRPr="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Orientuje se v povinných požadavcích na hospodaření (PPH) vybraných v</w:t>
+              <w:t>Orientuje se v</w:t>
+            </w:r>
+            <w:r w:rsidR="002E5441">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92613" w:rsidRPr="00F92613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>povinných požadavcích na hospodaření (PPH) vybraných v</w:t>
             </w:r>
             <w:r w:rsidR="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F92613" w:rsidRPr="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rámci</w:t>
             </w:r>
             <w:r w:rsidR="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F92613" w:rsidRPr="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>systému podmíněnosti, zejména požadavcích týkajících se zákazu používání</w:t>
             </w:r>
             <w:r w:rsidR="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F92613" w:rsidRPr="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>hormonálních látek, požadavků na ochranu telat, požadavků na ochranu prasat a</w:t>
+              <w:t>hormonálních látek, požadavků na</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2286">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92613" w:rsidRPr="00F92613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ochranu telat, požadavků na ochranu prasat a</w:t>
             </w:r>
             <w:r w:rsidR="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F92613" w:rsidRPr="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>požadavků na ochranu hospodářských zvířat a dokáže navrhnout postupy v</w:t>
             </w:r>
             <w:r w:rsidR="00F92613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1906,499 +2528,1026 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00652BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>garanční rolnický a lesnický fond, a.s.)</w:t>
             </w:r>
             <w:r w:rsidR="00111C34" w:rsidRPr="0055242E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0055242E" w:rsidRPr="0055242E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Má přehled o výstupech zemědělského výzkumu včetně moderních technologií a postupů tzv. precizního zemědělství za účelem zlepšování pohody chovu hospodářských zvířat a zvyšování rentability produkce z chovu hospodářských zvířat.</w:t>
+              <w:t xml:space="preserve"> Má přehled o výstupech zemědělského výzkumu včetně moderních technologií </w:t>
+            </w:r>
+            <w:r w:rsidR="0055242E" w:rsidRPr="0055242E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>a postupů tzv. precizního zemědělství za účelem zlepšování pohody chovu hospodářských zvířat a zvyšování rentability produkce z chovu hospodářských zvířat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58AC9747" w14:textId="62D64E96" w:rsidR="005C1AF2" w:rsidRDefault="005C1AF2" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DEF9FE5" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00DC3D63" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00656B46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 252/1997 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656B46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o zemědělství</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D72DCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0473CC78" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00DC3D63" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon</w:t>
+            </w:r>
+            <w:r w:rsidR="005C1AF2" w:rsidRPr="005C1AF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> č. 246/1992 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="005C1AF2" w:rsidRPr="005C1AF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na ochranu zvířat proti týrání</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E" w:rsidRPr="00D72DCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0C2763" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00F82289" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82289">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 154/2000 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F82289">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o šlechtění, plemenitbě a evidenci hospodářských zvířat a o změně některých souvisejících zákonů</w:t>
+            </w:r>
+            <w:r w:rsidR="00F84DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (plemenářský zákon)</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E" w:rsidRPr="00D72DCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F57E673" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="000D4762" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D4762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ákon č. 166/1999 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D4762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o veterinární péči a o změně některých souvisejících zákonů (veterinární zákon)</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E" w:rsidRPr="00D72DCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D872651" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRDefault="001725A5" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001725A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 91/1996 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001725A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o krmivech</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E" w:rsidRPr="00D72DCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D8877F" w14:textId="03A99E71" w:rsidR="00450FA8" w:rsidRPr="00450FA8" w:rsidRDefault="00450FA8" w:rsidP="00450FA8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450FA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 64/2023 Sb., o stanovení podmínek provádění opatření zvýšení obranyschopnosti v chovu prasat vakcinací, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D2EF72" w14:textId="145A78CC" w:rsidR="00450FA8" w:rsidRPr="00450FA8" w:rsidRDefault="00450FA8" w:rsidP="00450FA8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450FA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 70/2023 Sb., o stanovení podmínek provádění opatření dobré životní podmínky zvířat, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25939D8A" w14:textId="1C852ED0" w:rsidR="00450FA8" w:rsidRDefault="00450FA8" w:rsidP="00450FA8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450FA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro opatření zvýšení obranyschopnosti v chovu prasat vakcinací a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450FA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dobré životní podmínky zvířat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB7A518" w14:textId="77777777" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013, v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19457A0A" w14:textId="77777777" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2116 ze dne 2. prosince 2021 o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financování, řízení a monitorování společné zemědělské politiky a zrušení nařízení (EU) č. 1306/2013, v platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8137FB" w14:textId="43537C4A" w:rsidR="003403D1" w:rsidRPr="00342AE4" w:rsidRDefault="003403D1" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> o zemědělství</w:t>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2025/2649 ze dne 19. prosince 2025, kterým se mění nařízení (EU) 2021/2115, pokud jde o systém podmíněnosti, typy intervencí formou přímých plateb, typy intervencí v některých odvětvích a v oblasti rozvoje venkova a výroční zprávy o výkonnosti, a nařízení (EU) 2021/2116, pokud jde o pozastavení plateb, výroční schvalování výkonnosti a kontroly a sankce</w:t>
+            </w:r>
+            <w:r w:rsidR="007767C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v platném znění</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3505625A" w14:textId="77777777" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 73/2023 Sb., o stanovení pravidel podmíněnosti plateb zemědělcům, ve</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t>ve znění pozdějších předpisů</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A9AE23A" w14:textId="77777777" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 83/2023 Sb., o stanovení podmínek poskytování přímých plateb zemědělcům, ve znění pozdějších předpisů</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zákon</w:t>
-[...46 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C0C2763" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00F82289" w:rsidP="005510DE">
-[...56 lines deleted...]
-            <w:r w:rsidR="00ED3C5E">
+          <w:p w14:paraId="12E58225" w14:textId="2E693BA9" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení vlády č. 80/2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42294" w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sb., o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatických opatření, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F57E673" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="000D4762" w:rsidP="005510DE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="09BE8C54" w14:textId="7FA8B517" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 140/2023 Sb., o stanovení podmínek provádění opatření agrolesnictví, ve</w:t>
+            </w:r>
+            <w:r w:rsidR="004E1C13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70345E79" w14:textId="3A3094A2" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="001725A5" w:rsidP="005510DE">
-[...48 lines deleted...]
-            <w:r w:rsidR="00ED3C5E">
+          <w:p w14:paraId="6E1A1F8C" w14:textId="77777777" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodická příručka k provádění opatření agrolesnictví</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B391E10" w14:textId="77777777" w:rsidR="00342AE4" w:rsidRPr="00342AE4" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro přímé platby, podmíněnost a DZES 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70345E79" w14:textId="594354B5" w:rsidR="00342AE4" w:rsidRPr="007B188B" w:rsidRDefault="00342AE4" w:rsidP="00342AE4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodické příručky pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="1E331D6D" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78B0018A" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1337F695" w14:textId="7BA6DA0B" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ekonomické poradenství </w:t>
             </w:r>
             <w:r w:rsidR="00A83B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zemědělství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38FB74EF" w14:textId="665DDCD6" w:rsidR="00E55ACF" w:rsidRPr="00E55ACF" w:rsidRDefault="00932A95" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dokáže se orientovat ve specifické problematice zemědělské prvovýroby, která je oproti odvětví služeb, potravinářské</w:t>
             </w:r>
             <w:r w:rsidR="00F85B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">mu průmyslu a maloobchodu spojená s biologickými cykly, které do značné míry ovlivňují </w:t>
             </w:r>
             <w:r w:rsidR="00453D5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">podnikatelské investiční záměry a komoditní portfolio uplatnitelné na trhu. </w:t>
             </w:r>
             <w:r w:rsidR="00E55ACF" w:rsidRPr="00E55ACF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zná principy cenotvorby v rámci agrobyznysové vertikály odvislé i</w:t>
+              <w:t xml:space="preserve">Zná principy cenotvorby v rámci </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E55ACF" w:rsidRPr="00E55ACF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agrobyznysové</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E55ACF" w:rsidRPr="00E55ACF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vertikály odvislé i</w:t>
             </w:r>
             <w:r w:rsidR="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E55ACF" w:rsidRPr="00E55ACF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>od</w:t>
             </w:r>
             <w:r w:rsidR="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2434,51 +3583,60 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E55ACF" w:rsidRPr="00E55ACF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dokáže provést kalkulaci nákladů a výnosů rostlinných a živočišných výrobků v zemědělském podniku, posoudit produkční a ekonomickou situaci se zaměřením na hledání silných a slabých míst v hospodaření podniku (např. metodou kalkulace příspěvku na úhradu fixních nákladů a</w:t>
             </w:r>
             <w:r w:rsidR="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E55ACF" w:rsidRPr="00E55ACF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>zisku, posouzením rentability jednotlivých odvětví zemědělského podniku a optimalizací výrobního zaměření podniku).</w:t>
+              <w:t xml:space="preserve">zisku, posouzením rentability jednotlivých odvětví zemědělského podniku a optimalizací </w:t>
+            </w:r>
+            <w:r w:rsidR="00E55ACF" w:rsidRPr="00E55ACF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>výrobního zaměření podniku).</w:t>
             </w:r>
             <w:r w:rsidR="00B13675">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E55ACF" w:rsidRPr="00E55ACF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dokáže sestavit různé varianty plánů rozvoje podniku s</w:t>
             </w:r>
             <w:r w:rsidR="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2521,207 +3679,683 @@
             <w:r w:rsidRPr="00551B3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Znalost relevantních </w:t>
             </w:r>
             <w:r w:rsidR="00E55ACF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zdrojů dat</w:t>
             </w:r>
             <w:r w:rsidRPr="00551B3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, zejména:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24026C35" w14:textId="649E56A4" w:rsidR="00E55ACF" w:rsidRPr="005510DE" w:rsidRDefault="00E55ACF" w:rsidP="005510DE">
+          <w:p w14:paraId="24026C35" w14:textId="57AC12FF" w:rsidR="00E55ACF" w:rsidRPr="005510DE" w:rsidRDefault="00E55ACF" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FADN</w:t>
             </w:r>
             <w:r w:rsidR="00883EDC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00840057">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farm Accountancy Data </w:t>
+              <w:t>Farm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00840057">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00840057">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Accountancy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00840057">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data </w:t>
             </w:r>
             <w:r w:rsidR="00286175">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Network)</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6237A6D7" w14:textId="296ECE69" w:rsidR="00E55ACF" w:rsidRPr="005510DE" w:rsidRDefault="00E55ACF" w:rsidP="005510DE">
+            <w:r w:rsidR="006E30DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6237A6D7" w14:textId="7F61A496" w:rsidR="00E55ACF" w:rsidRPr="005510DE" w:rsidRDefault="00E55ACF" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>ČSÚ</w:t>
+            </w:r>
+            <w:r w:rsidR="001F5A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Český statistický úřad)</w:t>
+            </w:r>
+            <w:r w:rsidR="006E30DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA49339" w14:textId="321DC942" w:rsidR="00E87CFD" w:rsidRDefault="00E55ACF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005510DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Náklady a výnosy vybraných rostlinných a živočišných výrobků (</w:t>
+            </w:r>
+            <w:r w:rsidR="003613B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ústav zemědělské ekonomiky a informací</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005510DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD355F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AABFFA" w14:textId="59BCE9AD" w:rsidR="006E30DA" w:rsidRDefault="006E30DA" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E30DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BE9EB6" w14:textId="77777777" w:rsidR="004E1C13" w:rsidRPr="00342AE4" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013, v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DB934C" w14:textId="77777777" w:rsidR="004E1C13" w:rsidRPr="00342AE4" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2116 ze dne 2. prosince 2021 o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financování, řízení a monitorování společné zemědělské politiky a zrušení nařízení (EU) č. 1306/2013, v platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B840281" w14:textId="7B51C6AC" w:rsidR="003403D1" w:rsidRPr="00342AE4" w:rsidRDefault="003403D1" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2025/2649 ze dne 19. prosince 2025, kterým se mění nařízení (EU) 2021/2115, pokud jde o systém podmíněnosti, typy intervencí formou přímých plateb, typy intervencí v některých odvětvích a v oblasti rozvoje venkova a výroční zprávy o výkonnosti, a nařízení (EU) 2021/2116, pokud jde o pozastavení plateb, výroční schvalování výkonnosti a kontroly a sankce</w:t>
+            </w:r>
+            <w:r w:rsidR="00046E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v platném znění</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D73BC6" w14:textId="77777777" w:rsidR="004E1C13" w:rsidRPr="00342AE4" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ČSÚ</w:t>
-[...41 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Nařízení vlády č. 73/2023 Sb., o stanovení pravidel podmíněnosti plateb zemědělcům, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031D057B" w14:textId="77777777" w:rsidR="004E1C13" w:rsidRPr="00342AE4" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 83/2023 Sb., o stanovení podmínek poskytování přímých plateb zemědělcům, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B67FE67" w14:textId="3E022F7C" w:rsidR="004E1C13" w:rsidRPr="00342AE4" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení vlády č. 80/2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42294" w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sb., o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatických opatření, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F976A2C" w14:textId="77777777" w:rsidR="004E1C13" w:rsidRPr="00342AE4" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 140/2023 Sb., o stanovení podmínek provádění opatření agrolesnictví, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED0DFA8" w14:textId="77777777" w:rsidR="004E1C13" w:rsidRPr="00342AE4" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodická příručka k provádění opatření agrolesnictví</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E211E24" w14:textId="77777777" w:rsidR="004E1C13" w:rsidRPr="00342AE4" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro přímé platby, podmíněnost a DZES 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64FB77E3" w14:textId="278E0EAA" w:rsidR="004E1C13" w:rsidRPr="005510DE" w:rsidRDefault="004E1C13" w:rsidP="004E1C13">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodické příručky pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="625B295B" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29FCAFE6" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DF4C11A" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ekologické zemědělství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11A0E547" w14:textId="77777777" w:rsidR="00FE09EC" w:rsidRDefault="008A016C" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zná specifika systému ekologického zemědělství a dokáže navrhnout nejvhodnější postupy v rostlinné a živočišně výrobě</w:t>
             </w:r>
             <w:r w:rsidR="00ED3C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2910,66 +4544,82 @@
             <w:r w:rsidR="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008A016C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>správních poplatcích, ve znění pozdějších předpisů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25114CCE" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00F44921" w:rsidP="005510DE">
+          <w:p w14:paraId="25114CCE" w14:textId="323BD413" w:rsidR="00965D1E" w:rsidRDefault="00F44921" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vyhláška č. 16/2006 Sb., kterou se provádějí některé ustanovení zákona o ekologickém zemědělství</w:t>
+              <w:t>Vyhláška č. 16/2006 Sb., kterou se provádějí někter</w:t>
+            </w:r>
+            <w:r w:rsidR="008E2678">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>á</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ustanovení zákona o ekologickém zemědělství</w:t>
             </w:r>
             <w:r w:rsidR="00E15B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů</w:t>
             </w:r>
             <w:r w:rsidR="00965D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71E06952" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00FB65DB" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2985,401 +4635,200 @@
             </w:r>
             <w:r w:rsidR="001258DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E62BBC7" w14:textId="17CA98DF" w:rsidR="00965D1E" w:rsidRDefault="0068778E" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nařízení Evropského parlamentu a Rady (EU) 848/2018 o ekologické produkci a</w:t>
             </w:r>
             <w:r w:rsidR="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008A016C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>označování bioproduktů a o zrušení nařízení Rady (ES) č. 834/2007</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, v aktuální konsolidované verzi</w:t>
             </w:r>
             <w:r w:rsidR="00965D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52087AD3" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="0068778E" w:rsidP="005510DE">
-[...253 lines deleted...]
-            <w:r w:rsidR="00965D1E">
+          <w:p w14:paraId="10B16699" w14:textId="77777777" w:rsidR="0069072F" w:rsidRPr="0069072F" w:rsidRDefault="0069072F" w:rsidP="0069072F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069072F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A dále sekundárních předpisů (nařízení v přenesené pravomoci a prováděcích předpisů) sloužících k doplnění a upřesnění výše uvedeného evropského nařízení.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="683C0A11" w14:textId="7D474795" w:rsidR="004E1C13" w:rsidRPr="007B188B" w:rsidRDefault="0069072F" w:rsidP="002D47A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069072F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Přehled legislativy ekologické produkce je pravidelně aktualizován na webových stránkách Ministerstva zemědělství: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="001E554E" w:rsidRPr="00CE6F0C">
+                <w:rPr>
+                  <w:rStyle w:val="Hypertextovodkaz"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://mze.gov.cz/public/portal/mze/zemedelstvi/ekologicke-zemedelstvi/legislativa/zakony-a-narizeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="001E554E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069072F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="15FF9E14" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E4E7993" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="039ADD5D" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zemědělství a ochrana přírody a krajiny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FF9AF7" w14:textId="5351FC8F" w:rsidR="001D1918" w:rsidRDefault="00A63B1F" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zná</w:t>
             </w:r>
             <w:r w:rsidR="009907AB" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3777,60 +5226,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="009D119D" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> majetku</w:t>
             </w:r>
             <w:r w:rsidR="00F24918" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="006979D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ovládá základní znalosti </w:t>
-[...8 lines deleted...]
-              <w:t>o</w:t>
+              <w:t>Ovládá základní znalosti o</w:t>
             </w:r>
             <w:r w:rsidR="00623F93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006701D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>omezení hospodaření ve zvláště chráněných územích</w:t>
             </w:r>
             <w:r w:rsidR="00D42719">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a územích soustavy Natura 2000. </w:t>
             </w:r>
@@ -3882,110 +5322,200 @@
               </w:rPr>
               <w:t>Orientuje se v problematice</w:t>
             </w:r>
             <w:r w:rsidR="0E924F11" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0099332E" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>agrolesnictví – kombinovaného</w:t>
             </w:r>
             <w:r w:rsidR="2605276F" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pěstování dřevin a zemědělské produkce – pěstování dřevin na orné půdě (silvoorebné systémy) nebo na trvalých travních porostech (silvopastevní systémy). </w:t>
+              <w:t xml:space="preserve"> pěstování dřevin a zemědělské produkce – pěstování dřevin na orné půdě (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="2605276F" w:rsidRPr="05176FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>silvoorebné</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="2605276F" w:rsidRPr="05176FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> systémy) nebo na trvalých travních porostech (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="2605276F" w:rsidRPr="05176FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>silvopastevní</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="2605276F" w:rsidRPr="05176FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> systémy). </w:t>
             </w:r>
             <w:r w:rsidR="00B46E8F" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prokáže znalost dotačních </w:t>
             </w:r>
             <w:r w:rsidR="00F60B48" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>titulů zaměřených</w:t>
             </w:r>
             <w:r w:rsidR="00763001" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> na enviromentální aspekt zemědělské činnosti</w:t>
             </w:r>
             <w:r w:rsidR="00E27745">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a péči o krajinu</w:t>
             </w:r>
             <w:r w:rsidR="00763001" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Agroenvironmentálně-klimatická opatření, Agrolesnictví, Zalesňování zemědělské půdy</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00763001" w:rsidRPr="05176FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00763001" w:rsidRPr="05176FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření, Agrolesnictví, Zalesňování zemědělské půdy</w:t>
             </w:r>
             <w:r w:rsidR="00F368D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00F9031F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F9031F" w:rsidRPr="00F9031F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Natura 2000 na zem. půdě, Celofaremní ekoplatba, krajinotvorné programy M</w:t>
+              <w:t xml:space="preserve">Natura 2000 na zem. půdě, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F9031F" w:rsidRPr="00F9031F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Celofaremní</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F9031F" w:rsidRPr="00F9031F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F9031F" w:rsidRPr="00F9031F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ekoplatba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F9031F" w:rsidRPr="00F9031F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, krajinotvorné programy M</w:t>
             </w:r>
             <w:r w:rsidR="00B7065B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inisterstva životního prostředí</w:t>
             </w:r>
             <w:r w:rsidR="00F9031F" w:rsidRPr="00F9031F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – základní</w:t>
             </w:r>
             <w:r w:rsidR="005A3394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3997,51 +5527,87 @@
               </w:rPr>
               <w:t>orientace</w:t>
             </w:r>
             <w:r w:rsidR="00763001" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> atd.)</w:t>
             </w:r>
             <w:r w:rsidR="007064B6" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="005A3394" w:rsidRPr="005A3394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Je schopen doporučit vhodnou skladbu neprodukčních ploch (ochranné pásy, biopásy, krajinné prvky apod.) na úrovni podniku, za účelem podpory a zachování funkcí agroekosystémů.</w:t>
+              <w:t xml:space="preserve">Je schopen doporučit vhodnou skladbu neprodukčních ploch (ochranné pásy, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A3394" w:rsidRPr="005A3394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>biopásy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A3394" w:rsidRPr="005A3394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, krajinné prvky apod.) na úrovni podniku, za účelem podpory a zachování funkcí </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A3394" w:rsidRPr="005A3394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agroekosystémů</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A3394" w:rsidRPr="005A3394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005A3394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007064B6" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientuje se v povinných požadavcích na hospodaření (PPH) </w:t>
             </w:r>
             <w:r w:rsidR="00206F79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
@@ -4095,72 +5661,73 @@
             </w:r>
             <w:r w:rsidR="00F60B48" w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0062F7BD" w14:textId="5A3ED5FD" w:rsidR="00300E50" w:rsidRDefault="00300E50" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D07CF9B" w14:textId="63D697D3" w:rsidR="01847665" w:rsidRDefault="01847665" w:rsidP="05176FF1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zákon č. 252/1997 Sb., o zemědělství, ve znění pozdějších předpisů. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="291F4E26" w14:textId="01328095" w:rsidR="01847665" w:rsidRDefault="01847665" w:rsidP="05176FF1">
+          <w:p w14:paraId="291F4E26" w14:textId="1A1EDB02" w:rsidR="01847665" w:rsidRDefault="01847665" w:rsidP="05176FF1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zákon č. 334/1992 Sb.</w:t>
             </w:r>
             <w:r w:rsidR="00E3432C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00FC6444">
@@ -4437,175 +6004,745 @@
             </w:r>
             <w:r w:rsidR="00843238" w:rsidRPr="2CE77E00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02E244D4" w14:textId="768D5172" w:rsidR="00E87CFD" w:rsidRDefault="7486D67B" w:rsidP="05176FF1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05176FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Nařízení vlády č. 307/2014 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001A49A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="05176FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o stanovení podrobností evidence využití půdy podle uživatelských vztahů, ve znění pozdějších předpisů. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685CFF11" w14:textId="70A95B6D" w:rsidR="001D1601" w:rsidRPr="001D1601" w:rsidRDefault="001D1601" w:rsidP="001D1601">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1601">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 1143/2014 ze dne 22. října 2014 o</w:t>
+            </w:r>
+            <w:r w:rsidR="00623F93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D1601">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prevenci a regulaci zavlékání či vysazování a šíření invazních nepůvodních druhů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23906237" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRDefault="001D1601" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1601">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2024/1991 ze dne 24. června 2024 o obnově přírody a o změně nařízení (EU) 2022/869.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56032F37" w14:textId="3687F2A4" w:rsidR="002605D4" w:rsidRPr="002605D4" w:rsidRDefault="002605D4" w:rsidP="002605D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002605D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 61/2023 Sb., o stanovení podmínek provádění opatření pro oblasti s</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD30EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002605D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>přírodními omezeními, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD30EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53373A8E" w14:textId="303C3334" w:rsidR="002605D4" w:rsidRPr="002605D4" w:rsidRDefault="002605D4" w:rsidP="002605D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002605D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 62/2023 Sb., o stanovení podmínek provádění opatření Natura 2000 na</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD30EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002605D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zemědělské půdě, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD30EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD8946D" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení Evropského parlamentu a Rady (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Nařízení vlády č. 307/2014 Sb.</w:t>
-[...35 lines deleted...]
-            <w:r w:rsidR="00623F93">
+              <w:t>venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013, v</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D1601">
-[...24 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C2FE15" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2116 ze dne 2. prosince 2021 o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financování, řízení a monitorování společné zemědělské politiky a zrušení nařízení (EU) č. 1306/2013, v platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6532E574" w14:textId="390D438B" w:rsidR="003403D1" w:rsidRPr="00342AE4" w:rsidRDefault="003403D1" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2025/2649 ze dne 19. prosince 2025, kterým se mění nařízení (EU) 2021/2115, pokud jde o systém podmíněnosti, typy intervencí formou přímých plateb, typy intervencí v některých odvětvích a v oblasti rozvoje venkova a výroční zprávy o výkonnosti, a nařízení (EU) 2021/2116, pokud jde o pozastavení plateb, výroční schvalování výkonnosti a kontroly a sankce</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED7FFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v platném znění</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="203E1C4A" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 73/2023 Sb., o stanovení pravidel podmíněnosti plateb zemědělcům, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09CFF996" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 83/2023 Sb., o stanovení podmínek poskytování přímých plateb zemědělcům, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA69389" w14:textId="7891E68C" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení vlády č. 80/2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42294" w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sb., o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatických opatření, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3376B068" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 140/2023 Sb., o stanovení podmínek provádění opatření agrolesnictví, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5A641D" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodická příručka k provádění opatření agrolesnictví</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BFA0AE" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro přímé platby, podmíněnost a DZES 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B76495" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodické příručky pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D8AA9A" w14:textId="77777777" w:rsidR="00AD30EE" w:rsidRDefault="00AD30EE" w:rsidP="00AD30EE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002605D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro opatření pro oblasti s přírodními omezeními a Natura 2000 na</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002605D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zemědělské půdě</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002605D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F5D52A" w14:textId="2383D54E" w:rsidR="00AD30EE" w:rsidRPr="007B188B" w:rsidRDefault="00AD30EE" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="65D7EF94" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A601573" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23238863" w14:textId="544A84F1" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bioekonomika a cirkulární ekonomika</w:t>
+              <w:t>Bioekonomika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00842F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a cirkulární ekonomika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16FCDD86" w14:textId="66809C9F" w:rsidR="00CD0705" w:rsidRDefault="00DA72B8" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientuje </w:t>
             </w:r>
             <w:r w:rsidR="003F4630">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4917,89 +7054,127 @@
             </w:r>
             <w:r w:rsidR="00965D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD0705" w:rsidRPr="00CD0705">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prokáže základní znalosti o</w:t>
             </w:r>
             <w:r w:rsidR="00224F55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CD0705" w:rsidRPr="00CD0705">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>agrovoltaice a jejím významu pro udržitelné zemědělství. Zná principy kombinace zemědělské produkce a výroby solární energie na stejném pozemku. Dokáže analyzovat náklady a přínosy agrovoltaických projektů a modelovat ekonomickou rentabilitu. Orient</w:t>
+              <w:t>agrovoltaice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CD0705" w:rsidRPr="00CD0705">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a jejím významu pro udržitelné zemědělství. Zná principy kombinace zemědělské produkce a výroby solární energie na stejném pozemku. Dokáže analyzovat náklady a přínosy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CD0705" w:rsidRPr="00CD0705">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agrovoltaických</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CD0705" w:rsidRPr="00CD0705">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projektů a modelovat ekonomickou rentabilitu. Orient</w:t>
             </w:r>
             <w:r w:rsidR="00E468EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uje se</w:t>
             </w:r>
             <w:r w:rsidR="00CD0705" w:rsidRPr="00CD0705">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> v dotační podpoře pro</w:t>
             </w:r>
             <w:r w:rsidR="005510DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CD0705" w:rsidRPr="00CD0705">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>agrovoltaické projekty.</w:t>
+              <w:t>agrovoltaické</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CD0705" w:rsidRPr="00CD0705">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projekty.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ACF1F02" w14:textId="6CA50C58" w:rsidR="00300E50" w:rsidRDefault="00300E50" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300E50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BEDA558" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00A26193" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5173,347 +7348,874 @@
             </w:r>
             <w:r w:rsidR="00300E50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D14F6AB" w14:textId="2416ECD4" w:rsidR="000A4B6B" w:rsidRPr="003702DA" w:rsidRDefault="000A4B6B" w:rsidP="000A4B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003702DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Zákon č. 477/2001 Sb., o obalech</w:t>
+            </w:r>
+            <w:r w:rsidR="00707925" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00885414" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a o změně některých zákonů (zákon o obalech), ve</w:t>
+            </w:r>
+            <w:r w:rsidR="00224F55">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00885414" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>změně pozdějších předpi</w:t>
+            </w:r>
+            <w:r w:rsidR="00A50613" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00885414" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ů</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4847CE98" w14:textId="614F9A60" w:rsidR="000A4B6B" w:rsidRPr="000A4B6B" w:rsidRDefault="000A4B6B" w:rsidP="000A4B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vyhláška č. 273/2021 Sb., o podrobnostech nakládání s</w:t>
+            </w:r>
+            <w:r w:rsidR="004747D3" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odpady</w:t>
+            </w:r>
+            <w:r w:rsidR="004747D3" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376E1258" w14:textId="641F2276" w:rsidR="000A4B6B" w:rsidRDefault="000A4B6B" w:rsidP="000A4B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A4B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vyhláška č.</w:t>
+            </w:r>
+            <w:r w:rsidR="00937AF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A4B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8/2021 Sb., </w:t>
+            </w:r>
+            <w:r w:rsidR="00624ACE" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o Katalogu odpadů a posuzování vlastností odpadů (</w:t>
+            </w:r>
+            <w:r w:rsidR="0078628C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00624ACE" w:rsidRPr="003702DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>atalog odpadů), ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A4B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52BA4798" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRDefault="000E218C" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akční plán Cirkulární Česko </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071654C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2022-2027</w:t>
+            </w:r>
+            <w:r w:rsidR="00300E50" w:rsidRPr="0071654C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D3CAB1" w14:textId="77777777" w:rsidR="00220D0E" w:rsidRDefault="00220D0E" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00220D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Zákon č. 477/2001 Sb., o obalech</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidR="00224F55">
+              <w:t>Plán odpadového hospodářství Č</w:t>
+            </w:r>
+            <w:r w:rsidR="00472CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eské republiky</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5034E794" w14:textId="7DE1B1E2" w:rsidR="008A28C7" w:rsidRPr="008A28C7" w:rsidRDefault="008A28C7" w:rsidP="008A28C7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2024/3012 ze dne 27. listopadu 2024, kterým se zřizuje rámec Unie pro certifikaci trvalého pohlcování uhlíku, uhlíkového zemědělství a</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00885414" w:rsidRPr="003702DA">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="003702DA">
+            <w:r w:rsidRPr="008A28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ukládání uhlíku do produktů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18A5050A" w14:textId="1A47B9C6" w:rsidR="008A28C7" w:rsidRPr="008A28C7" w:rsidRDefault="008A28C7" w:rsidP="008A28C7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zákon č. 334/1992 Sb., </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">České národní rady </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o ochraně zemědělského půdního fondu, ve</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516E9206" w14:textId="77777777" w:rsidR="00450703" w:rsidRDefault="008A28C7" w:rsidP="008A28C7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vyhláška č. 425/2024 Sb., o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agrovoltaické</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> výrobně elektřiny, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41ABB93F" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013, v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném znění</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-            <w:r w:rsidR="004747D3" w:rsidRPr="003702DA">
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EE7109" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2116 ze dne 2. prosince 2021 o</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003702DA">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="003702DA">
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financování, řízení a monitorování společné zemědělské politiky a zrušení nařízení (EU) č. 1306/2013, v platném znění</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="376E1258" w14:textId="641F2276" w:rsidR="000A4B6B" w:rsidRDefault="000A4B6B" w:rsidP="000A4B6B">
-[...16 lines deleted...]
-            <w:r w:rsidR="00937AF7">
+          <w:p w14:paraId="4D8B79B9" w14:textId="59F1AF72" w:rsidR="003403D1" w:rsidRPr="00342AE4" w:rsidRDefault="003403D1" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2025/2649 ze dne 19. prosince 2025, kterým se mění nařízení (EU) 2021/2115, pokud jde o systém podmíněnosti, typy intervencí formou přímých plateb, typy intervencí v některých odvětvích a v oblasti rozvoje venkova a výroční zprávy o výkonnosti, a nařízení (EU) 2021/2116, pokud jde o pozastavení plateb, výroční schvalování výkonnosti a kontroly a sankce</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED7FFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v platném znění</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7040157D" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 73/2023 Sb., o stanovení pravidel podmíněnosti plateb zemědělcům, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6585623B" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 83/2023 Sb., o stanovení podmínek poskytování přímých plateb zemědělcům, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49165B28" w14:textId="685ABDCB" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Nařízení vlády č. 80/2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42294" w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sb., o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatických opatření, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79B3F2AE" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 140/2023 Sb., o stanovení podmínek provádění opatření agrolesnictví, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077205A9" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodická příručka k provádění opatření agrolesnictví</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A4B6B">
-[...31 lines deleted...]
-            <w:r w:rsidRPr="000A4B6B">
+          </w:p>
+          <w:p w14:paraId="3C4FCF07" w14:textId="77777777" w:rsidR="00BB5065" w:rsidRPr="00342AE4" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro přímé platby, podmíněnost a DZES 5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58DE5E63" w14:textId="5CC626F1" w:rsidR="00BB5065" w:rsidRPr="007B188B" w:rsidRDefault="00BB5065" w:rsidP="00BB5065">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodické příručky pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...48 lines deleted...]
-            <w:r w:rsidR="004B3FB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="772DA936" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="280EE505" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E74CC01" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Legislativní a dotační poradenství v zemědělství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13367A91" w14:textId="7642D058" w:rsidR="008E667F" w:rsidRDefault="00221581" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Má </w:t>
             </w:r>
             <w:r w:rsidR="00B309C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6035,522 +8737,795 @@
             </w:r>
             <w:r w:rsidR="00E6385B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F804373" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00143CCF" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00143CCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Nařízení vlády č. 81/2023 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789" w:rsidRPr="00143CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00143CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění opatření ekologické zemědělství</w:t>
+            </w:r>
+            <w:r w:rsidR="00775276">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6385B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120701FC" w14:textId="61711791" w:rsidR="00965D1E" w:rsidRDefault="00564478" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00564478">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Nařízení vlády č. 81/2023 Sb.</w:t>
+              <w:t xml:space="preserve">Nařízení vlády č. 73/2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B309C1" w:rsidRPr="00564478">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sb.</w:t>
             </w:r>
             <w:r w:rsidR="001B4789">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="001B4789" w:rsidRPr="00143CCF">
+            <w:r w:rsidR="001B4789" w:rsidRPr="00564478">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00143CCF">
-[...7 lines deleted...]
-            <w:r w:rsidR="00775276">
+            <w:r w:rsidRPr="00564478">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení pravidel podmíněnosti plateb zemědělcům</w:t>
+            </w:r>
+            <w:r w:rsidR="00A471C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve</w:t>
+            </w:r>
+            <w:r w:rsidR="00224F55">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A471C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6385B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109E1489" w14:textId="03A73657" w:rsidR="00143CCF" w:rsidRDefault="0057281D" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 80/2023 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A471C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o stanovení podmínek provádění </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A471C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B309C1" w:rsidRPr="0057281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>groenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0057281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatických opatření</w:t>
+            </w:r>
+            <w:r w:rsidR="00A471C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů</w:t>
             </w:r>
             <w:r w:rsidR="00E6385B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="120701FC" w14:textId="61711791" w:rsidR="00965D1E" w:rsidRDefault="00564478" w:rsidP="005510DE">
-[...32 lines deleted...]
-            <w:r w:rsidR="001B4789" w:rsidRPr="00564478">
+          <w:p w14:paraId="267A07C0" w14:textId="6F3CD5B7" w:rsidR="00CB1410" w:rsidRDefault="00303159" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení vlády č. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1410">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">82/2023 Sb., </w:t>
+            </w:r>
+            <w:r w:rsidR="00A471C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o stanovení podmínek</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1410">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provádění společné organizace trhů organizacemi producentů</w:t>
+            </w:r>
+            <w:r w:rsidR="00A471C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B867EA6" w14:textId="55BF9AD8" w:rsidR="00303159" w:rsidRDefault="00303159" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 140/2023 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A471C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění opatření agrolesnictví a</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00564478">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> stanovení pravidel podmíněnosti plateb zemědělcům</w:t>
+            <w:r w:rsidR="003A1DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>změně nařízení vlády č. 307/2014 Sb., o stanovení podrobností evidence využití půdy podle uživatelských vztahů, ve znění pozdějších předpisů, a nařízení vlády č. 69/2023 Sb., o stanovení podmínek provádění opatření v odvětví vína, (nařízení vlády o stanovení podmínek provádění opatření agrolesnictví)</w:t>
             </w:r>
             <w:r w:rsidR="00A471C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59926B69" w14:textId="77777777" w:rsidR="00843238" w:rsidRDefault="00196202" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D942EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 69/2023 Sb., o stanovení podmínek provádění opatření v odvětví vína</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>, ve</w:t>
             </w:r>
-            <w:r w:rsidR="00224F55">
+            <w:r w:rsidR="003A1DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A471C2">
+            <w:r w:rsidR="00056B62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>znění pozdějších předpisů</w:t>
             </w:r>
-            <w:r w:rsidR="00E6385B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="109E1489" w14:textId="03A73657" w:rsidR="00143CCF" w:rsidRDefault="0057281D" w:rsidP="005510DE">
-[...64 lines deleted...]
-            <w:r w:rsidR="00E6385B">
+          <w:p w14:paraId="0E6DFB8E" w14:textId="77777777" w:rsidR="00ED15FB" w:rsidRPr="00342AE4" w:rsidRDefault="00ED15FB" w:rsidP="00ED15FB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013, v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném znění</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...83 lines deleted...]
-            <w:r w:rsidR="003A1DA6">
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C582A70" w14:textId="77777777" w:rsidR="00ED15FB" w:rsidRPr="00342AE4" w:rsidRDefault="00ED15FB" w:rsidP="00ED15FB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2116 ze dne 2. prosince 2021 o</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00303159">
-[...71 lines deleted...]
-              <w:t>znění pozdějších předpisů</w:t>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financování, řízení a monitorování společné zemědělské politiky a zrušení nařízení (EU) č. 1306/2013, v platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D60D8D6" w14:textId="0111E7AE" w:rsidR="00ED15FB" w:rsidRPr="00342AE4" w:rsidRDefault="003403D1" w:rsidP="00ED15FB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2025/2649 ze dne 19. prosince 2025, kterým se mění nařízení (EU) 2021/2115, pokud jde o systém podmíněnosti, typy intervencí formou přímých plateb, typy intervencí v některých odvětvích a v oblasti rozvoje venkova a výroční zprávy o výkonnosti, a nařízení (EU) 2021/2116, pokud jde o pozastavení plateb, výroční schvalování výkonnosti a kontroly a sankce</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED7FFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v platném zně</w:t>
+            </w:r>
+            <w:r w:rsidR="00670912">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ní</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED15FB" w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2453E495" w14:textId="77777777" w:rsidR="00ED15FB" w:rsidRPr="00342AE4" w:rsidRDefault="00ED15FB" w:rsidP="00ED15FB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Metodická příručka k provádění opatření agrolesnictví</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4174F156" w14:textId="77777777" w:rsidR="00ED15FB" w:rsidRPr="00342AE4" w:rsidRDefault="00ED15FB" w:rsidP="00ED15FB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro přímé platby, podmíněnost a DZES 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B56699" w14:textId="3E5B357A" w:rsidR="00ED15FB" w:rsidRPr="007B188B" w:rsidRDefault="00ED15FB" w:rsidP="00ED15FB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodické příručky pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="7B4566ED" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:trPr>
           <w:trHeight w:val="673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DC16E36" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70ADCF2D" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Precizní zemědělství v rostlinné výrobě</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F1EF14" w14:textId="159A35C9" w:rsidR="00B309C1" w:rsidRDefault="00953BA8" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zná principy</w:t>
             </w:r>
             <w:r w:rsidRPr="007E5966">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> určování pozice z globálních družicových navigačních systémů (</w:t>
             </w:r>
             <w:r w:rsidR="000B78D8" w:rsidRPr="000B78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GNSS – GPS</w:t>
             </w:r>
             <w:r w:rsidRPr="007E5966">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Glonass, Galileo) včetně systémů zpřesnění signálu (D-GPS, RTK). </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5966">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Glonass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5966">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Galileo) včetně systémů zpřesnění signálu (D-GPS, RTK). </w:t>
             </w:r>
             <w:r w:rsidR="000B78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zná možnosti</w:t>
             </w:r>
             <w:r w:rsidRPr="007E5966">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000B78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">využití </w:t>
             </w:r>
@@ -6698,178 +9673,350 @@
               </w:rPr>
               <w:t>zemědělství</w:t>
             </w:r>
             <w:r w:rsidR="001824A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, včetně umělé inteligence</w:t>
             </w:r>
             <w:r w:rsidR="008E667F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00F95D4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientuje se ve využívání IoT </w:t>
+              <w:t xml:space="preserve">Orientuje se ve využívání </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F95D4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IoT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F95D4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008D5125">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A5001D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Industrial Internet of Thin</w:t>
+              <w:t>Industrial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A5001D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Internet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A5001D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A5001D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A5001D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thin</w:t>
             </w:r>
             <w:r w:rsidR="00F90D2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">gs) </w:t>
+              <w:t>gs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F90D2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00F95D4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v zemědělství.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zná legislativní nastavení provozování bezpilotních letadel</w:t>
             </w:r>
             <w:r w:rsidR="000B78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(dronů) v zemědělství a orientuje se ve využívaní autonomních strojů v rostlinné výrobě. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="205E46A1" w14:textId="6CA6EC89" w:rsidR="00056B62" w:rsidRPr="007E5966" w:rsidRDefault="00056B62" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00056B62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
+              <w:t>Znalost</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>relevantních</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>právních</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>předpisů</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>zejména</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00056B62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5596D7CF" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="000B78D8" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Zákon č. </w:t>
             </w:r>
             <w:r w:rsidRPr="0070189A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>156/1998 Sb.</w:t>
             </w:r>
             <w:r w:rsidR="001B4789">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="001B4789" w:rsidRPr="00BF4793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF4793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hnojivech, pomocných půdních látkách, rostlinných biostimulantech a substrátech a o agrochemickém zkoušení zemědělských půd</w:t>
+              <w:t xml:space="preserve"> hnojivech, pomocných půdních látkách, rostlinných </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF4793">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>biostimulantech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF4793">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a substrátech a o agrochemickém zkoušení zemědělských půd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:t>ve</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> znění pozdějších předpisů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6998,162 +10145,577 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D72DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ve znění pozdějších předpisů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A6DA451" w14:textId="10F5D27E" w:rsidR="000B78D8" w:rsidRPr="007B188B" w:rsidRDefault="000B78D8" w:rsidP="005510DE">
+          <w:p w14:paraId="721D239F" w14:textId="77777777" w:rsidR="000B78D8" w:rsidRDefault="000B78D8" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zákon č. 326/2004 Sb.</w:t>
             </w:r>
             <w:r w:rsidR="001B4789">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="001B4789" w:rsidRPr="000D4762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="000D4762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rostlinolékařské péči a o změně některých souvisejících zákonů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů</w:t>
             </w:r>
             <w:r w:rsidR="00965D1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0A1D7E" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení Evropského parlamentu a Rady (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013, v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="711A6833" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2116 ze dne 2. prosince 2021 o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financování, řízení a monitorování společné zemědělské politiky a zrušení nařízení (EU) č. 1306/2013, v platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4947B414" w14:textId="1CE57A9F" w:rsidR="003403D1" w:rsidRPr="00342AE4" w:rsidRDefault="003403D1" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2025/2649 ze dne 19. prosince 2025, kterým se mění nařízení (EU) 2021/2115, pokud jde o systém podmíněnosti, typy intervencí formou přímých plateb, typy intervencí v některých odvětvích a v oblasti rozvoje venkova a výroční zprávy o výkonnosti, a nařízení (EU) 2021/2116, pokud jde o pozastavení plateb, výroční schvalování výkonnosti a kontroly a sankce</w:t>
+            </w:r>
+            <w:r w:rsidR="00670912">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v platném znění</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66EB8F06" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 73/2023 Sb., o stanovení pravidel podmíněnosti plateb zemědělcům, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75DABEA1" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 83/2023 Sb., o stanovení podmínek poskytování přímých plateb zemědělcům, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D02471" w14:textId="36934D5B" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení vlády č. 80/2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42294" w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sb., o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatických opatření, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4312E9ED" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 140/2023 Sb., o stanovení podmínek provádění opatření agrolesnictví, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A511FF" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodická příručka k provádění opatření agrolesnictví</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B048DE" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodické příručky pro přímé platby, podmíněnost a DZES 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6DA451" w14:textId="5FE82F55" w:rsidR="0059611E" w:rsidRPr="007B188B" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodické příručky pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="4D440705" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308A9872" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50071B1D" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Péče o půdu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FE67EB9" w14:textId="59838559" w:rsidR="001B4789" w:rsidRDefault="00525401" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prokáže znalost</w:t>
             </w:r>
             <w:r w:rsidR="00296BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7207,99 +10769,128 @@
               </w:rPr>
               <w:t xml:space="preserve">na </w:t>
             </w:r>
             <w:r w:rsidR="00296BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DZES 5</w:t>
             </w:r>
             <w:r w:rsidR="00934AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="00934AEC" w:rsidRPr="00934AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DZES 7 a podmínek Celofaremní</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> DZES 7 a podmínek </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00934AEC" w:rsidRPr="00934AEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Celofaremní</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00934AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00934AEC" w:rsidRPr="00934AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ekoplatby podle jednotlivých zemědělských kultur, a zejména s ohledem na nové</w:t>
+              <w:t>ekoplatby</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00934AEC" w:rsidRPr="00934AEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podle jednotlivých zemědělských kultur, a zejména s ohledem na nové</w:t>
             </w:r>
             <w:r w:rsidR="00934AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00934AEC" w:rsidRPr="00934AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>způsoby hospodaření, jako pásové zpracování půdy, a dokáže navrhnout postupy v</w:t>
             </w:r>
             <w:r w:rsidR="00934AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00934AEC" w:rsidRPr="00934AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>podniku vyhovující těmto požadavkům.</w:t>
+              <w:t xml:space="preserve">podniku </w:t>
+            </w:r>
+            <w:r w:rsidR="00934AEC" w:rsidRPr="00934AEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>vyhovující těmto požadavkům.</w:t>
             </w:r>
             <w:r w:rsidR="00296BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008045A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dokáže zpracovat bilanci organické hmoty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> daného podniku</w:t>
             </w:r>
@@ -7319,51 +10910,69 @@
               </w:rPr>
               <w:t>případně navrhnou taková opatření, která zajistí kladnou bilanci.</w:t>
             </w:r>
             <w:r w:rsidR="0004323A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00253758">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zná</w:t>
             </w:r>
             <w:r w:rsidR="0004323A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> možnosti využití půdoochranných technologií</w:t>
+              <w:t xml:space="preserve"> možnosti využití </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0004323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>půdoochranných</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0004323A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> technologií</w:t>
             </w:r>
             <w:r w:rsidR="00883A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> v erozně ohrožených oblastech </w:t>
             </w:r>
             <w:r w:rsidR="00E6385B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a dokáže navrhnou vhodný managment erozně ohrožených ploch</w:t>
             </w:r>
             <w:r w:rsidR="00883A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -7375,68 +10984,96 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00296BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Umí pracovat v LPIS </w:t>
             </w:r>
             <w:r w:rsidR="001717E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="005C3EE5" w:rsidRPr="005C3EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Land Parcel Identification Syst</w:t>
+              <w:t xml:space="preserve">Land Parcel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005C3EE5" w:rsidRPr="005C3EE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005C3EE5" w:rsidRPr="005C3EE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005C3EE5" w:rsidRPr="005C3EE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Syst</w:t>
             </w:r>
             <w:r w:rsidR="002C58D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="005C3EE5" w:rsidRPr="005C3EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001717E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="005C3EE5" w:rsidRPr="005C3EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00296BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a aplikac</w:t>
             </w:r>
             <w:r w:rsidR="00253758">
@@ -7639,383 +11276,781 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>retence vody, jako je trvalé členění dílů půdních bloků krajinnými prvky (meze, průlehy, příkopy, větrolamy), obnova mokřadů apod., včetně základní znalosti podpůrných dotačních nástrojů. Prokáže znalost procesu pozemkových úprav a zapracování výstupů PÚ (protierozní opatření, plán společných zařízení) do způsobu hospodaření s půdou.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C84B4FB" w14:textId="554840B0" w:rsidR="005E5D8A" w:rsidRPr="00C95DA2" w:rsidRDefault="005E5D8A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5D8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0440F934" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00296BA0" w:rsidP="005510DE">
+          <w:p w14:paraId="0440F934" w14:textId="5BC733AE" w:rsidR="00965D1E" w:rsidRDefault="00296BA0" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00296BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Zákon č. 334/1992 Sb., </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">České národní rady </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00296BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o ochraně zemědělského půdního fondu, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5910EBFF" w14:textId="31CF9983" w:rsidR="008E667F" w:rsidRDefault="00296BA0" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00296BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 139/2002 Sb., o pozemkových úpravách a pozemkových úřadech a o změně zákona č. 229/1991 Sb., o úpravě vlastnických vztahů k půdě a jinému zemědělskému majetku, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74895EE3" w14:textId="3951146F" w:rsidR="00965D1E" w:rsidRDefault="008E667F" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E667F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 156/1998 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="00567EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00567EB0" w:rsidRPr="008E667F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E667F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hnojivech, pomocných půdních látkách, rostlinných </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E667F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>biostimulantech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E667F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a substrátech a o agrochemickém zkoušení zemědělských půd, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198F32FB" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00296BA0" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00296BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vyhláška č. 240/2021 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789" w:rsidRPr="00296BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00296BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ochraně zemědělské půdy před erozí</w:t>
+            </w:r>
+            <w:r w:rsidR="005E5D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v platném znění.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBC9CCE" w14:textId="2462048E" w:rsidR="005E7483" w:rsidRDefault="00E6385B" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6385B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 73/2023 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789" w:rsidRPr="00E6385B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E6385B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení pravidel podmíněnosti plateb zemědělcům</w:t>
+            </w:r>
+            <w:r w:rsidR="005E5D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E5D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6477A188" w14:textId="2C998FF4" w:rsidR="00662835" w:rsidRPr="00662835" w:rsidRDefault="00662835" w:rsidP="00662835">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662835">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Zákon č. 334/1992 Sb., o ochraně zemědělského půdního fondu, ve znění pozdějších předpisů.</w:t>
-[...161 lines deleted...]
-            <w:r w:rsidR="003A1DA6">
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2024/3012 ze dne 27. listopadu 2024, kterým se zřizuje rámec Unie pro certifikaci trvalého pohlcování uhlíku, uhlíkového zemědělství a</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E5D8A">
+            <w:r w:rsidRPr="00662835">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ukládání uhlíku do produktů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="486CA044" w14:textId="77777777" w:rsidR="004A720D" w:rsidRDefault="00662835" w:rsidP="00662835">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662835">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Směrnice Evropského parlamentu a Rady (EU) 2025/2360 ze dne 12. listopadu 2025 o</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662835">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>monitorování a odolnosti půdy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DD0837" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013, v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A911C71" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2021/2116 ze dne 2. prosince 2021 o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>financování, řízení a monitorování společné zemědělské politiky a zrušení nařízení (EU) č. 1306/2013, v platném znění</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4583973D" w14:textId="2BD9287F" w:rsidR="003403D1" w:rsidRPr="00342AE4" w:rsidRDefault="003403D1" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Evropského parlamentu a Rady (EU) 2025/2649 ze dne 19. prosince 2025, kterým se mění nařízení (EU) 2021/2115, pokud jde o systém podmíněnosti, typy intervencí formou přímých plateb, typy intervencí v některých odvětvích a v oblasti rozvoje venkova a výroční zprávy o výkonnosti, a nařízení (EU) 2021/2116, pokud jde o pozastavení plateb, výroční schvalování výkonnosti a kontroly a sankce</w:t>
+            </w:r>
+            <w:r w:rsidR="00670912">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, v platném znění</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003403D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1A620D" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 83/2023 Sb., o stanovení podmínek poskytování přímých plateb zemědělcům, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7230564D" w14:textId="314E2786" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení vlády č. 80/2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42294" w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sb., o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stanovení podmínek provádění </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatických opatření, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436BB00C" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 140/2023 Sb., o stanovení podmínek provádění opatření agrolesnictví, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>znění pozdějších předpisů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DD86C17" w14:textId="23D2D7BB" w:rsidR="005C22FA" w:rsidRDefault="00FE72FC" w:rsidP="005510DE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="154DA1BE" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metodická příručka k provádění opatření agrolesnictví</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Aktuálně platné</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E42A048" w14:textId="77777777" w:rsidR="0059611E" w:rsidRPr="00342AE4" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Metodické příručky pro přímé platby, podmíněnost a DZES 5</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Aktuálně platné</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidR="00BC34B7">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395D599F" w14:textId="3D0BD514" w:rsidR="0059611E" w:rsidRPr="007B188B" w:rsidRDefault="0059611E" w:rsidP="0059611E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodické příručky pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agroenvironmentálně</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00342AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-klimatická opatření</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="695EB265" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45CE37FD" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B188B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Lesnictví a myslivost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1346B157" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nedělí se na podoblasti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5228CCF8" w14:textId="5E721545" w:rsidR="000647DF" w:rsidRDefault="00C24D77" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dokáže se orientovat v problematice lesního hospo</w:t>
             </w:r>
             <w:r w:rsidR="0083186E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -8413,51 +12448,69 @@
               </w:rPr>
               <w:t>Je</w:t>
             </w:r>
             <w:r w:rsidR="00E0083D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AD1A78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dále </w:t>
             </w:r>
             <w:r w:rsidR="000647DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>schopen navrhnout taková managementová opatření v oblastech zemědělství a</w:t>
+              <w:t xml:space="preserve">schopen navrhnout taková </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000647DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>managementová</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000647DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opatření v oblastech zemědělství a</w:t>
             </w:r>
             <w:r w:rsidR="00E0083D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000647DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">lesnictví, která </w:t>
             </w:r>
             <w:r w:rsidR="00771780">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dokážou</w:t>
             </w:r>
@@ -8511,634 +12564,697 @@
             </w:r>
             <w:r w:rsidR="000647DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zlepšení životních podmínek zvěře.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CFCC0A8" w14:textId="7C619C70" w:rsidR="005E5D8A" w:rsidRDefault="005E5D8A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5D8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49473AFA" w14:textId="77777777" w:rsidR="00965D1E" w:rsidRDefault="00CF3BAC" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 289/1995 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789" w:rsidRPr="00CF3BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF3BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lesích a o změně některých zákonů (lesní zákon)</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DF7BA72" w14:textId="7CC2691B" w:rsidR="000647DF" w:rsidRPr="00243116" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243116">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 149/2003 Sb., o uvádění do oběhu reprodukčního materiálu lesních dřevin lesnicky významných druhů a umělých kříženců, určeného k obnově lesa a k zalesňování, a o změně některých souvisejících zákonů (zákon o obchodu s reprodukčním materiálem lesních dřevin)</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B8757D" w14:textId="1CC57334" w:rsidR="000647DF" w:rsidRPr="00243116" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243116">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 226/2013 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00243116">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o dodávání na trh</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9280F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a vývozu dřeva, dřevařských výrobků a některých dalších komodit</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16802098" w14:textId="4B1EAA61" w:rsidR="000647DF" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243116">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 72/2023 Sb., o stanovení podmínek provádění opatření lesnicko-environmentální platby</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6F1513" w14:textId="483CF211" w:rsidR="000647DF" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243116">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
-[...17 lines deleted...]
-              <w:t>Zákon č. 289/1995 Sb.</w:t>
+              <w:t>Nařízení vlády č. 30/2014 Sb., o stanovení závazných pravidel poskytování finančních příspěvků na hospodaření v lesích a na vybrané myslivecké činnosti</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C885A09" w14:textId="12ED0A95" w:rsidR="000647DF" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083186E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zákon </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>č. 449/20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13047">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 Sb., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083186E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o myslivosti</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a jeho </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prováděcí vyhlášky</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F2E6D4" w14:textId="74E4F042" w:rsidR="000647DF" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081343D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zákon </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>č. 114/1992 Sb.</w:t>
             </w:r>
             <w:r w:rsidR="001B4789">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="001B4789" w:rsidRPr="00CF3BAC">
+            <w:r w:rsidR="008A09D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">České národní rady </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789" w:rsidRPr="0081343D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF3BAC">
-[...7 lines deleted...]
-            <w:r w:rsidR="009D6FEF">
+            <w:r w:rsidRPr="0081343D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ochraně přírody a krajiny</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028E51E0" w14:textId="15844B4E" w:rsidR="000647DF" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zákon </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>č</w:t>
+            </w:r>
+            <w:r w:rsidR="005270E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 246/1992 Sb.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4789" w:rsidRPr="00587EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00587EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ochranu zvířat proti týrání</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DF7BA72" w14:textId="7CC2691B" w:rsidR="000647DF" w:rsidRPr="00243116" w:rsidRDefault="000647DF" w:rsidP="005510DE">
-[...82 lines deleted...]
-              <w:t>Nařízení vlády č. 72/2023 Sb., o stanovení podmínek provádění opatření lesnicko-environmentální platby</w:t>
+          <w:p w14:paraId="28E79F6C" w14:textId="7DBD372B" w:rsidR="000647DF" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A002A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ařízení CE 852/2004 a zvláštní požadavky nařízení CE</w:t>
+            </w:r>
+            <w:r w:rsidR="00756928">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A002A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>853/2004</w:t>
+            </w:r>
+            <w:r w:rsidR="00505631">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58DBA9AF" w14:textId="52CC4E8F" w:rsidR="000647DF" w:rsidRDefault="000647DF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D182D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zákon </w:t>
             </w:r>
             <w:r w:rsidR="00C17D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, ve znění pozdějších předpisů.</w:t>
-[...17 lines deleted...]
-              <w:t>Nařízení vlády č. 30/2014 Sb., o stanovení závazných pravidel poskytování finančních příspěvků na hospodaření v lesích a na vybrané myslivecké činnosti</w:t>
+              <w:t xml:space="preserve">č. 166/1999 Sb., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D182D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o veterinární péči a o změně některých souvisejících zákonů (veterinární zákon)</w:t>
             </w:r>
             <w:r w:rsidR="00C17D63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, ve znění pozdějších předpisů.</w:t>
-[...56 lines deleted...]
-              </w:rPr>
               <w:t>, ve znění pozdějších předpisů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">a jeho </w:t>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBD34D2" w14:textId="77777777" w:rsidR="0094568F" w:rsidRDefault="002E5CBD" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5CBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 30/2014 Sb., o stanovení závazných pravidel poskytování finančních příspěvků na hospodaření v lesích a na vybrané myslivecké činnosti</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5CBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6578E10E" w14:textId="72D67D44" w:rsidR="00197A45" w:rsidRPr="007B188B" w:rsidRDefault="00197A45" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 63/2023 Sb., o stanovení podmínek provádění opatření pro zalesňování zemědělské půdy, ve znění pozdějších předpisů</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>prováděcí vyhlášky</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...256 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774B7A" w:rsidRPr="007B188B" w14:paraId="50B0C36F" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="219B150E" w14:textId="388BDBAE" w:rsidR="00774B7A" w:rsidRPr="007B188B" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Včelařství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55838743" w14:textId="6B8B55BB" w:rsidR="00774B7A" w:rsidRPr="00842F8E" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nedělí se na podoblasti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BB2D6D0" w14:textId="315F6BFF" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="003A1DA6" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Má</w:t>
             </w:r>
             <w:r w:rsidR="00774B7A" w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9343,108 +13459,149 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zákon č. 252/1997 Sb., o zemědělství</w:t>
             </w:r>
             <w:r w:rsidR="00897240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EF01799" w14:textId="4BD30A72" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
+          <w:p w14:paraId="5EF01799" w14:textId="7EDCC56E" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zákon č. 154/2000 Sb., o šlechtění, plemenitbě a evidenci hospodářských zvířat</w:t>
             </w:r>
             <w:r w:rsidR="00897240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a o změně některých souvisejících zákonů, ve znění pozdějších předpisů.</w:t>
+              <w:t xml:space="preserve"> a o změně některých souvisejících zákonů</w:t>
+            </w:r>
+            <w:r w:rsidR="00765CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C719D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(plemenářský zákon)</w:t>
+            </w:r>
+            <w:r w:rsidR="00897240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
             </w:r>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BC627D1" w14:textId="5FCF4560" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
+          <w:p w14:paraId="3BC627D1" w14:textId="6AEB8B03" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zákon č. 166/1999 Sb., o veterinární péči</w:t>
             </w:r>
             <w:r w:rsidR="00897240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a o změně některých souvisejících zákonů, ve</w:t>
+              <w:t xml:space="preserve"> a o změně některých souvisejících zákonů</w:t>
+            </w:r>
+            <w:r w:rsidR="008E35F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (veterinární zákon)</w:t>
+            </w:r>
+            <w:r w:rsidR="00897240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve</w:t>
             </w:r>
             <w:r w:rsidR="003A1DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00897240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>znění pozdějších předpisů</w:t>
             </w:r>
             <w:r w:rsidR="003A1DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -9490,413 +13647,435 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zákon č. 110/1997 Sb., o potravinách a tabákových výrobcích</w:t>
             </w:r>
             <w:r w:rsidR="00897240">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00897240" w:rsidRPr="00897240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a o změně některých souvisejících zákonů, ve znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="286AD64F" w14:textId="3C6EF6F3" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
+          <w:p w14:paraId="286AD64F" w14:textId="4917CDF0" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vyhláška č. 76/20</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>Vyhláška č.</w:t>
+            </w:r>
+            <w:r w:rsidR="00681484">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF38B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>490/2025 Sb., o požadavcích na přírodní sladidla</w:t>
+            </w:r>
+            <w:r w:rsidR="00D3462B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, potravina se sladivými účinky, cukrovinky, kakaové boby</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED41B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, kakaové a čokoládové výrobky a med, v platném znění</w:t>
+            </w:r>
+            <w:r w:rsidR="0054098B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25AC6F70" w14:textId="483A3845" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sb., kterou se stanoví požadavky pro přírodní sladidla, med, cukrovinky, kakaový prášek a směsi kakaa s cukrem, čokoládu a čokoládové bonbony</w:t>
-[...7 lines deleted...]
-              <w:t>, ve</w:t>
+              <w:t>Vyhláška č. 289/2007 Sb., o veterinárních a hygienických požadavcích na živočišné produkty, které nejsou upraveny přímo použitelnými předpisy E</w:t>
+            </w:r>
+            <w:r w:rsidR="00836555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vropského společenství, ve</w:t>
             </w:r>
             <w:r w:rsidR="003A1DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00897240">
+            <w:r w:rsidR="00836555">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25AC6F70" w14:textId="483A3845" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
+          <w:p w14:paraId="633BF440" w14:textId="7F1122D1" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vyhláška č. 289/2007 Sb., o veterinárních a hygienických požadavcích na živočišné produkty, které nejsou upraveny přímo použitelnými předpisy E</w:t>
+              <w:t>Vyhláška č. 144/2023 Sb., o veterinárních požadavcích na chov včel a včelstev a</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>opatřeních pro předcházení a tlumení některých nákaz včel</w:t>
             </w:r>
             <w:r w:rsidR="00836555">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>vropského společenství, ve</w:t>
-[...7 lines deleted...]
-              <w:t> </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008F375B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ve znění pozdějších předpisů</w:t>
             </w:r>
             <w:r w:rsidR="00836555">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>znění pozdějších předpisů.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="633BF440" w14:textId="39505F21" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E162FEB" w14:textId="1CC7F9C8" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vyhláška č. 144/2023 Sb., o veterinárních požadavcích na chov včel a včelstev a</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>Nařízení EP a RADY (EU) 2021/2115 ze dne 2. prosince 2021, kterým se stanoví pravidla podpory pro strategické plány, jež mají být vypracovány členskými státy v rámci společné zemědělské politiky (strategické plány SZP) a financovány Evropským zemědělským záručním fondem (EZZF) a Evropským zemědělským fondem pro rozvoj venkova (EZFRV), a kterým se zrušují nařízení (EU) č. 1305/2013 a (EU) č. 1307/2013</w:t>
+            </w:r>
+            <w:r w:rsidR="00836555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0438F6BC" w14:textId="739B6B38" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00836555" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00774B7A" w:rsidRPr="004A6DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trategický plán </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Společné zemědělské politiky na období</w:t>
+            </w:r>
+            <w:r w:rsidR="00774B7A" w:rsidRPr="004A6DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00965D1E" w:rsidRPr="004A6DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00965D1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00965D1E" w:rsidRPr="004A6DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>–2027</w:t>
+            </w:r>
+            <w:r w:rsidR="00774B7A" w:rsidRPr="004A6DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pro Českou republiku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64AE1574" w14:textId="77777777" w:rsidR="00774B7A" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004A6DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...15 lines deleted...]
-              <w:t>opatřeních pro předcházení a tlumení některých nákaz včel</w:t>
+              <w:t>Nařízení vlády č. 53/2023 Sb., o stanovení podmínek provádění opatření v odvětví včelařst</w:t>
+            </w:r>
+            <w:r w:rsidR="00965D1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ví</w:t>
             </w:r>
             <w:r w:rsidR="00836555">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, v platném znění.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E162FEB" w14:textId="1CC7F9C8" w:rsidR="00774B7A" w:rsidRPr="004A6DC1" w:rsidRDefault="00774B7A" w:rsidP="005510DE">
-[...140 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31E8F2A0" w14:textId="12BFEC77" w:rsidR="00B37B87" w:rsidRPr="00FC3572" w:rsidRDefault="00B37B87" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CFD" w:rsidRPr="007B188B" w14:paraId="09E833ED" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="353CCF66" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="007B188B" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B188B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Potravinářství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78ED3D17" w14:textId="77777777" w:rsidR="00E87CFD" w:rsidRPr="00842F8E" w:rsidRDefault="00E87CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nedělí se na podoblasti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ABB4B98" w14:textId="4AAD38FA" w:rsidR="00C003BC" w:rsidRDefault="00427D77" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC3572">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disponuje znalostmi týkajícími se širokého segmentu odvětví potravinářského průmyslu,</w:t>
             </w:r>
             <w:r w:rsidR="008458A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10240,58 +14419,60 @@
             </w:r>
             <w:r w:rsidR="000A7673">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, Regionální potravina</w:t>
             </w:r>
             <w:r w:rsidR="00BB308E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
             <w:r w:rsidR="008458A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FD1134">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>biocertifikace</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BB308E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> s národním či evropským logem</w:t>
             </w:r>
             <w:r w:rsidR="00FD1134">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FC3572">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Je schopen</w:t>
             </w:r>
             <w:r w:rsidR="00FB1799">
@@ -10469,50 +14650,228 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Problematika dotací do potravinářských provozů.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="782F4E4F" w14:textId="1C32686F" w:rsidR="002250B2" w:rsidRDefault="002250B2" w:rsidP="002250B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Označování potravin.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="30D26A18" w14:textId="746647B4" w:rsidR="00AF0287" w:rsidRDefault="00895C26" w:rsidP="002250B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00527EDA" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">imity rizikových prvků, kontaminantů apod. (obecně maximální limity </w:t>
+            </w:r>
+            <w:r w:rsidR="00765F6B" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>reziduí – MRL</w:t>
+            </w:r>
+            <w:r w:rsidR="00527EDA" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00527EDA" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>legislativ</w:t>
+            </w:r>
+            <w:r w:rsidR="00456D15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00527EDA" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">systém rychlého hlášení </w:t>
+            </w:r>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>System</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Food and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Feed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D044C8" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00527EDA" w:rsidRPr="00527EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(RASFF).</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="26D40171" w14:textId="5131A261" w:rsidR="00836555" w:rsidRDefault="00836555" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00836555">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C68C492" w14:textId="1605E41F" w:rsidR="00D85CFD" w:rsidRDefault="00602CA8" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10568,60 +14927,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D942EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zákon č. 61/1997 Sb., o lihu a o změně a doplnění zákona č. 455/1991 Sb.,</w:t>
             </w:r>
             <w:r w:rsidR="00965D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D942EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">o živnostenském podnikání (živnostenský zákon), ve znění pozdějších předpisů, a zákona </w:t>
-[...8 lines deleted...]
-              <w:t>České národní rady č. 587/1992 Sb., o spotřebních daních, ve znění pozdějších předpisů, (zákon o lihu)</w:t>
+              <w:t>o živnostenském podnikání (živnostenský zákon), ve znění pozdějších předpisů, a zákona České národní rady č. 587/1992 Sb., o spotřebních daních, ve znění pozdějších předpisů, (zákon o lihu)</w:t>
             </w:r>
             <w:r w:rsidR="00965D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FEFB343" w14:textId="379BC964" w:rsidR="00D85CFD" w:rsidRPr="00D942EF" w:rsidRDefault="00D85CFD" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D942EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10671,133 +15021,140 @@
             </w:r>
             <w:r w:rsidRPr="00D942EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a národních právních předpisů.</w:t>
             </w:r>
             <w:r w:rsidR="00602CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00842F8E" w:rsidRPr="007B188B" w14:paraId="509E35D6" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C1CB3A3" w14:textId="77777777" w:rsidR="00842F8E" w:rsidRPr="007B188B" w:rsidRDefault="00842F8E" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Rostlinolékařství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="642431F4" w14:textId="77777777" w:rsidR="00842F8E" w:rsidRPr="00842F8E" w:rsidRDefault="00842F8E" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rostlinolékařství v zemědělství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ED77D10" w14:textId="1A5ADF7D" w:rsidR="001228AF" w:rsidRDefault="00C04AFC" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD74E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Orientuje se v problematice fytopatologie, entomologie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a herbologie</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>herbologie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A34ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zná původce</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD74E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> chorob rostlin</w:t>
             </w:r>
             <w:r>
@@ -10976,51 +15333,69 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Orientuje se v současných trendech strategií ochrany, např. snižování množství používaných POR</w:t>
             </w:r>
             <w:r w:rsidR="00542CB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (přípravků na ochranu rostlin)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. Zná antirezistentní strategie. Zná požadavky na odbornou způsobilost pro nakládání s POR a požadavky na omezení ochranných opatření z důvodu ochrany základních složek životního prostředí. Orientuje se v evidenci aplikací POR, problematice rostlinolékařských pasů a karanténních škodlivých organismů. Zná zásady BOZP</w:t>
+              <w:t xml:space="preserve">. Zná </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>antirezistentní</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strategie. Zná požadavky na odbornou způsobilost pro nakládání s POR a požadavky na omezení ochranných opatření z důvodu ochrany základních složek životního prostředí. Orientuje se v evidenci aplikací POR, problematice rostlinolékařských pasů a karanténních škodlivých organismů. Zná zásady BOZP</w:t>
             </w:r>
             <w:r w:rsidR="00144317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (bezpečnost a ochrana zdraví při </w:t>
             </w:r>
             <w:r w:rsidR="00FE332B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>práci) při</w:t>
             </w:r>
             <w:r w:rsidR="003A1DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -11072,52 +15447,62 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001228AF" w:rsidRPr="001228AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>týkající se nitrátové směrnice, uvádění přípravků na</w:t>
             </w:r>
             <w:r w:rsidR="00BE3124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001228AF" w:rsidRPr="001228AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ochranu rostlin na trh a pesticidové</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ochranu rostlin na trh a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001228AF" w:rsidRPr="001228AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pesticidové</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001228AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001228AF" w:rsidRPr="001228AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>směrnice a dokáže navrhnout postupy v podniku vyhovující těmto požadavkům.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="645CA531" w14:textId="0139B52D" w:rsidR="00836555" w:rsidRPr="00AD74E9" w:rsidRDefault="00836555" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -11151,301 +15536,377 @@
             <w:r w:rsidR="00D32A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, o</w:t>
             </w:r>
             <w:r w:rsidRPr="00B605FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zemědělství</w:t>
             </w:r>
             <w:r w:rsidR="00D32A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D430EDE" w14:textId="180067DD" w:rsidR="00842F8E" w:rsidRPr="00B605FC" w:rsidRDefault="00845E6E" w:rsidP="005510DE">
+          <w:p w14:paraId="61B97CC9" w14:textId="77777777" w:rsidR="00842F8E" w:rsidRDefault="00845E6E" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B605FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zákon č. 326/2004 Sb.</w:t>
             </w:r>
             <w:r w:rsidR="001B4789">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="001B4789" w:rsidRPr="00B605FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00B605FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rostlinolékařské péči a o změně některých souvisejících zákonů</w:t>
             </w:r>
             <w:r w:rsidR="00D32A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D430EDE" w14:textId="541C20C4" w:rsidR="00377CA2" w:rsidRPr="00B605FC" w:rsidRDefault="00377CA2" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00377CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení vlády č. 262/2012 Sb., o stanovení zranitelných oblastí a akčním programu, ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00842F8E" w:rsidRPr="007B188B" w14:paraId="1E523B3C" w14:textId="77777777" w:rsidTr="05176FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60842EC1" w14:textId="77777777" w:rsidR="00842F8E" w:rsidRPr="007B188B" w:rsidRDefault="00842F8E" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A027E0D" w14:textId="77777777" w:rsidR="00842F8E" w:rsidRPr="00842F8E" w:rsidRDefault="00842F8E" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rostlinolékařství v lesnictví</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61908F2F" w14:textId="291A065D" w:rsidR="00AD1A78" w:rsidRDefault="00C853C1" w:rsidP="003702DA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C853C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Orientuje se v problematice lesnické fytopatologie, entomologie a ochrany proti buřeni. Zná původce chorob dřevin a choroby dřevin (vč. osiva), škůdce a poškození, kter</w:t>
+              <w:t xml:space="preserve">Orientuje se v problematice lesnické fytopatologie, entomologie a ochrany proti </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C853C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>buřeni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C853C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Zná původce chorob dřevin a choroby dřevin (vč. osiva), škůdce a poškození, kter</w:t>
             </w:r>
             <w:r w:rsidR="00996E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="00C853C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> způsobují. Zná plevele (buřeň) ve výsadbách v lesním prostředí a v lesních školkách. Zná možnosti </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> způsobují. Zná plevele (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C853C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>buřeň</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C853C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) ve výsadbách v lesním prostředí a v lesních školkách. Zná možnosti prevence a ochrany (mechanická, chemická, biologická, integrovaná) proti těmto škodlivým činitelům. Dále je znalý povolených účinných látek a přípravků na ochranu lesních kultur a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3124">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C853C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>přípravků využitelných v i lesních školkách. Zná požadavky na odbornou způsobilost pro</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3124">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C853C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nakládání s POR </w:t>
+            </w:r>
+            <w:r w:rsidR="00926CBC" w:rsidRPr="00926CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(přípravk</w:t>
+            </w:r>
+            <w:r w:rsidR="00926CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="00926CBC" w:rsidRPr="00926CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na ochranu rostlin</w:t>
+            </w:r>
+            <w:r w:rsidR="00926CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B66090">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00926CBC" w:rsidRPr="00926CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C853C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>orientuje se v evidenci aplikací POR, problematice rostlinolékařských pasů a karanténních škodlivých organismů, jejich</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00D69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ž</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C853C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hostiteli mohou být lesní dřeviny. Je si vědom případných omezení, která mohou být uplatněna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C853C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>prevence a ochrany (mechanická, chemická, biologická, integrovaná) proti těmto škodlivým činitelům. Dále je znalý povolených účinných látek a přípravků na ochranu lesních kultur a</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve"> hostiteli mohou být lesní dřeviny. Je si vědom případných omezení, která mohou být uplatněna v</w:t>
+              <w:t>v</w:t>
             </w:r>
             <w:r w:rsidR="00364E04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C853C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">chráněných územích. Zná zásady BOZP </w:t>
             </w:r>
             <w:r w:rsidR="00B66090">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
@@ -11774,195 +16235,1139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60B496A7" w14:textId="15C196A8" w:rsidR="00C853C1" w:rsidRPr="002E5CBD" w:rsidRDefault="00C853C1" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5CBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Základní orientace:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="500640CC" w14:textId="38751CEC" w:rsidR="00C853C1" w:rsidRPr="002E5CBD" w:rsidRDefault="00C853C1" w:rsidP="005510DE">
+          <w:p w14:paraId="500640CC" w14:textId="243B5F86" w:rsidR="00C853C1" w:rsidRPr="002E5CBD" w:rsidRDefault="00C853C1" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5CBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zákon č. 114/1992 Sb.</w:t>
             </w:r>
             <w:r w:rsidR="00D32A4F" w:rsidRPr="002E5CBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5CBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> o ochraně přírody a krajiny, ve znění pozdějších předpisů.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F850D0B" w14:textId="1AF0AB94" w:rsidR="00845E6E" w:rsidRPr="00B605FC" w:rsidRDefault="00C853C1" w:rsidP="005510DE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A09D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">České národní rady </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5CBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o ochraně přírody a krajiny, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F850D0B" w14:textId="62E411DB" w:rsidR="00845E6E" w:rsidRPr="00B605FC" w:rsidRDefault="00C853C1" w:rsidP="005510DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5CBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zákon 149/2003 Sb., o uvádění reprodukčního materiálu lesních dřevin do oběhu, ve znění pozdějších předpisů.</w:t>
+              <w:t xml:space="preserve">Zákon 149/2003 Sb., o uvádění </w:t>
+            </w:r>
+            <w:r w:rsidR="006C422F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do oběhu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5CBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reprodukčního materiálu lesních dřevin </w:t>
+            </w:r>
+            <w:r w:rsidR="00482560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lesnicky významných druhů a umělých kříženců, </w:t>
+            </w:r>
+            <w:r w:rsidR="00025432">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">určeného k obnově lesa a k zalesňování, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a o</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>změně některých souvisejících zákonů</w:t>
+            </w:r>
+            <w:r w:rsidR="007C4B08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (zákon o oběhu s reprodukčním materiálem lesních dřevin)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5CBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00830561" w:rsidRPr="007B188B" w14:paraId="1320A230" w14:textId="77777777" w:rsidTr="05176FF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4161E16B" w14:textId="3A44C0A0" w:rsidR="00830561" w:rsidRPr="007B188B" w:rsidRDefault="00C21DCF" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ESG-nefinanční reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6311AC72" w14:textId="09882D0F" w:rsidR="00830561" w:rsidRPr="00842F8E" w:rsidRDefault="00F02150" w:rsidP="005510DE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nedělí se na podoblasti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE014B1" w14:textId="769C7113" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Orientuje se v problematice environmentálních, sociálních a správních ESG (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enviromental</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Social</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Governance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) aspektů podnikání v zemědělství, potravinářství, lesnictví a</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>myslivosti a v základních požadavcích na nefinanční reporting podniků. Rozumí principům udržitelného hospodaření, řízení environmentálních a sociálních rizik, ochraně půdy, vody a ovzduší, ochraně biodiverzity, pracovním podmínkám a odpovědnému řízení podniku. Chápe vazbu ESG na dotační politiku, financování podniků, požadavky odběratelského řetězce a podmínky Společné zemědělské politiky.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1186BA3F" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78A3C498" w14:textId="2D694AA1" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Orientuje se v povinnostech zemědělských, potravinářských, lesnických a mysliveckých podniků vyplývajících ze směrnice CSRD (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Corporate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sustainability</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reporting </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Directive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>), standardů ESRS (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>European</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sustainability</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Standards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) a taxonomie EU, </w:t>
+            </w:r>
+            <w:r w:rsidR="008B339F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zná</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrovoln</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>standard</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pro malé a střední podniky VSME (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Voluntary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reporting standard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SMEs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Small</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Medium </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enterprises</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)) a dokáže posoudit, zda a v jakém rozsahu se povinnost nefinančního reportingu týká konkrétního podniku, případně nepřímo prostřednictvím obchodních vztahů. Umí vysvětlit základní strukturu zprávy o udržitelnosti a hlavní požadované oblasti vykazování.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DBA06E3" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24A6FC1F" w14:textId="6CCC0B6D" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Orientuje se v základních ESG ukazatelích relevantních pro zemědělství, potravinářství, lesnictví a myslivost, zejména v oblasti emisí skleníkových plynů, spotřeby energie a vody, ochrany půdy, používání hnojiv a přípravků na ochranu rostlin, nakládání s odpady, vlivů na</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>krajinu a biodiverzitu, pracovních podmínek a bezpečnosti práce. Má základní přehled o</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>metodách výpočtu uhlíkové stopy podniku a produkce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3522F9F1" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19DB73BC" w14:textId="5D64BBB8" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Je schopen provést základní orientační posouzení ESG situace podniku, pomoci s</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC16BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>identifikací hlavních rizik a příležitostí, navrhnout opatření ke zlepšení udržitelnosti hospodaření a podílet se na přípravě podkladů pro nefinanční reporting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12F3BD54" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BB304AD" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Znalost relevantních právních předpisů, zejména:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC72D6E" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D267A80" w14:textId="04034971" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Směrnice Evropského parlamentu a Rady (EU) 2022/2464 ze dne 14. prosince 2022, kterou se mění nařízení (EU) č. 537/2014, směrnice 2004/109/ES, směrnice 2006/43/ES </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>asměrnice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2013/34/EU, pokud jde o podávání zpráv podniků o udržitelnosti (CSRD).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38365A6A" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18376D27" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nařízení Komise v přenesené pravomoci (EU) 2023/2772 ze dne 31. července 2023, kterým se doplňuje směrnice Evropského parlamentu a Rady 2013/34/EU, pokud jde o standardy podávání zpráv o udržitelnosti (ESRS).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21632013" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72D24780" w14:textId="255E00AA" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nařízení Evropského </w:t>
+            </w:r>
+            <w:r w:rsidR="009329F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>arlamentu a Rady (EU) 2020/852 ze dne 18. června 2020 o zřízení rámce pro usnadnění udržitelných investic a o změně nařízení (EU) 2019/2088 (Taxonomie EU).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080DE819" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="188DBE75" w14:textId="2AD54200" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Směrnice Evropského parlamentu a Rady (EU) 2024/1760 ze dne 13. června 2024 o</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>náležité péči podniků v oblasti udržitelnosti a o změně směrnice (EU) 2019/1937 a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nařízení (EU) 2023/2859 (CSDDD).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D04AE6" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D61C78" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Doporučení Komise (EU) 2025/1710 ze dne 30. července 2025 o dobrovolném standardu pro podávání zpráv o udržitelnosti pro malé a střední podniky (VSME).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0EE2F0" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C24E5A3" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 563/1991 Sb., o účetnictví, ve znění pozdějších předpisů.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8A4686" w14:textId="77777777" w:rsidR="0054250B" w:rsidRPr="0054250B" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="381184CE" w14:textId="00475149" w:rsidR="00830561" w:rsidRPr="00C853C1" w:rsidRDefault="0054250B" w:rsidP="0054250B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zákon č. 93/2009 Sb., o auditorech a o změně některých zákonů (zákon o auditorech), ve</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054250B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>znění pozdějších předpisů.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53B73746" w14:textId="77777777" w:rsidR="00DA0F1D" w:rsidRDefault="00DA0F1D" w:rsidP="005510DE">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="36D06766" w14:textId="77777777" w:rsidR="007B11D2" w:rsidRPr="007B11D2" w:rsidRDefault="007B11D2" w:rsidP="005510DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B11D2" w:rsidRPr="007B11D2" w:rsidSect="009130A4">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="772C6B4F" w14:textId="77777777" w:rsidR="00DB5C29" w:rsidRDefault="00DB5C29" w:rsidP="002019D4">
+    <w:p w14:paraId="2BEC687E" w14:textId="77777777" w:rsidR="00360775" w:rsidRDefault="00360775" w:rsidP="002019D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="535871E4" w14:textId="77777777" w:rsidR="00DB5C29" w:rsidRDefault="00DB5C29" w:rsidP="002019D4">
+    <w:p w14:paraId="4843362C" w14:textId="77777777" w:rsidR="00360775" w:rsidRDefault="00360775" w:rsidP="002019D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="031D82DD" w14:textId="77777777" w:rsidR="00DB5C29" w:rsidRDefault="00DB5C29">
+    <w:p w14:paraId="7BB6CB86" w14:textId="77777777" w:rsidR="00360775" w:rsidRDefault="00360775">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="38"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -12017,71 +17422,71 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3CEC168B" w14:textId="77777777" w:rsidR="00A93AC5" w:rsidRDefault="00A93AC5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D44A798" w14:textId="77777777" w:rsidR="00DB5C29" w:rsidRDefault="00DB5C29" w:rsidP="002019D4">
+    <w:p w14:paraId="3E94F060" w14:textId="77777777" w:rsidR="00360775" w:rsidRDefault="00360775" w:rsidP="002019D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44D384B7" w14:textId="77777777" w:rsidR="00DB5C29" w:rsidRDefault="00DB5C29" w:rsidP="002019D4">
+    <w:p w14:paraId="286B8AC4" w14:textId="77777777" w:rsidR="00360775" w:rsidRDefault="00360775" w:rsidP="002019D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21ADCD13" w14:textId="77777777" w:rsidR="00DB5C29" w:rsidRDefault="00DB5C29">
+    <w:p w14:paraId="509D7B2C" w14:textId="77777777" w:rsidR="00360775" w:rsidRDefault="00360775">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317808D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F4E7AEA"/>
     <w:lvl w:ilvl="0" w:tplc="A2DEBFFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -12375,831 +17780,969 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1087074504">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1876231365">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="411775479">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F95C0A"/>
     <w:rsid w:val="000067BF"/>
     <w:rsid w:val="000103E0"/>
     <w:rsid w:val="00010BC0"/>
     <w:rsid w:val="000134D1"/>
     <w:rsid w:val="00016027"/>
     <w:rsid w:val="0001634C"/>
     <w:rsid w:val="0002051D"/>
     <w:rsid w:val="00023C51"/>
+    <w:rsid w:val="00025432"/>
     <w:rsid w:val="00025AED"/>
     <w:rsid w:val="00034B28"/>
     <w:rsid w:val="000376C0"/>
     <w:rsid w:val="00042C7A"/>
     <w:rsid w:val="0004323A"/>
     <w:rsid w:val="0004683E"/>
+    <w:rsid w:val="00046E0A"/>
     <w:rsid w:val="00056B62"/>
     <w:rsid w:val="000616A7"/>
     <w:rsid w:val="000645EE"/>
     <w:rsid w:val="000647DF"/>
     <w:rsid w:val="00067E94"/>
     <w:rsid w:val="00070CF7"/>
     <w:rsid w:val="000719C7"/>
     <w:rsid w:val="000803A6"/>
     <w:rsid w:val="00083438"/>
     <w:rsid w:val="00097CD8"/>
     <w:rsid w:val="000A4B6B"/>
     <w:rsid w:val="000A7673"/>
     <w:rsid w:val="000B3D90"/>
     <w:rsid w:val="000B78D8"/>
     <w:rsid w:val="000C1198"/>
+    <w:rsid w:val="000C1278"/>
+    <w:rsid w:val="000C279C"/>
     <w:rsid w:val="000C5C56"/>
     <w:rsid w:val="000C66A7"/>
     <w:rsid w:val="000D057A"/>
     <w:rsid w:val="000D42BC"/>
     <w:rsid w:val="000D4762"/>
     <w:rsid w:val="000D58CE"/>
     <w:rsid w:val="000E218C"/>
     <w:rsid w:val="000E541A"/>
     <w:rsid w:val="000F0561"/>
     <w:rsid w:val="000F0B51"/>
     <w:rsid w:val="000F122F"/>
     <w:rsid w:val="000F57C8"/>
     <w:rsid w:val="000F7ABD"/>
     <w:rsid w:val="00100F2A"/>
     <w:rsid w:val="00104A30"/>
     <w:rsid w:val="001115AD"/>
     <w:rsid w:val="00111C34"/>
+    <w:rsid w:val="00112D25"/>
     <w:rsid w:val="00114A44"/>
     <w:rsid w:val="00120A93"/>
     <w:rsid w:val="001228AF"/>
     <w:rsid w:val="001258DF"/>
     <w:rsid w:val="001261E0"/>
     <w:rsid w:val="001267B2"/>
     <w:rsid w:val="001268DF"/>
     <w:rsid w:val="00132789"/>
+    <w:rsid w:val="001416F1"/>
+    <w:rsid w:val="0014196E"/>
     <w:rsid w:val="001423D4"/>
     <w:rsid w:val="001428E8"/>
     <w:rsid w:val="0014292A"/>
     <w:rsid w:val="0014297B"/>
     <w:rsid w:val="00143CCF"/>
     <w:rsid w:val="00144317"/>
     <w:rsid w:val="001454C0"/>
+    <w:rsid w:val="00150286"/>
     <w:rsid w:val="00150F40"/>
     <w:rsid w:val="0015555A"/>
+    <w:rsid w:val="001629AA"/>
     <w:rsid w:val="001637D8"/>
     <w:rsid w:val="001653F2"/>
     <w:rsid w:val="00167E83"/>
     <w:rsid w:val="00167F86"/>
     <w:rsid w:val="001717E7"/>
     <w:rsid w:val="00171DB9"/>
     <w:rsid w:val="00172306"/>
     <w:rsid w:val="001725A5"/>
     <w:rsid w:val="0017423D"/>
     <w:rsid w:val="00174907"/>
     <w:rsid w:val="001805A8"/>
     <w:rsid w:val="00180D2F"/>
     <w:rsid w:val="00180DB2"/>
     <w:rsid w:val="00181E9B"/>
     <w:rsid w:val="001824A1"/>
     <w:rsid w:val="00183C4E"/>
     <w:rsid w:val="00187591"/>
     <w:rsid w:val="00196202"/>
+    <w:rsid w:val="00197A45"/>
+    <w:rsid w:val="001A0F9B"/>
     <w:rsid w:val="001A49A5"/>
     <w:rsid w:val="001B4789"/>
+    <w:rsid w:val="001B73EF"/>
     <w:rsid w:val="001C1931"/>
     <w:rsid w:val="001C2A88"/>
     <w:rsid w:val="001C2EA7"/>
     <w:rsid w:val="001C441B"/>
     <w:rsid w:val="001C5559"/>
     <w:rsid w:val="001D1601"/>
     <w:rsid w:val="001D1918"/>
     <w:rsid w:val="001D217A"/>
+    <w:rsid w:val="001D47AA"/>
     <w:rsid w:val="001D6ECF"/>
     <w:rsid w:val="001D72C3"/>
     <w:rsid w:val="001D7D99"/>
     <w:rsid w:val="001E11D9"/>
     <w:rsid w:val="001E176B"/>
+    <w:rsid w:val="001E2286"/>
     <w:rsid w:val="001E47F3"/>
+    <w:rsid w:val="001E554E"/>
     <w:rsid w:val="001F1C52"/>
+    <w:rsid w:val="001F23AF"/>
     <w:rsid w:val="001F2481"/>
     <w:rsid w:val="001F340E"/>
     <w:rsid w:val="001F59B1"/>
     <w:rsid w:val="001F5A32"/>
     <w:rsid w:val="001F63E1"/>
     <w:rsid w:val="002019D4"/>
     <w:rsid w:val="00203923"/>
     <w:rsid w:val="00206F79"/>
     <w:rsid w:val="00207CDC"/>
+    <w:rsid w:val="00213824"/>
     <w:rsid w:val="00220B26"/>
     <w:rsid w:val="00220D0E"/>
     <w:rsid w:val="00220D98"/>
     <w:rsid w:val="00221581"/>
     <w:rsid w:val="00222821"/>
     <w:rsid w:val="00224F55"/>
     <w:rsid w:val="002250B2"/>
     <w:rsid w:val="00230D31"/>
     <w:rsid w:val="002312A5"/>
     <w:rsid w:val="002324CB"/>
     <w:rsid w:val="00232C2A"/>
     <w:rsid w:val="00237B90"/>
+    <w:rsid w:val="00244E16"/>
     <w:rsid w:val="002460ED"/>
     <w:rsid w:val="00253758"/>
     <w:rsid w:val="0025408B"/>
     <w:rsid w:val="00254D70"/>
     <w:rsid w:val="0025614D"/>
     <w:rsid w:val="00257EAB"/>
+    <w:rsid w:val="002605D4"/>
     <w:rsid w:val="00261FAE"/>
     <w:rsid w:val="002633F9"/>
     <w:rsid w:val="00264D85"/>
     <w:rsid w:val="00276691"/>
     <w:rsid w:val="00276C8F"/>
     <w:rsid w:val="0028139C"/>
     <w:rsid w:val="00284953"/>
     <w:rsid w:val="00286175"/>
     <w:rsid w:val="00291652"/>
     <w:rsid w:val="00293E22"/>
     <w:rsid w:val="00296BA0"/>
     <w:rsid w:val="002972A0"/>
     <w:rsid w:val="002A073A"/>
     <w:rsid w:val="002A17F2"/>
     <w:rsid w:val="002A4683"/>
     <w:rsid w:val="002A4CEE"/>
     <w:rsid w:val="002A7D0F"/>
+    <w:rsid w:val="002B38EA"/>
     <w:rsid w:val="002C1DCC"/>
+    <w:rsid w:val="002C4DAB"/>
     <w:rsid w:val="002C58D1"/>
     <w:rsid w:val="002D2EE7"/>
+    <w:rsid w:val="002D47A0"/>
     <w:rsid w:val="002E3E8D"/>
+    <w:rsid w:val="002E4D53"/>
+    <w:rsid w:val="002E5441"/>
     <w:rsid w:val="002E5CBD"/>
     <w:rsid w:val="00300E50"/>
     <w:rsid w:val="003020EE"/>
     <w:rsid w:val="00303159"/>
     <w:rsid w:val="00306C8C"/>
     <w:rsid w:val="00310A94"/>
     <w:rsid w:val="0031153D"/>
     <w:rsid w:val="003121E9"/>
     <w:rsid w:val="003129FC"/>
     <w:rsid w:val="00313ED5"/>
     <w:rsid w:val="00317FD1"/>
     <w:rsid w:val="0032212A"/>
     <w:rsid w:val="00322CF9"/>
     <w:rsid w:val="0032729C"/>
     <w:rsid w:val="0033277C"/>
     <w:rsid w:val="00333C6C"/>
     <w:rsid w:val="00333F9D"/>
+    <w:rsid w:val="003403D1"/>
     <w:rsid w:val="00340BCE"/>
     <w:rsid w:val="00341157"/>
     <w:rsid w:val="00341DA8"/>
+    <w:rsid w:val="00342AE4"/>
     <w:rsid w:val="0034371F"/>
+    <w:rsid w:val="003473B8"/>
     <w:rsid w:val="00357760"/>
+    <w:rsid w:val="00360001"/>
+    <w:rsid w:val="00360775"/>
     <w:rsid w:val="003613B8"/>
     <w:rsid w:val="00364E04"/>
     <w:rsid w:val="00365518"/>
     <w:rsid w:val="00366A61"/>
     <w:rsid w:val="003702DA"/>
     <w:rsid w:val="00370766"/>
     <w:rsid w:val="00372FDA"/>
+    <w:rsid w:val="00377CA2"/>
     <w:rsid w:val="0038199B"/>
     <w:rsid w:val="0039274E"/>
     <w:rsid w:val="00396471"/>
     <w:rsid w:val="003A0A7C"/>
+    <w:rsid w:val="003A1A7F"/>
     <w:rsid w:val="003A1DA6"/>
     <w:rsid w:val="003B3FBA"/>
     <w:rsid w:val="003B4071"/>
+    <w:rsid w:val="003C719D"/>
     <w:rsid w:val="003D13ED"/>
     <w:rsid w:val="003E01FF"/>
     <w:rsid w:val="003E04E6"/>
     <w:rsid w:val="003F08AC"/>
     <w:rsid w:val="003F116F"/>
     <w:rsid w:val="003F4630"/>
     <w:rsid w:val="003F58D2"/>
     <w:rsid w:val="004029E2"/>
     <w:rsid w:val="00402B7E"/>
     <w:rsid w:val="00402D9A"/>
     <w:rsid w:val="00403A0A"/>
     <w:rsid w:val="00405466"/>
     <w:rsid w:val="00405C08"/>
     <w:rsid w:val="004245B5"/>
     <w:rsid w:val="00425343"/>
     <w:rsid w:val="00427D77"/>
+    <w:rsid w:val="00430408"/>
+    <w:rsid w:val="00435E1D"/>
+    <w:rsid w:val="00444C19"/>
+    <w:rsid w:val="00450703"/>
+    <w:rsid w:val="00450FA8"/>
     <w:rsid w:val="00453D5F"/>
+    <w:rsid w:val="00456D15"/>
     <w:rsid w:val="00456ED0"/>
     <w:rsid w:val="0047081B"/>
     <w:rsid w:val="00471C20"/>
     <w:rsid w:val="00472CAC"/>
     <w:rsid w:val="004747D3"/>
     <w:rsid w:val="004803CF"/>
+    <w:rsid w:val="00482560"/>
     <w:rsid w:val="004847F0"/>
     <w:rsid w:val="004860BA"/>
     <w:rsid w:val="00493242"/>
     <w:rsid w:val="004937A2"/>
     <w:rsid w:val="00494165"/>
     <w:rsid w:val="004973E4"/>
     <w:rsid w:val="00497BFD"/>
     <w:rsid w:val="004A1925"/>
     <w:rsid w:val="004A4E57"/>
+    <w:rsid w:val="004A720D"/>
+    <w:rsid w:val="004A7B70"/>
     <w:rsid w:val="004B122F"/>
     <w:rsid w:val="004B3FB4"/>
     <w:rsid w:val="004C042A"/>
     <w:rsid w:val="004C3DE1"/>
     <w:rsid w:val="004D0FA5"/>
     <w:rsid w:val="004D1DC2"/>
     <w:rsid w:val="004D20A4"/>
     <w:rsid w:val="004D30DE"/>
     <w:rsid w:val="004D38CF"/>
     <w:rsid w:val="004D4CCE"/>
     <w:rsid w:val="004D7908"/>
     <w:rsid w:val="004E1671"/>
+    <w:rsid w:val="004E1C13"/>
     <w:rsid w:val="004E2BE3"/>
     <w:rsid w:val="004F1134"/>
+    <w:rsid w:val="005047DD"/>
     <w:rsid w:val="00505631"/>
     <w:rsid w:val="005061F5"/>
     <w:rsid w:val="005128F1"/>
     <w:rsid w:val="00525401"/>
     <w:rsid w:val="005270E5"/>
+    <w:rsid w:val="00527EDA"/>
     <w:rsid w:val="0053279C"/>
     <w:rsid w:val="00532AD3"/>
+    <w:rsid w:val="0054098B"/>
+    <w:rsid w:val="0054250B"/>
     <w:rsid w:val="00542CB9"/>
     <w:rsid w:val="0054653A"/>
     <w:rsid w:val="005510DE"/>
     <w:rsid w:val="00551B3C"/>
     <w:rsid w:val="0055242E"/>
     <w:rsid w:val="00552D90"/>
     <w:rsid w:val="0055531F"/>
     <w:rsid w:val="005634D7"/>
     <w:rsid w:val="00563628"/>
     <w:rsid w:val="00564478"/>
     <w:rsid w:val="0056672B"/>
     <w:rsid w:val="00567EB0"/>
     <w:rsid w:val="0057281D"/>
     <w:rsid w:val="00572B9B"/>
     <w:rsid w:val="00575B37"/>
     <w:rsid w:val="00575D09"/>
     <w:rsid w:val="0057610D"/>
     <w:rsid w:val="00577FFD"/>
+    <w:rsid w:val="00581D69"/>
     <w:rsid w:val="0059299D"/>
+    <w:rsid w:val="0059611E"/>
     <w:rsid w:val="005A3394"/>
     <w:rsid w:val="005A38F3"/>
     <w:rsid w:val="005B34D1"/>
     <w:rsid w:val="005B6823"/>
     <w:rsid w:val="005B6E0A"/>
     <w:rsid w:val="005C0E39"/>
     <w:rsid w:val="005C1AF2"/>
     <w:rsid w:val="005C22FA"/>
     <w:rsid w:val="005C3EE5"/>
     <w:rsid w:val="005C4E0E"/>
     <w:rsid w:val="005C5B5F"/>
     <w:rsid w:val="005C6801"/>
     <w:rsid w:val="005D3DA4"/>
     <w:rsid w:val="005D526E"/>
     <w:rsid w:val="005D6E5F"/>
     <w:rsid w:val="005D6EA3"/>
     <w:rsid w:val="005E1447"/>
     <w:rsid w:val="005E5D8A"/>
     <w:rsid w:val="005E66CA"/>
     <w:rsid w:val="005E7483"/>
     <w:rsid w:val="005E7C86"/>
     <w:rsid w:val="005E7E8F"/>
+    <w:rsid w:val="005F36D8"/>
     <w:rsid w:val="005F3C98"/>
     <w:rsid w:val="005F529E"/>
     <w:rsid w:val="005F643C"/>
+    <w:rsid w:val="005F70B1"/>
     <w:rsid w:val="006006CB"/>
     <w:rsid w:val="00600C3E"/>
     <w:rsid w:val="00602CA8"/>
     <w:rsid w:val="00610ED0"/>
     <w:rsid w:val="00615351"/>
     <w:rsid w:val="00616A20"/>
     <w:rsid w:val="0062064F"/>
     <w:rsid w:val="00621FA8"/>
     <w:rsid w:val="006228EF"/>
     <w:rsid w:val="00622BB5"/>
     <w:rsid w:val="0062377B"/>
     <w:rsid w:val="00623F93"/>
     <w:rsid w:val="00624ACE"/>
     <w:rsid w:val="00625777"/>
     <w:rsid w:val="00625874"/>
     <w:rsid w:val="00625DDE"/>
     <w:rsid w:val="00630DBB"/>
+    <w:rsid w:val="0063330A"/>
     <w:rsid w:val="00633400"/>
     <w:rsid w:val="006349E9"/>
     <w:rsid w:val="00634D0B"/>
+    <w:rsid w:val="0064043C"/>
     <w:rsid w:val="006464CE"/>
+    <w:rsid w:val="006505C1"/>
     <w:rsid w:val="00652BFB"/>
     <w:rsid w:val="006533D6"/>
     <w:rsid w:val="006541E4"/>
     <w:rsid w:val="006552FD"/>
     <w:rsid w:val="00656B46"/>
     <w:rsid w:val="006578B8"/>
+    <w:rsid w:val="00662835"/>
     <w:rsid w:val="00664480"/>
     <w:rsid w:val="00664873"/>
     <w:rsid w:val="006701D9"/>
+    <w:rsid w:val="00670912"/>
     <w:rsid w:val="00672EA0"/>
     <w:rsid w:val="0067391F"/>
     <w:rsid w:val="006744C2"/>
     <w:rsid w:val="006758C7"/>
+    <w:rsid w:val="00681484"/>
     <w:rsid w:val="006822F2"/>
     <w:rsid w:val="0068778E"/>
+    <w:rsid w:val="0069072F"/>
     <w:rsid w:val="00691F06"/>
+    <w:rsid w:val="00694E39"/>
     <w:rsid w:val="006979D7"/>
     <w:rsid w:val="006B2329"/>
     <w:rsid w:val="006B23CE"/>
     <w:rsid w:val="006B4C86"/>
+    <w:rsid w:val="006C422F"/>
     <w:rsid w:val="006C619B"/>
     <w:rsid w:val="006D12BF"/>
+    <w:rsid w:val="006E30DA"/>
     <w:rsid w:val="006E6A9F"/>
     <w:rsid w:val="006F3EC4"/>
     <w:rsid w:val="0070189A"/>
     <w:rsid w:val="00705C49"/>
     <w:rsid w:val="007064B6"/>
+    <w:rsid w:val="00707285"/>
     <w:rsid w:val="007075A4"/>
     <w:rsid w:val="00707925"/>
     <w:rsid w:val="00710631"/>
     <w:rsid w:val="00711711"/>
     <w:rsid w:val="00713082"/>
     <w:rsid w:val="007136F2"/>
     <w:rsid w:val="00714A39"/>
     <w:rsid w:val="0071654C"/>
     <w:rsid w:val="00724AF9"/>
     <w:rsid w:val="00725A9D"/>
     <w:rsid w:val="00734543"/>
     <w:rsid w:val="007363DC"/>
     <w:rsid w:val="0073680A"/>
+    <w:rsid w:val="00745CAC"/>
     <w:rsid w:val="00750410"/>
+    <w:rsid w:val="00756928"/>
     <w:rsid w:val="00757F69"/>
     <w:rsid w:val="00763001"/>
+    <w:rsid w:val="00764902"/>
     <w:rsid w:val="00764CC0"/>
     <w:rsid w:val="00765C3B"/>
+    <w:rsid w:val="00765CCC"/>
+    <w:rsid w:val="00765F6B"/>
     <w:rsid w:val="007704CF"/>
     <w:rsid w:val="0077087E"/>
     <w:rsid w:val="00771780"/>
     <w:rsid w:val="00774B2C"/>
     <w:rsid w:val="00774B7A"/>
     <w:rsid w:val="0077505D"/>
     <w:rsid w:val="00775276"/>
+    <w:rsid w:val="007767C8"/>
     <w:rsid w:val="007807D5"/>
     <w:rsid w:val="00784C61"/>
     <w:rsid w:val="00785701"/>
     <w:rsid w:val="0078628C"/>
     <w:rsid w:val="007867EB"/>
+    <w:rsid w:val="00787433"/>
     <w:rsid w:val="00792AB4"/>
     <w:rsid w:val="007934C0"/>
+    <w:rsid w:val="007938A0"/>
     <w:rsid w:val="00793987"/>
+    <w:rsid w:val="007A1825"/>
     <w:rsid w:val="007A561C"/>
     <w:rsid w:val="007A6DFB"/>
     <w:rsid w:val="007B11D2"/>
     <w:rsid w:val="007B188B"/>
     <w:rsid w:val="007B4BC8"/>
     <w:rsid w:val="007B551B"/>
     <w:rsid w:val="007C1A15"/>
     <w:rsid w:val="007C2C9D"/>
+    <w:rsid w:val="007C4B08"/>
     <w:rsid w:val="007D02C5"/>
     <w:rsid w:val="007D42BE"/>
     <w:rsid w:val="007D5EBB"/>
+    <w:rsid w:val="007E34E6"/>
     <w:rsid w:val="007E3C44"/>
     <w:rsid w:val="007E51B5"/>
     <w:rsid w:val="007E5966"/>
     <w:rsid w:val="007F1147"/>
+    <w:rsid w:val="007F22F0"/>
     <w:rsid w:val="007F49C2"/>
     <w:rsid w:val="007F7536"/>
     <w:rsid w:val="008000EE"/>
     <w:rsid w:val="00801F92"/>
     <w:rsid w:val="008045A7"/>
     <w:rsid w:val="00807FAB"/>
+    <w:rsid w:val="00830561"/>
     <w:rsid w:val="0083186E"/>
     <w:rsid w:val="008331B8"/>
     <w:rsid w:val="00833347"/>
     <w:rsid w:val="00836555"/>
     <w:rsid w:val="00836A43"/>
     <w:rsid w:val="00840057"/>
+    <w:rsid w:val="00840F37"/>
     <w:rsid w:val="00842F8E"/>
     <w:rsid w:val="00843238"/>
     <w:rsid w:val="0084517E"/>
     <w:rsid w:val="00845278"/>
     <w:rsid w:val="008458A9"/>
     <w:rsid w:val="00845BFF"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="00846A55"/>
     <w:rsid w:val="00855DEC"/>
     <w:rsid w:val="00857C02"/>
     <w:rsid w:val="00870253"/>
     <w:rsid w:val="008743C0"/>
+    <w:rsid w:val="00875334"/>
     <w:rsid w:val="00881907"/>
     <w:rsid w:val="00883A4B"/>
     <w:rsid w:val="00883EDC"/>
     <w:rsid w:val="00885414"/>
+    <w:rsid w:val="00887C80"/>
     <w:rsid w:val="00895197"/>
+    <w:rsid w:val="00895C26"/>
     <w:rsid w:val="00897240"/>
     <w:rsid w:val="00897290"/>
     <w:rsid w:val="008A016C"/>
     <w:rsid w:val="008A0324"/>
+    <w:rsid w:val="008A09D5"/>
     <w:rsid w:val="008A0C8E"/>
     <w:rsid w:val="008A1359"/>
     <w:rsid w:val="008A2187"/>
+    <w:rsid w:val="008A28C7"/>
     <w:rsid w:val="008A3EFB"/>
     <w:rsid w:val="008A5842"/>
     <w:rsid w:val="008B0166"/>
     <w:rsid w:val="008B2C36"/>
+    <w:rsid w:val="008B339F"/>
     <w:rsid w:val="008B4BE7"/>
     <w:rsid w:val="008C50AA"/>
     <w:rsid w:val="008C55AD"/>
     <w:rsid w:val="008D5125"/>
+    <w:rsid w:val="008E2678"/>
+    <w:rsid w:val="008E35F1"/>
     <w:rsid w:val="008E667F"/>
     <w:rsid w:val="008E6F33"/>
     <w:rsid w:val="008F0358"/>
     <w:rsid w:val="008F07B9"/>
+    <w:rsid w:val="008F095D"/>
+    <w:rsid w:val="008F375B"/>
     <w:rsid w:val="008F4634"/>
     <w:rsid w:val="008F6AF9"/>
     <w:rsid w:val="00903344"/>
+    <w:rsid w:val="009034E2"/>
     <w:rsid w:val="0090492B"/>
+    <w:rsid w:val="00906EBE"/>
     <w:rsid w:val="00907258"/>
     <w:rsid w:val="00907C94"/>
     <w:rsid w:val="0091069E"/>
     <w:rsid w:val="0091087D"/>
     <w:rsid w:val="00910C49"/>
     <w:rsid w:val="009130A4"/>
     <w:rsid w:val="0091569B"/>
+    <w:rsid w:val="00916C72"/>
     <w:rsid w:val="00924332"/>
     <w:rsid w:val="00926CBC"/>
     <w:rsid w:val="00931295"/>
     <w:rsid w:val="009317C6"/>
+    <w:rsid w:val="009329F1"/>
     <w:rsid w:val="00932A95"/>
     <w:rsid w:val="00934AEC"/>
     <w:rsid w:val="00935CFD"/>
     <w:rsid w:val="00936679"/>
     <w:rsid w:val="00937AF7"/>
     <w:rsid w:val="009417D6"/>
     <w:rsid w:val="0094204A"/>
     <w:rsid w:val="0094568F"/>
     <w:rsid w:val="00953BA8"/>
     <w:rsid w:val="00954B3E"/>
+    <w:rsid w:val="009624C8"/>
     <w:rsid w:val="00962FD5"/>
     <w:rsid w:val="00963375"/>
+    <w:rsid w:val="00964BF6"/>
     <w:rsid w:val="00965D1E"/>
     <w:rsid w:val="00967E9E"/>
     <w:rsid w:val="00973CBE"/>
     <w:rsid w:val="009746B4"/>
     <w:rsid w:val="00987C76"/>
     <w:rsid w:val="009907AB"/>
     <w:rsid w:val="0099332E"/>
     <w:rsid w:val="00994E1B"/>
     <w:rsid w:val="00995145"/>
     <w:rsid w:val="009954CF"/>
     <w:rsid w:val="009955A9"/>
     <w:rsid w:val="00995638"/>
+    <w:rsid w:val="009968EE"/>
     <w:rsid w:val="00996E4E"/>
     <w:rsid w:val="00997022"/>
     <w:rsid w:val="009A29DA"/>
+    <w:rsid w:val="009A2D53"/>
     <w:rsid w:val="009B1265"/>
     <w:rsid w:val="009B37EF"/>
     <w:rsid w:val="009B398C"/>
     <w:rsid w:val="009B480D"/>
     <w:rsid w:val="009C2258"/>
     <w:rsid w:val="009C4E2E"/>
     <w:rsid w:val="009D119D"/>
+    <w:rsid w:val="009D18BA"/>
     <w:rsid w:val="009D6FEF"/>
     <w:rsid w:val="009D7F8B"/>
     <w:rsid w:val="009E3359"/>
     <w:rsid w:val="009E7770"/>
     <w:rsid w:val="009F4223"/>
     <w:rsid w:val="009F711A"/>
     <w:rsid w:val="00A01CA7"/>
     <w:rsid w:val="00A13A1A"/>
     <w:rsid w:val="00A14D51"/>
     <w:rsid w:val="00A14FB6"/>
     <w:rsid w:val="00A23D3E"/>
     <w:rsid w:val="00A26193"/>
     <w:rsid w:val="00A26E14"/>
     <w:rsid w:val="00A30C4B"/>
     <w:rsid w:val="00A32901"/>
     <w:rsid w:val="00A34945"/>
     <w:rsid w:val="00A34ADB"/>
     <w:rsid w:val="00A3675C"/>
     <w:rsid w:val="00A37EAE"/>
+    <w:rsid w:val="00A42294"/>
     <w:rsid w:val="00A4530E"/>
     <w:rsid w:val="00A471C2"/>
     <w:rsid w:val="00A5001D"/>
     <w:rsid w:val="00A50148"/>
     <w:rsid w:val="00A50613"/>
     <w:rsid w:val="00A527FD"/>
     <w:rsid w:val="00A60626"/>
     <w:rsid w:val="00A62131"/>
     <w:rsid w:val="00A63B1F"/>
     <w:rsid w:val="00A651AF"/>
     <w:rsid w:val="00A66F13"/>
+    <w:rsid w:val="00A6781E"/>
     <w:rsid w:val="00A67C6B"/>
     <w:rsid w:val="00A742E7"/>
     <w:rsid w:val="00A74356"/>
     <w:rsid w:val="00A81AE9"/>
     <w:rsid w:val="00A8272A"/>
     <w:rsid w:val="00A82A40"/>
     <w:rsid w:val="00A83B1A"/>
     <w:rsid w:val="00A8481B"/>
     <w:rsid w:val="00A907F7"/>
     <w:rsid w:val="00A91045"/>
     <w:rsid w:val="00A93AC5"/>
     <w:rsid w:val="00A93F2F"/>
     <w:rsid w:val="00A95B67"/>
     <w:rsid w:val="00A972F5"/>
     <w:rsid w:val="00AA3545"/>
+    <w:rsid w:val="00AA5DD5"/>
+    <w:rsid w:val="00AA6030"/>
+    <w:rsid w:val="00AB3632"/>
     <w:rsid w:val="00AC2F55"/>
     <w:rsid w:val="00AC7B15"/>
     <w:rsid w:val="00AD1A78"/>
+    <w:rsid w:val="00AD30EE"/>
     <w:rsid w:val="00AD51C3"/>
     <w:rsid w:val="00AD5E47"/>
     <w:rsid w:val="00AD74E9"/>
     <w:rsid w:val="00AD7810"/>
     <w:rsid w:val="00AE143A"/>
     <w:rsid w:val="00AE1750"/>
+    <w:rsid w:val="00AE5846"/>
     <w:rsid w:val="00AE755C"/>
+    <w:rsid w:val="00AF0287"/>
     <w:rsid w:val="00AF2F38"/>
     <w:rsid w:val="00AF561E"/>
     <w:rsid w:val="00AF57E1"/>
     <w:rsid w:val="00B0049F"/>
     <w:rsid w:val="00B00FE8"/>
     <w:rsid w:val="00B01DF9"/>
     <w:rsid w:val="00B04238"/>
     <w:rsid w:val="00B05443"/>
     <w:rsid w:val="00B11EAE"/>
     <w:rsid w:val="00B13675"/>
     <w:rsid w:val="00B14412"/>
     <w:rsid w:val="00B17807"/>
     <w:rsid w:val="00B17E6B"/>
     <w:rsid w:val="00B270F1"/>
     <w:rsid w:val="00B309C1"/>
     <w:rsid w:val="00B309E5"/>
     <w:rsid w:val="00B30FD9"/>
     <w:rsid w:val="00B35F15"/>
+    <w:rsid w:val="00B37B87"/>
     <w:rsid w:val="00B37DA7"/>
     <w:rsid w:val="00B37FD8"/>
     <w:rsid w:val="00B44EEC"/>
     <w:rsid w:val="00B44F39"/>
     <w:rsid w:val="00B46E8F"/>
     <w:rsid w:val="00B475AF"/>
     <w:rsid w:val="00B51C10"/>
     <w:rsid w:val="00B52398"/>
     <w:rsid w:val="00B54341"/>
     <w:rsid w:val="00B605FC"/>
     <w:rsid w:val="00B66090"/>
     <w:rsid w:val="00B7065B"/>
     <w:rsid w:val="00B7585F"/>
     <w:rsid w:val="00B76CAC"/>
     <w:rsid w:val="00B833A2"/>
     <w:rsid w:val="00B866AB"/>
     <w:rsid w:val="00B96086"/>
     <w:rsid w:val="00B96AAF"/>
+    <w:rsid w:val="00BA08E1"/>
     <w:rsid w:val="00BA573E"/>
     <w:rsid w:val="00BA7955"/>
     <w:rsid w:val="00BB308E"/>
+    <w:rsid w:val="00BB5065"/>
     <w:rsid w:val="00BB5ECC"/>
+    <w:rsid w:val="00BB63B5"/>
     <w:rsid w:val="00BC34B7"/>
     <w:rsid w:val="00BC482E"/>
     <w:rsid w:val="00BD0A20"/>
     <w:rsid w:val="00BD26DF"/>
     <w:rsid w:val="00BD57D9"/>
     <w:rsid w:val="00BE3124"/>
+    <w:rsid w:val="00BE5BD5"/>
     <w:rsid w:val="00BE7CF1"/>
     <w:rsid w:val="00BF4793"/>
     <w:rsid w:val="00BF4B2E"/>
     <w:rsid w:val="00C003BC"/>
     <w:rsid w:val="00C00D69"/>
     <w:rsid w:val="00C028EB"/>
     <w:rsid w:val="00C04AFC"/>
     <w:rsid w:val="00C07131"/>
+    <w:rsid w:val="00C1379C"/>
     <w:rsid w:val="00C15C56"/>
     <w:rsid w:val="00C17D63"/>
     <w:rsid w:val="00C21596"/>
     <w:rsid w:val="00C21D86"/>
+    <w:rsid w:val="00C21DCF"/>
     <w:rsid w:val="00C223E4"/>
     <w:rsid w:val="00C24B72"/>
     <w:rsid w:val="00C24D77"/>
     <w:rsid w:val="00C305C8"/>
     <w:rsid w:val="00C32E5E"/>
     <w:rsid w:val="00C37E2A"/>
     <w:rsid w:val="00C4650F"/>
     <w:rsid w:val="00C46C4D"/>
     <w:rsid w:val="00C47046"/>
     <w:rsid w:val="00C51C11"/>
     <w:rsid w:val="00C54651"/>
     <w:rsid w:val="00C56316"/>
     <w:rsid w:val="00C64452"/>
     <w:rsid w:val="00C7249D"/>
     <w:rsid w:val="00C727F5"/>
     <w:rsid w:val="00C73C94"/>
     <w:rsid w:val="00C73D6C"/>
     <w:rsid w:val="00C74CC9"/>
     <w:rsid w:val="00C824AE"/>
     <w:rsid w:val="00C84C16"/>
     <w:rsid w:val="00C853C1"/>
     <w:rsid w:val="00C95DA2"/>
     <w:rsid w:val="00CA01AF"/>
     <w:rsid w:val="00CA32F7"/>
     <w:rsid w:val="00CA5B30"/>
     <w:rsid w:val="00CB1410"/>
     <w:rsid w:val="00CC30C0"/>
     <w:rsid w:val="00CD0495"/>
     <w:rsid w:val="00CD0705"/>
     <w:rsid w:val="00CD0E9F"/>
     <w:rsid w:val="00CD2C7A"/>
     <w:rsid w:val="00CD640B"/>
     <w:rsid w:val="00CE041D"/>
     <w:rsid w:val="00CE7710"/>
+    <w:rsid w:val="00CF11EF"/>
+    <w:rsid w:val="00CF21E7"/>
     <w:rsid w:val="00CF3BAC"/>
     <w:rsid w:val="00CF5702"/>
     <w:rsid w:val="00CF6176"/>
+    <w:rsid w:val="00D044C8"/>
     <w:rsid w:val="00D049BB"/>
     <w:rsid w:val="00D149FD"/>
     <w:rsid w:val="00D20995"/>
     <w:rsid w:val="00D23070"/>
     <w:rsid w:val="00D24214"/>
     <w:rsid w:val="00D2622D"/>
     <w:rsid w:val="00D32873"/>
     <w:rsid w:val="00D32A4F"/>
     <w:rsid w:val="00D33BD7"/>
+    <w:rsid w:val="00D3462B"/>
     <w:rsid w:val="00D37725"/>
     <w:rsid w:val="00D3797B"/>
     <w:rsid w:val="00D42719"/>
+    <w:rsid w:val="00D42F0E"/>
+    <w:rsid w:val="00D4428B"/>
     <w:rsid w:val="00D455A9"/>
     <w:rsid w:val="00D46C71"/>
     <w:rsid w:val="00D50FEA"/>
     <w:rsid w:val="00D539CB"/>
     <w:rsid w:val="00D57862"/>
+    <w:rsid w:val="00D70142"/>
     <w:rsid w:val="00D72DCE"/>
     <w:rsid w:val="00D76E9F"/>
     <w:rsid w:val="00D840B1"/>
     <w:rsid w:val="00D84A5E"/>
     <w:rsid w:val="00D85CFD"/>
     <w:rsid w:val="00DA0F1D"/>
     <w:rsid w:val="00DA1AAE"/>
     <w:rsid w:val="00DA24D0"/>
     <w:rsid w:val="00DA493C"/>
     <w:rsid w:val="00DA72B8"/>
     <w:rsid w:val="00DB3E67"/>
     <w:rsid w:val="00DB5C29"/>
+    <w:rsid w:val="00DC16BC"/>
     <w:rsid w:val="00DC18CF"/>
+    <w:rsid w:val="00DC1CE9"/>
     <w:rsid w:val="00DC3D63"/>
     <w:rsid w:val="00DC704C"/>
     <w:rsid w:val="00DD015C"/>
     <w:rsid w:val="00DD03C3"/>
     <w:rsid w:val="00DD35E3"/>
     <w:rsid w:val="00DD6131"/>
     <w:rsid w:val="00DD6184"/>
     <w:rsid w:val="00DE0E7D"/>
     <w:rsid w:val="00DE2740"/>
     <w:rsid w:val="00DE35F5"/>
+    <w:rsid w:val="00DE4829"/>
+    <w:rsid w:val="00DE5D21"/>
     <w:rsid w:val="00DF0B42"/>
     <w:rsid w:val="00E0083D"/>
     <w:rsid w:val="00E15396"/>
     <w:rsid w:val="00E15B9D"/>
     <w:rsid w:val="00E16087"/>
     <w:rsid w:val="00E22104"/>
     <w:rsid w:val="00E25093"/>
     <w:rsid w:val="00E25577"/>
+    <w:rsid w:val="00E255BF"/>
     <w:rsid w:val="00E27745"/>
     <w:rsid w:val="00E27AE9"/>
     <w:rsid w:val="00E30A80"/>
     <w:rsid w:val="00E3432C"/>
     <w:rsid w:val="00E41AB9"/>
     <w:rsid w:val="00E441DE"/>
     <w:rsid w:val="00E441E9"/>
     <w:rsid w:val="00E44DD7"/>
     <w:rsid w:val="00E468EB"/>
+    <w:rsid w:val="00E47BA4"/>
     <w:rsid w:val="00E5122F"/>
     <w:rsid w:val="00E55ACF"/>
     <w:rsid w:val="00E6385B"/>
     <w:rsid w:val="00E7206D"/>
     <w:rsid w:val="00E73316"/>
     <w:rsid w:val="00E8148A"/>
     <w:rsid w:val="00E81A8D"/>
     <w:rsid w:val="00E87CFD"/>
     <w:rsid w:val="00E95614"/>
     <w:rsid w:val="00E96169"/>
     <w:rsid w:val="00EA54A5"/>
     <w:rsid w:val="00EA6055"/>
+    <w:rsid w:val="00EB2949"/>
     <w:rsid w:val="00EB4F34"/>
     <w:rsid w:val="00EB5995"/>
     <w:rsid w:val="00EC1104"/>
     <w:rsid w:val="00EC53CC"/>
+    <w:rsid w:val="00EC5AB5"/>
+    <w:rsid w:val="00EC7DEB"/>
+    <w:rsid w:val="00ED15FB"/>
     <w:rsid w:val="00ED3C5E"/>
+    <w:rsid w:val="00ED41B9"/>
     <w:rsid w:val="00ED68C1"/>
+    <w:rsid w:val="00ED7FFE"/>
     <w:rsid w:val="00EE054B"/>
     <w:rsid w:val="00EE40B6"/>
     <w:rsid w:val="00EE5BB0"/>
+    <w:rsid w:val="00EE789F"/>
+    <w:rsid w:val="00EF38B5"/>
+    <w:rsid w:val="00F02150"/>
     <w:rsid w:val="00F02B55"/>
     <w:rsid w:val="00F05D1D"/>
     <w:rsid w:val="00F113C9"/>
     <w:rsid w:val="00F13047"/>
     <w:rsid w:val="00F1381B"/>
     <w:rsid w:val="00F2259A"/>
     <w:rsid w:val="00F242AF"/>
     <w:rsid w:val="00F24918"/>
     <w:rsid w:val="00F275F6"/>
+    <w:rsid w:val="00F31C33"/>
     <w:rsid w:val="00F32BDC"/>
     <w:rsid w:val="00F36240"/>
     <w:rsid w:val="00F368D4"/>
     <w:rsid w:val="00F37950"/>
     <w:rsid w:val="00F44921"/>
+    <w:rsid w:val="00F47071"/>
+    <w:rsid w:val="00F5052A"/>
     <w:rsid w:val="00F52A71"/>
     <w:rsid w:val="00F603FB"/>
     <w:rsid w:val="00F60B48"/>
     <w:rsid w:val="00F6268F"/>
     <w:rsid w:val="00F63A17"/>
     <w:rsid w:val="00F667E9"/>
     <w:rsid w:val="00F67963"/>
     <w:rsid w:val="00F7235C"/>
     <w:rsid w:val="00F73351"/>
     <w:rsid w:val="00F73E16"/>
     <w:rsid w:val="00F73EA0"/>
     <w:rsid w:val="00F74779"/>
     <w:rsid w:val="00F7553B"/>
     <w:rsid w:val="00F75EE5"/>
     <w:rsid w:val="00F77256"/>
     <w:rsid w:val="00F801E2"/>
     <w:rsid w:val="00F82289"/>
     <w:rsid w:val="00F839AE"/>
     <w:rsid w:val="00F84DA7"/>
     <w:rsid w:val="00F85B24"/>
     <w:rsid w:val="00F9031F"/>
     <w:rsid w:val="00F90D2A"/>
     <w:rsid w:val="00F90FF2"/>
     <w:rsid w:val="00F92613"/>
+    <w:rsid w:val="00F9280F"/>
     <w:rsid w:val="00F95C0A"/>
     <w:rsid w:val="00F95D4F"/>
     <w:rsid w:val="00FA1236"/>
     <w:rsid w:val="00FA247C"/>
     <w:rsid w:val="00FA7200"/>
     <w:rsid w:val="00FB1799"/>
     <w:rsid w:val="00FB222D"/>
     <w:rsid w:val="00FB65DB"/>
     <w:rsid w:val="00FB6CAD"/>
     <w:rsid w:val="00FB7301"/>
     <w:rsid w:val="00FB77E5"/>
     <w:rsid w:val="00FB7BF0"/>
     <w:rsid w:val="00FC15E7"/>
     <w:rsid w:val="00FC2B2B"/>
     <w:rsid w:val="00FC3572"/>
     <w:rsid w:val="00FC35CA"/>
     <w:rsid w:val="00FC3761"/>
+    <w:rsid w:val="00FC4A6F"/>
     <w:rsid w:val="00FC6444"/>
     <w:rsid w:val="00FD1134"/>
+    <w:rsid w:val="00FD355F"/>
     <w:rsid w:val="00FE09EC"/>
     <w:rsid w:val="00FE332B"/>
     <w:rsid w:val="00FE4C74"/>
     <w:rsid w:val="00FE5975"/>
     <w:rsid w:val="00FE6D57"/>
     <w:rsid w:val="00FE72FC"/>
     <w:rsid w:val="00FF0081"/>
     <w:rsid w:val="00FF5FF7"/>
     <w:rsid w:val="01847665"/>
     <w:rsid w:val="0201BC16"/>
     <w:rsid w:val="05176FF1"/>
     <w:rsid w:val="0E924F11"/>
     <w:rsid w:val="1249F3ED"/>
     <w:rsid w:val="2605276F"/>
     <w:rsid w:val="2CE77E00"/>
     <w:rsid w:val="364C0065"/>
     <w:rsid w:val="66C8A28A"/>
     <w:rsid w:val="6D175258"/>
     <w:rsid w:val="7486D67B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -14624,51 +20167,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144879445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mze.gov.cz/public/portal/mze/zemedelstvi/ekologicke-zemedelstvi/legislativa/zakony-a-narizeni" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -14943,56 +20486,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478e3a748affb0f55ba8f5b946412401" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ff411731d0a57967545b0751eee3aca4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee38c696aa9fe9114188626e103068a1" ns2:_="" ns3:_="">
     <xsd:import namespace="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <xsd:import namespace="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -15153,143 +20692,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f330bf4c-7d0e-4728-ac38-8ec30312c613" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="299abc7f-d377-4404-be4d-881a1d984be2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5D429C0-191E-4BC8-9A0A-48DEE9AC5103}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F40FF453-E509-4D38-88ED-7FD4A0885500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AAFA4C4-33EA-4073-9B37-579B950F4BE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD1BA7FD-2B7E-4244-9955-A91C8B8647E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9A4397B-F59F-4AAD-9F0C-A4DC4E491339}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBCC4E63-9977-465B-A7A6-323D8A2EF599}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>26476</Characters>
+  <Pages>26</Pages>
+  <Words>6913</Words>
+  <Characters>40787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>220</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>339</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MZe</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30902</CharactersWithSpaces>
+  <CharactersWithSpaces>47605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>10003079</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_92824bee-5c67-426c-bc98-23ad86c9419e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>