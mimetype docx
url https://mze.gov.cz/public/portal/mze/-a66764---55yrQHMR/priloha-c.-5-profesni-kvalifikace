--- v0 (2025-11-21)
+++ v1 (2026-07-12)
@@ -9,3122 +9,3547 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A3078C1" w14:textId="17E8A47C" w:rsidR="007E3155" w:rsidRPr="001E4C91" w:rsidRDefault="001E4C91" w:rsidP="001E4C91">
+    <w:p w14:paraId="2A3078C1" w14:textId="17E8A47C" w:rsidR="007E3155" w:rsidRPr="00131D7F" w:rsidRDefault="001E4C91" w:rsidP="001E4C91">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E4C91">
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Příloha č. </w:t>
       </w:r>
-      <w:r w:rsidR="00E63CDE">
+      <w:r w:rsidR="00E63CDE" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45006A92" w14:textId="455F0F59" w:rsidR="007E3155" w:rsidRPr="0040445F" w:rsidRDefault="001E4C91" w:rsidP="0040445F">
+    <w:p w14:paraId="45006A92" w14:textId="455F0F59" w:rsidR="007E3155" w:rsidRPr="00131D7F" w:rsidRDefault="001E4C91" w:rsidP="0040445F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0040445F">
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Profesní kvalifikace</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A699172" w14:textId="77777777" w:rsidR="00B538E6" w:rsidRDefault="00B538E6" w:rsidP="00B538E6">
+    <w:p w14:paraId="2A699172" w14:textId="77777777" w:rsidR="00B538E6" w:rsidRPr="00131D7F" w:rsidRDefault="00B538E6" w:rsidP="00B538E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E89F833" w14:textId="23212E30" w:rsidR="00DA0F1D" w:rsidRPr="004D30DE" w:rsidRDefault="00033CF3" w:rsidP="00F303C0">
+    <w:p w14:paraId="0E89F833" w14:textId="23212E30" w:rsidR="00DA0F1D" w:rsidRPr="00131D7F" w:rsidRDefault="00033CF3" w:rsidP="00F303C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7002"/>
           <w:tab w:val="left" w:pos="10268"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DA0F1D" w:rsidRPr="004D30DE">
+      <w:r w:rsidR="00DA0F1D" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2F55">
+      <w:r w:rsidR="00AC2F55" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ÁST</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0F1D" w:rsidRPr="004D30DE">
+      <w:r w:rsidR="00DA0F1D" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E03631D" w14:textId="2B07D4A2" w:rsidR="00DA0F1D" w:rsidRDefault="00DA0F1D" w:rsidP="00A44143">
+    <w:p w14:paraId="5E03631D" w14:textId="2B07D4A2" w:rsidR="00DA0F1D" w:rsidRPr="00131D7F" w:rsidRDefault="00DA0F1D" w:rsidP="00A44143">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seznam </w:t>
       </w:r>
-      <w:r w:rsidR="005940AE" w:rsidRPr="00147536">
+      <w:r w:rsidR="005940AE" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skupin</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> profesních kvalifikací, které lze použít</w:t>
       </w:r>
-      <w:r w:rsidR="00A84682">
+      <w:r w:rsidR="00A84682" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jako ekvivalent</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro prokázání odborného vzdělání, nutného pro vstup do akreditačního řízení podle článku 5 odstavce 1</w:t>
       </w:r>
-      <w:r w:rsidR="00274045">
+      <w:r w:rsidR="00274045" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001652AC">
+      <w:r w:rsidR="001652AC" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pravidel</w:t>
       </w:r>
-      <w:r w:rsidR="00274045">
+      <w:r w:rsidR="00274045" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13887" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1684"/>
         <w:gridCol w:w="1739"/>
         <w:gridCol w:w="5361"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="67C2730B" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="67C2730B" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="42FE3E48" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00761D51" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="42FE3E48" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00761D51">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oblast akreditace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA81577" w14:textId="50850A34" w:rsidR="0029782D" w:rsidRPr="00761D51" w:rsidRDefault="005E3DC3" w:rsidP="00761D51">
+          <w:p w14:paraId="2EA81577" w14:textId="50850A34" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="005E3DC3" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Skupina</w:t>
             </w:r>
-            <w:r w:rsidR="0029782D" w:rsidRPr="00761D51">
+            <w:r w:rsidR="0029782D" w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> profesní</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ch</w:t>
             </w:r>
-            <w:r w:rsidR="0029782D" w:rsidRPr="00761D51">
+            <w:r w:rsidR="0029782D" w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> kvalifikac</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>í</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="71408728" w14:textId="14FE6843" w:rsidR="0029782D" w:rsidRPr="00761D51" w:rsidRDefault="002C5EFD" w:rsidP="00761D51">
+          <w:p w14:paraId="71408728" w14:textId="14FE6843" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="002C5EFD" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Název a kód p</w:t>
             </w:r>
-            <w:r w:rsidR="000D789C">
+            <w:r w:rsidR="000D789C" w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rofesní kvalifikace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="014C50BF" w14:textId="752A425B" w:rsidR="0029782D" w:rsidRPr="00761D51" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="014C50BF" w14:textId="752A425B" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00761D51">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Odkaz na webové stránky Národního pedagogického institutu</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> České republiky, portál národní kvalifikace</w:t>
+              <w:t>Odkaz na webové stránky Národního pedagogického institutu České republiky, portál národní kvalifikace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="0DB8F12D" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="0DB8F12D" w14:textId="77777777" w:rsidTr="00F96532">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C46E07" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="29C46E07" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemědělství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBDB93D" w14:textId="509A8099" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="6FBDB93D" w14:textId="509A8099" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronom </w:t>
             </w:r>
-            <w:r w:rsidRPr="00761D51">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>(41-99-M/12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F4E1434" w14:textId="782DB464" w:rsidR="00642D95" w:rsidRDefault="00251754" w:rsidP="00147536">
+          <w:p w14:paraId="2F4E1434" w14:textId="782DB464" w:rsidR="00642D95" w:rsidRPr="00131D7F" w:rsidRDefault="00251754" w:rsidP="00147536">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Agronom pícninář/agronomka </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>pí</w:t>
             </w:r>
-            <w:r w:rsidR="00D535FD">
+            <w:r w:rsidR="00D535FD" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>ninářka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00270123">
-[...6 lines deleted...]
-          <w:p w14:paraId="3C1B7239" w14:textId="224DDA11" w:rsidR="00B05EEF" w:rsidRDefault="00B05EEF" w:rsidP="00147536">
+            <w:r w:rsidR="00270123" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-097-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1B7239" w14:textId="224DDA11" w:rsidR="00B05EEF" w:rsidRPr="00131D7F" w:rsidRDefault="00B05EEF" w:rsidP="00147536">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Agronom/agronomka</w:t>
             </w:r>
-            <w:r w:rsidR="006639E3">
+            <w:r w:rsidR="006639E3" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> pro obiloviny</w:t>
             </w:r>
-            <w:r w:rsidR="00DF4E3C">
-[...6 lines deleted...]
-          <w:p w14:paraId="75162BB9" w14:textId="4379EDAE" w:rsidR="00D535FD" w:rsidRDefault="00D535FD" w:rsidP="00147536">
+            <w:r w:rsidR="00DF4E3C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-070-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75162BB9" w14:textId="4379EDAE" w:rsidR="00D535FD" w:rsidRPr="00131D7F" w:rsidRDefault="00D535FD" w:rsidP="00147536">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Agronom/</w:t>
             </w:r>
-            <w:r w:rsidR="00B05EEF">
+            <w:r w:rsidR="00B05EEF" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>agronomka pro okopaniny</w:t>
             </w:r>
-            <w:r w:rsidR="00DF4E3C">
-[...6 lines deleted...]
-          <w:p w14:paraId="4BAAB243" w14:textId="20A00CF0" w:rsidR="006639E3" w:rsidRDefault="006639E3" w:rsidP="00147536">
+            <w:r w:rsidR="00DF4E3C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-096-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BAAB243" w14:textId="20A00CF0" w:rsidR="006639E3" w:rsidRPr="00131D7F" w:rsidRDefault="006639E3" w:rsidP="00147536">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Agronom/</w:t>
             </w:r>
-            <w:r w:rsidR="00BE6CDB">
+            <w:r w:rsidR="00BE6CDB" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>agronomka pro olejniny</w:t>
             </w:r>
-            <w:r w:rsidR="00DF4E3C">
+            <w:r w:rsidR="00DF4E3C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E60D5B" w:rsidRPr="00E60D5B">
+            <w:r w:rsidR="00E60D5B" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>41-075-M</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70D0481C" w14:textId="421522E3" w:rsidR="00EC28C7" w:rsidRDefault="00EC28C7" w:rsidP="00147536">
+          <w:p w14:paraId="70D0481C" w14:textId="421522E3" w:rsidR="00EC28C7" w:rsidRPr="00131D7F" w:rsidRDefault="00EC28C7" w:rsidP="00147536">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>nebo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7228E36E" w14:textId="6482006E" w:rsidR="00B05EEF" w:rsidRDefault="00DC0EB3" w:rsidP="00AD3E80">
-            <w:r>
+          <w:p w14:paraId="7228E36E" w14:textId="6482006E" w:rsidR="00B05EEF" w:rsidRPr="00131D7F" w:rsidRDefault="00DC0EB3" w:rsidP="00AD3E80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Agronom/agronomka pro precizní zemědělství</w:t>
             </w:r>
-            <w:r w:rsidR="00E60D5B">
-[...3 lines deleted...]
-              <w:t>41-141-M</w:t>
+            <w:r w:rsidR="00E60D5B" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-141-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7849ED" w14:textId="7C9819F6" w:rsidR="0029782D" w:rsidRPr="004C46E1" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="5C7849ED" w14:textId="7C9819F6" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="004C46E1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-1527-Agronom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="78F3FCE4" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="78F3FCE4" w14:textId="77777777" w:rsidTr="00F96532">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B090A4A" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="0B090A4A" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DC8289" w14:textId="173239BA" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="74DC8289" w14:textId="173239BA" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zahradnický technik </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(41-99-M/14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC6E3BE" w14:textId="713227DF" w:rsidR="0071182E" w:rsidRDefault="0071182E" w:rsidP="0071182E">
-            <w:r w:rsidRPr="0071182E">
+          <w:p w14:paraId="3CC6E3BE" w14:textId="713227DF" w:rsidR="0071182E" w:rsidRPr="00131D7F" w:rsidRDefault="0071182E" w:rsidP="0071182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Agronom zelinář/agronomka zelinářka</w:t>
             </w:r>
-            <w:r w:rsidR="00FB0AD1">
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00FB0AD1" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-110-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1010BA89" w14:textId="47685783" w:rsidR="0071182E" w:rsidRPr="00131D7F" w:rsidRDefault="0071182E" w:rsidP="0071182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Florista </w:t>
             </w:r>
-            <w:r w:rsidR="006808AA">
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="006808AA" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>aranžér/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006808AA" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>florist</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB58C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006808AA" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aranžérka</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB781A" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-125-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE198F2" w14:textId="5737C96D" w:rsidR="006808AA" w:rsidRPr="00131D7F" w:rsidRDefault="009D079B" w:rsidP="0071182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Technik květinář/technička květinářka</w:t>
             </w:r>
-            <w:r w:rsidR="00E72223">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidR="00E72223" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-116-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AB3869D" w14:textId="712D0484" w:rsidR="009D079B" w:rsidRPr="00131D7F" w:rsidRDefault="009D079B" w:rsidP="0071182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technik ovocnář</w:t>
             </w:r>
-            <w:r w:rsidR="00832352">
+            <w:r w:rsidR="00832352" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>/technička ovocnářka</w:t>
             </w:r>
-            <w:r w:rsidR="00E72223">
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00E72223" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-114-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C47F25" w14:textId="241CE64C" w:rsidR="00832352" w:rsidRPr="00131D7F" w:rsidRDefault="00832352" w:rsidP="0071182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technik školkař/</w:t>
             </w:r>
-            <w:r w:rsidR="002D580A">
+            <w:r w:rsidR="002D580A" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>technička školkařka</w:t>
             </w:r>
-            <w:r w:rsidR="00E026C9">
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00E026C9" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-113-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F43DF73" w14:textId="599511B9" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="002D580A" w:rsidP="001C656C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Technik/technička </w:t>
             </w:r>
-            <w:r w:rsidR="00FD3D5B">
+            <w:r w:rsidR="00FD3D5B" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>realizace a údržby zeleně</w:t>
             </w:r>
-            <w:r w:rsidR="00E026C9">
-[...3 lines deleted...]
-              <w:t>41-126-M</w:t>
+            <w:r w:rsidR="00E026C9" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-126-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A88B0D0" w14:textId="28E40942" w:rsidR="0029782D" w:rsidRPr="004C46E1" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="4A88B0D0" w14:textId="28E40942" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="004C46E1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-1530-Zahradnicky_technik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="02FD0D79" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="02FD0D79" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4339B528" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="4339B528" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E7A2F7" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="17E7A2F7" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zemědělský mechanizátor </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(kód: 41-99-M/13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="587B47E3" w14:textId="22B8826A" w:rsidR="0029782D" w:rsidRDefault="0002551D" w:rsidP="000B1495">
+          <w:p w14:paraId="587B47E3" w14:textId="22B8826A" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0002551D" w:rsidP="000B1495">
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
-            </w:pPr>
-            <w:r w:rsidRPr="0002551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Zemědělský mechanizátor/zemědělská mechanizátorka pro rostlinnou výrobu</w:t>
             </w:r>
-            <w:r w:rsidR="00E20741">
-[...6 lines deleted...]
-          <w:p w14:paraId="43447539" w14:textId="755657AF" w:rsidR="0002551D" w:rsidRDefault="006E3A4F" w:rsidP="000B1495">
+            <w:r w:rsidR="00E20741" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-098-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43447539" w14:textId="755657AF" w:rsidR="0002551D" w:rsidRPr="00131D7F" w:rsidRDefault="006E3A4F" w:rsidP="000B1495">
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
-            </w:pPr>
-            <w:r w:rsidRPr="006E3A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Zemědělský mechanizátor/zemědělská mechanizátorka pro živočišnou výrobu</w:t>
             </w:r>
-            <w:r w:rsidR="00DE05C7">
-[...6 lines deleted...]
-          <w:p w14:paraId="204143F6" w14:textId="1284B6DD" w:rsidR="00EC28C7" w:rsidRDefault="002151CC" w:rsidP="000B1495">
+            <w:r w:rsidR="00DE05C7" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-099-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204143F6" w14:textId="1284B6DD" w:rsidR="00EC28C7" w:rsidRPr="00131D7F" w:rsidRDefault="002151CC" w:rsidP="000B1495">
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>nebo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40FF665D" w14:textId="408368CA" w:rsidR="00F75C12" w:rsidRDefault="00CD6DAF" w:rsidP="00DD015C">
-            <w:r w:rsidRPr="00CD6DAF">
+          <w:p w14:paraId="40FF665D" w14:textId="408368CA" w:rsidR="00F75C12" w:rsidRPr="00131D7F" w:rsidRDefault="00CD6DAF" w:rsidP="00DD015C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mechanizátor/mechanizátorka precizního zemědělství v rostlinné výrobě</w:t>
             </w:r>
-            <w:r w:rsidR="00DE05C7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00D37BC6">
+            <w:r w:rsidR="00DE05C7" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-142-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56127C08" w14:textId="09B757CB" w:rsidR="00D37BC6" w:rsidRPr="00131D7F" w:rsidRDefault="00D37BC6" w:rsidP="00DD015C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Zemědělský mechanizátor/zemědělská mechanizátorka pro živočišnou výrobu</w:t>
             </w:r>
-            <w:r w:rsidR="00AF3B9E">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">       </w:t>
+            <w:r w:rsidR="00AF3B9E" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 41-099-M       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6392A2" w14:textId="0E43B20E" w:rsidR="0029782D" w:rsidRPr="004C46E1" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="2C6392A2" w14:textId="0E43B20E" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="004C46E1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-1528-Zemedelsky_mechanizator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="1E3BBE98" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="1E3BBE98" w14:textId="77777777" w:rsidTr="00F96532">
         <w:trPr>
           <w:trHeight w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40FA8C69" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="40FA8C69" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66E96D7D" w14:textId="7CDD4B31" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="66E96D7D" w14:textId="7CDD4B31" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootechnik </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(41-99-M/11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC081BE" w14:textId="25E836F6" w:rsidR="00F35FE5" w:rsidRDefault="00F35FE5" w:rsidP="00F35FE5">
-            <w:r>
+          <w:p w14:paraId="7DC081BE" w14:textId="25E836F6" w:rsidR="00F35FE5" w:rsidRPr="00131D7F" w:rsidRDefault="00F35FE5" w:rsidP="00F35FE5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Zootechnik/zootechnička pro chov ovcí a koz 41-109-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D3E5806" w14:textId="3E2660D0" w:rsidR="00F35FE5" w:rsidRDefault="00F35FE5" w:rsidP="00F35FE5">
-            <w:r>
+          <w:p w14:paraId="5D3E5806" w14:textId="3E2660D0" w:rsidR="00F35FE5" w:rsidRPr="00131D7F" w:rsidRDefault="00F35FE5" w:rsidP="00F35FE5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Zootechnik/zootechnička pro chov prasat 41-072-M</w:t>
             </w:r>
-            <w:r w:rsidR="00AF3B9E">
+            <w:r w:rsidR="00AF3B9E" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50F87432" w14:textId="664AFE95" w:rsidR="0029782D" w:rsidRDefault="00F35FE5" w:rsidP="00F35FE5">
-[...4 lines deleted...]
-              <w:t>41-071-M</w:t>
+          <w:p w14:paraId="50F87432" w14:textId="664AFE95" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00F35FE5" w:rsidP="00F35FE5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Zootechnik/zootechnička pro chov skotu 41-071-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="241A40FC" w14:textId="5D40FDBA" w:rsidR="0029782D" w:rsidRPr="004C46E1" w:rsidRDefault="00AF3B9E" w:rsidP="00DD015C">
+          <w:p w14:paraId="241A40FC" w14:textId="5D40FDBA" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00AF3B9E" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="004C46E1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-1517-Zootechnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="66F2DC9B" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="66F2DC9B" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="750B85C9" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="750B85C9" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5618758A" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="5618758A" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technik vinohradník a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">vinař </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(41-99-M/16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45481334" w14:textId="0C51020A" w:rsidR="00AD4A2F" w:rsidRDefault="007E3489" w:rsidP="007E3489">
-            <w:r>
+          <w:p w14:paraId="45481334" w14:textId="0C51020A" w:rsidR="00AD4A2F" w:rsidRPr="00131D7F" w:rsidRDefault="007E3489" w:rsidP="007E3489">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Technik vinař/technička vinařka 41-074-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3E5C3B" w14:textId="63C6ABCA" w:rsidR="0029782D" w:rsidRDefault="007E3489" w:rsidP="007E3489">
-            <w:r>
+          <w:p w14:paraId="3E3E5C3B" w14:textId="63C6ABCA" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="007E3489" w:rsidP="007E3489">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Technik vinohradník/technička </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>vinohradnice</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00300C72">
+            <w:r w:rsidR="00300C72" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>41-073-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0362235A" w14:textId="5B82A69B" w:rsidR="0029782D" w:rsidRPr="004C46E1" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="0362235A" w14:textId="5B82A69B" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="004C46E1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>https://www.naro</w:t>
-[...17 lines deleted...]
-                <w:t>nikvalifikace.cz/kvalifikace-1745-Technik_vinohradnik_a_vinar</w:t>
+                <w:t>https://www.narodnikvalifikace.cz/kvalifikace-1745-Technik_vinohradnik_a_vinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="5C8F1E97" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="5C8F1E97" w14:textId="77777777" w:rsidTr="00F96532">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0606E5" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="0E0606E5" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Lesnictví a myslivost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="184337D7" w14:textId="319E0BAA" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="184337D7" w14:textId="319E0BAA" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lesní technik lesník</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(41-99-M/03)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F47509E" w14:textId="00B86392" w:rsidR="00392F18" w:rsidRDefault="00392F18" w:rsidP="00392F18">
-            <w:r>
+          <w:p w14:paraId="0F47509E" w14:textId="00B86392" w:rsidR="00392F18" w:rsidRPr="00131D7F" w:rsidRDefault="00392F18" w:rsidP="00392F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Lesní technik lesník/technička lesnice pro pěstební činnost</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">41-055-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DEC70E0" w14:textId="37241780" w:rsidR="00392F18" w:rsidRDefault="00392F18" w:rsidP="00392F18">
-            <w:r>
+          <w:p w14:paraId="3DEC70E0" w14:textId="37241780" w:rsidR="00392F18" w:rsidRPr="00131D7F" w:rsidRDefault="00392F18" w:rsidP="00392F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Lesní technik lesník/technička lesnice pro těžební činnost</w:t>
             </w:r>
-            <w:r w:rsidR="00040ECB">
+            <w:r w:rsidR="00040ECB" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">41-054-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32B3130C" w14:textId="40750B9F" w:rsidR="00392F18" w:rsidRDefault="00392F18" w:rsidP="00392F18">
-            <w:r>
+          <w:p w14:paraId="32B3130C" w14:textId="40750B9F" w:rsidR="00392F18" w:rsidRPr="00131D7F" w:rsidRDefault="00392F18" w:rsidP="00392F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lesní technik myslivec/technička myslivkyně 41-056-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AEE8CC0" w14:textId="51EC2705" w:rsidR="00392F18" w:rsidRDefault="00392F18" w:rsidP="00392F18">
-            <w:r>
+          <w:p w14:paraId="1AEE8CC0" w14:textId="51EC2705" w:rsidR="00392F18" w:rsidRPr="00131D7F" w:rsidRDefault="00392F18" w:rsidP="00392F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lesní technik školkař/technička školkařka 41-065-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C9A6FFA" w14:textId="056D31FF" w:rsidR="00392F18" w:rsidRDefault="00392F18" w:rsidP="00392F18">
-            <w:r>
+          <w:p w14:paraId="4C9A6FFA" w14:textId="056D31FF" w:rsidR="00392F18" w:rsidRPr="00131D7F" w:rsidRDefault="00392F18" w:rsidP="00392F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lesní technik taxátor/technička taxátorka 41-066-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E3034F" w14:textId="27BA0C5B" w:rsidR="0029782D" w:rsidRDefault="00392F18" w:rsidP="00392F18">
-            <w:r>
+          <w:p w14:paraId="66E3034F" w14:textId="27BA0C5B" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00392F18" w:rsidP="00392F18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Lesní technik/technička pro obchod, expedici a dopravu dříví</w:t>
             </w:r>
-            <w:r w:rsidR="006A268C">
+            <w:r w:rsidR="006A268C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>41-062-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C1F2DE" w14:textId="72D81679" w:rsidR="0029782D" w:rsidRPr="004C46E1" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="65C1F2DE" w14:textId="72D81679" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="004C46E1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://narodnikvalifikace.cz/kvalifikace-505-Lesni_technik_lesnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="10F06859" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="10F06859" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2F326A" w14:textId="6404C43F" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidDel="00257F31" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="4B2F326A" w14:textId="6404C43F" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidDel="00257F31" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Včelařství </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CADEFA3" w14:textId="25B619C0" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidDel="00257F31" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="6CADEFA3" w14:textId="25B619C0" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidDel="00257F31" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C4214">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chovatel včel, zpracovatel včelích produktů (41-99-H/01)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4EACFC" w14:textId="662D3E66" w:rsidR="00925394" w:rsidRDefault="00925394" w:rsidP="00925394">
-            <w:r>
+          <w:p w14:paraId="3A4EACFC" w14:textId="662D3E66" w:rsidR="00925394" w:rsidRPr="00131D7F" w:rsidRDefault="00925394" w:rsidP="00925394">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chovatel/chovatelka včel 41-035-H </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0206CA84" w14:textId="2BEB1FB4" w:rsidR="0029782D" w:rsidRDefault="00925394" w:rsidP="00925394">
-            <w:r>
+          <w:p w14:paraId="0206CA84" w14:textId="2BEB1FB4" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00925394" w:rsidP="00925394">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Zpracovatel/zpracovatelka včelích produktů 41-036-H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67CF25F7" w14:textId="1E501A1F" w:rsidR="0029782D" w:rsidRPr="004C46E1" w:rsidDel="00257F31" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="67CF25F7" w14:textId="1E501A1F" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidDel="00257F31" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="004C46E1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-627-Chovatel_vcel_zpracovatel_vcelich_produktu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="004C46E1">
-              <w:rPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="77CD94DC" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="77CD94DC" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D29600" w14:textId="3E1173C5" w:rsidR="0029782D" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="07D29600" w14:textId="3E1173C5" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34D143E9" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          <w:p w14:paraId="34D143E9" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Potravinářství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B27072D" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="5B27072D" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Technik pro mlékárenství </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(kód: 29-99-M/05)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="732C1516" w14:textId="5D3D2E0F" w:rsidR="00C01B44" w:rsidRDefault="00C01B44" w:rsidP="00C01B44">
-            <w:r>
+          <w:p w14:paraId="732C1516" w14:textId="5D3D2E0F" w:rsidR="00C01B44" w:rsidRPr="00131D7F" w:rsidRDefault="00C01B44" w:rsidP="00C01B44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technik/technička pro kontrolu kvality a bezpečnosti potravin v</w:t>
             </w:r>
-            <w:r w:rsidR="004F6331">
+            <w:r w:rsidR="004F6331" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>mlékárenství</w:t>
             </w:r>
-            <w:r w:rsidR="004F6331">
+            <w:r w:rsidR="004F6331" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">29-080-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6121D030" w14:textId="730CD1D0" w:rsidR="0029782D" w:rsidRDefault="00C01B44" w:rsidP="00C01B44">
-            <w:r>
+          <w:p w14:paraId="6121D030" w14:textId="730CD1D0" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00C01B44" w:rsidP="00C01B44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technolog/technoložka v mlékárenské a sýrařské výrobě</w:t>
             </w:r>
-            <w:r w:rsidR="00040ECB">
+            <w:r w:rsidR="00040ECB" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>29-081-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="034B38C5" w14:textId="1A94FFB0" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="034B38C5" w14:textId="1A94FFB0" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="007B188B">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://narodnikvalifikace.cz/kvalifikace-1529-Technik_pro_mlekarenstvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="63DF09EE" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="63DF09EE" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24D4BE14" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          </w:tcPr>
+          <w:p w14:paraId="24D4BE14" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="108CBCF1" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="108CBCF1" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Technik v konzervárenství </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(kód: 29-99-M/11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C185673" w14:textId="38BEEC8F" w:rsidR="00D66465" w:rsidRDefault="00D66465" w:rsidP="00D66465">
-            <w:r>
+          <w:p w14:paraId="2C185673" w14:textId="38BEEC8F" w:rsidR="00D66465" w:rsidRPr="00131D7F" w:rsidRDefault="00D66465" w:rsidP="00D66465">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Technik/technička pro kontrolu kvality a bezpečnosti potravin v konzervárenství 29-093-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57A0482C" w14:textId="5F3EF924" w:rsidR="0029782D" w:rsidRDefault="00D66465" w:rsidP="00D66465">
-            <w:r>
+          <w:p w14:paraId="57A0482C" w14:textId="5F3EF924" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00D66465" w:rsidP="00D66465">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Technolog/technoložka v konzervárenství 29-094-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02391B75" w14:textId="5242616C" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="02391B75" w14:textId="5242616C" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="007B188B">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://narodnikvalifikace.cz/kvalifikace-1923-Technik_v_konzervarenstvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="2D6237B3" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="2D6237B3" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E8CD2AA" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          </w:tcPr>
+          <w:p w14:paraId="7E8CD2AA" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7AC77A" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="7B7AC77A" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Technik v masném průmyslu </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(kód: 29-99-M/07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28F8683B" w14:textId="7218457D" w:rsidR="00425C87" w:rsidRDefault="00425C87" w:rsidP="00425C87">
-            <w:r>
+          <w:p w14:paraId="28F8683B" w14:textId="7218457D" w:rsidR="00425C87" w:rsidRPr="00131D7F" w:rsidRDefault="00425C87" w:rsidP="00425C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technik/technička pro kontrolu kvality a bezpečnosti potravin v masném průmyslu 29-077-M</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D6B78A" w14:textId="4BE772DA" w:rsidR="0029782D" w:rsidRDefault="00425C87" w:rsidP="00425C87">
-            <w:r>
+          <w:p w14:paraId="73D6B78A" w14:textId="4BE772DA" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00425C87" w:rsidP="00425C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technolog/technoložka zpracování masa 29-079-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3043A01D" w14:textId="450F37A6" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="3043A01D" w14:textId="450F37A6" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="007B188B">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://narodnikvalifikace.cz/kvalifikace-1919-Technik_v_masnem_prumyslu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="0112AFB7" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="0112AFB7" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BFFAC97" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          </w:tcPr>
+          <w:p w14:paraId="2BFFAC97" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8CD92D" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="0A8CD92D" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Technik v mlynářství </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(kód: 29-99-M/08)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E52E2E7" w14:textId="4C77ED55" w:rsidR="00962066" w:rsidRDefault="00962066" w:rsidP="00962066">
-            <w:r>
+          <w:p w14:paraId="7E52E2E7" w14:textId="4C77ED55" w:rsidR="00962066" w:rsidRPr="00131D7F" w:rsidRDefault="00962066" w:rsidP="00962066">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technik/technička mlýnské laboratoře</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">29-084-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7547D4A4" w14:textId="2B5BB776" w:rsidR="0029782D" w:rsidRDefault="00962066" w:rsidP="00962066">
-            <w:r>
+          <w:p w14:paraId="7547D4A4" w14:textId="2B5BB776" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00962066" w:rsidP="00962066">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technolog/technoložka mlýnské výroby</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DB4DA1">
+            <w:r w:rsidR="00DB4DA1" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>29-083-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58744F4A" w14:textId="49F2738D" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="58744F4A" w14:textId="49F2738D" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="007B188B">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://narodnikvalifikace.cz/kvalifikace-1920-Technik_v_mlynarstvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029782D" w:rsidRPr="007B188B" w14:paraId="5249CEFC" w14:textId="77777777" w:rsidTr="00F96532">
+      <w:tr w:rsidR="0029782D" w:rsidRPr="00131D7F" w14:paraId="5249CEFC" w14:textId="77777777" w:rsidTr="00F96532">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44EBAD30" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="007B188B">
+          </w:tcPr>
+          <w:p w14:paraId="44EBAD30" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="205FDCA3" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00761D51">
+          <w:p w14:paraId="205FDCA3" w14:textId="77777777" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technik v pekárenství</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(kód: 29-99-M/09)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38407ABE" w14:textId="43782545" w:rsidR="00430384" w:rsidRDefault="00430384" w:rsidP="00430384">
-            <w:r>
+          <w:p w14:paraId="38407ABE" w14:textId="43782545" w:rsidR="00430384" w:rsidRPr="00131D7F" w:rsidRDefault="00430384" w:rsidP="00430384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technik/technička pro kontrolu kvality a bezpečnosti potravin v</w:t>
             </w:r>
-            <w:r w:rsidR="00EB347C">
+            <w:r w:rsidR="00EB347C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>pekárenství</w:t>
             </w:r>
-            <w:r w:rsidR="00EB347C">
+            <w:r w:rsidR="00EB347C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">29-095-M </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515BA50D" w14:textId="5AE9BC54" w:rsidR="0029782D" w:rsidRDefault="00430384" w:rsidP="00430384">
-            <w:r>
+          <w:p w14:paraId="515BA50D" w14:textId="5AE9BC54" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="00430384" w:rsidP="00430384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Technolog/technoložka v</w:t>
             </w:r>
-            <w:r w:rsidR="00EB347C">
+            <w:r w:rsidR="00EB347C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>pekárenství</w:t>
             </w:r>
-            <w:r w:rsidR="00EB347C">
+            <w:r w:rsidR="00EB347C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>29-096-M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A0221F" w14:textId="1553F7F1" w:rsidR="0029782D" w:rsidRPr="007B188B" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
+          <w:p w14:paraId="18A0221F" w14:textId="1553F7F1" w:rsidR="0029782D" w:rsidRPr="00131D7F" w:rsidRDefault="0029782D" w:rsidP="00DD015C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="007B188B">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://narodnikvalifikace.cz/kvalifikace-1921-Technik_v_pekarenstvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00DF5DA2" w:rsidRPr="00131D7F" w14:paraId="7C8004E5" w14:textId="77777777" w:rsidTr="00543A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6133CD65" w14:textId="5BC4C2D9" w:rsidR="00DF5DA2" w:rsidRPr="00B108E6" w:rsidRDefault="004B6DB0" w:rsidP="007B188B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B108E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ESG – nefinanční reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1739" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5B8C50" w14:textId="58FD1914" w:rsidR="00DF5DA2" w:rsidRPr="00B108E6" w:rsidRDefault="00DF5DA2" w:rsidP="00761D51">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22228CC4" w14:textId="7EDB6174" w:rsidR="00DF5DA2" w:rsidRPr="00563C9B" w:rsidRDefault="00543A13" w:rsidP="00543A13">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00563C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Manažer/manažerka udržitelnosti 16-017-R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227EFB6B" w14:textId="23B03ED5" w:rsidR="00DF5DA2" w:rsidRPr="00B108E6" w:rsidRDefault="00801BF7" w:rsidP="00DD015C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00B108E6">
+                <w:rPr>
+                  <w:rStyle w:val="Hypertextovodkaz"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://www.narodnikvalifikace.cz/kvalifikace-2066-Manazer_manazerka_udrzitelnosti/revize-3544</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74967D93" w14:textId="77777777" w:rsidR="00306C8C" w:rsidRDefault="00306C8C" w:rsidP="00DA0F1D">
+    <w:p w14:paraId="74967D93" w14:textId="77777777" w:rsidR="00306C8C" w:rsidRPr="00131D7F" w:rsidRDefault="00306C8C" w:rsidP="00DA0F1D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579C57E7" w14:textId="77777777" w:rsidR="00761D51" w:rsidRDefault="00761D51" w:rsidP="00DA0F1D">
+    <w:p w14:paraId="579C57E7" w14:textId="77777777" w:rsidR="00761D51" w:rsidRPr="00131D7F" w:rsidRDefault="00761D51" w:rsidP="00DA0F1D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C754A7E" w14:textId="77777777" w:rsidR="00F96532" w:rsidRDefault="00F96532" w:rsidP="00DA0F1D">
+    <w:p w14:paraId="1C754A7E" w14:textId="77777777" w:rsidR="00F96532" w:rsidRPr="00131D7F" w:rsidRDefault="00F96532" w:rsidP="00DA0F1D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F79B270" w14:textId="77777777" w:rsidR="00F96532" w:rsidRDefault="00F96532" w:rsidP="00DA0F1D">
+    <w:p w14:paraId="6F79B270" w14:textId="77777777" w:rsidR="00F96532" w:rsidRPr="00131D7F" w:rsidRDefault="00F96532" w:rsidP="00DA0F1D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2556A8B7" w14:textId="77777777" w:rsidR="00F96532" w:rsidRDefault="00F96532" w:rsidP="00DA0F1D">
+    <w:p w14:paraId="6855D604" w14:textId="77777777" w:rsidR="00761D51" w:rsidRPr="00131D7F" w:rsidRDefault="00761D51" w:rsidP="00DA0F1D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D5A596" w14:textId="77777777" w:rsidR="00F96532" w:rsidRDefault="00F96532" w:rsidP="00DA0F1D">
-[...29 lines deleted...]
-    <w:p w14:paraId="4C5C5D0C" w14:textId="77777777" w:rsidR="00AC2F55" w:rsidRPr="00AC2F55" w:rsidRDefault="00AC2F55" w:rsidP="00270E30">
+    <w:p w14:paraId="4C5C5D0C" w14:textId="77777777" w:rsidR="00AC2F55" w:rsidRPr="00131D7F" w:rsidRDefault="00AC2F55" w:rsidP="00270E30">
       <w:pPr>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC2F55">
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ČÁST B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6A7DE3" w14:textId="4A70B806" w:rsidR="004D30DE" w:rsidRDefault="004D30DE" w:rsidP="00F96532">
+    <w:p w14:paraId="0E6A7DE3" w14:textId="4A70B806" w:rsidR="004D30DE" w:rsidRPr="00131D7F" w:rsidRDefault="004D30DE" w:rsidP="00F96532">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC2F55">
+      <w:r w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seznam profesních kvalifikací</w:t>
       </w:r>
-      <w:r w:rsidR="00402B7E">
+      <w:r w:rsidR="00402B7E" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, jež </w:t>
       </w:r>
-      <w:r w:rsidR="0020412F">
+      <w:r w:rsidR="0020412F" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jsou považovány za</w:t>
       </w:r>
-      <w:r w:rsidR="00402B7E">
+      <w:r w:rsidR="00402B7E" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dostatečné k</w:t>
       </w:r>
-      <w:r w:rsidR="00A70012">
+      <w:r w:rsidR="00A70012" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00402B7E">
+      <w:r w:rsidR="00402B7E" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> splnění </w:t>
+        <w:t> splnění požadavků stanovených</w:t>
       </w:r>
-      <w:r w:rsidR="00402B7E" w:rsidRPr="00402B7E">
-[...31 lines deleted...]
-      <w:r w:rsidR="00FD2D9A">
+      <w:r w:rsidR="00FD2D9A" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00402B7E" w:rsidRPr="00402B7E">
+      <w:r w:rsidR="00402B7E" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00897741">
+      <w:r w:rsidR="00897741" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00543F1C" w:rsidRPr="00543F1C">
+      <w:r w:rsidR="00543F1C" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>článku 8, odstavci 1, písmenech (</w:t>
       </w:r>
-      <w:r w:rsidR="00052D2D">
+      <w:r w:rsidR="00052D2D" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00543F1C" w:rsidRPr="00543F1C">
+      <w:r w:rsidR="00543F1C" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), (f) a (g)</w:t>
       </w:r>
-      <w:r w:rsidR="00274045">
+      <w:r w:rsidR="00274045" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, podle článku 5 odstavce 4 </w:t>
       </w:r>
-      <w:r w:rsidR="001652AC">
+      <w:r w:rsidR="001652AC" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pravidel</w:t>
       </w:r>
-      <w:r w:rsidR="00052D2D">
+      <w:r w:rsidR="00052D2D" w:rsidRPr="00131D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="4572"/>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033277C" w:rsidRPr="007B188B" w14:paraId="12FB80A9" w14:textId="77777777" w:rsidTr="00FD2D9A">
+      <w:tr w:rsidR="0033277C" w:rsidRPr="00131D7F" w14:paraId="12FB80A9" w14:textId="77777777" w:rsidTr="00FD2D9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="266C2FDA" w14:textId="5062EAA9" w:rsidR="0033277C" w:rsidRPr="00761D51" w:rsidRDefault="00997022" w:rsidP="00761D51">
+          <w:p w14:paraId="266C2FDA" w14:textId="5D4FB442" w:rsidR="0033277C" w:rsidRPr="00131D7F" w:rsidRDefault="00997022" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00761D51">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Oblast/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002F0B10">
+              <w:t>Oblast</w:t>
+            </w:r>
+            <w:r w:rsidR="00636786" w:rsidRPr="007311B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0033277C" w:rsidRPr="00761D51">
+              <w:t xml:space="preserve"> zemědělství</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0B10" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="0033277C" w:rsidRPr="00131D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>odoblast akreditace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1F74957D" w14:textId="7DD32BDC" w:rsidR="0033277C" w:rsidRPr="00761D51" w:rsidRDefault="0033277C" w:rsidP="00761D51">
+          <w:p w14:paraId="1F74957D" w14:textId="7DD32BDC" w:rsidR="0033277C" w:rsidRPr="00131D7F" w:rsidRDefault="0033277C" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00761D51">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Název a kód profesní kvalifikace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3286072D" w14:textId="77777777" w:rsidR="0033277C" w:rsidRDefault="0033277C" w:rsidP="00761D51">
+          <w:p w14:paraId="3286072D" w14:textId="77777777" w:rsidR="0033277C" w:rsidRPr="00131D7F" w:rsidRDefault="0033277C" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00761D51">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Odkaz na webové stránky Národního pedagogického institutu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5697A756" w14:textId="22F3C625" w:rsidR="004B766A" w:rsidRPr="00761D51" w:rsidRDefault="006561EE" w:rsidP="00761D51">
+          <w:p w14:paraId="5697A756" w14:textId="22F3C625" w:rsidR="004B766A" w:rsidRPr="00131D7F" w:rsidRDefault="006561EE" w:rsidP="00761D51">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>České republiky, portál národní kvalifikace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033277C" w:rsidRPr="007B188B" w14:paraId="49A8ABDF" w14:textId="77777777" w:rsidTr="00FD2D9A">
+      <w:tr w:rsidR="0033277C" w:rsidRPr="00131D7F" w14:paraId="49A8ABDF" w14:textId="77777777" w:rsidTr="00FD2D9A">
         <w:trPr>
           <w:trHeight w:val="1238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="558394E2" w14:textId="77777777" w:rsidR="0033277C" w:rsidRPr="007B188B" w:rsidRDefault="0033277C" w:rsidP="007B188B">
+          <w:p w14:paraId="558394E2" w14:textId="77777777" w:rsidR="0033277C" w:rsidRPr="00131D7F" w:rsidRDefault="0033277C" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Rostlinná výroba </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F37280" w14:textId="77777777" w:rsidR="0033277C" w:rsidRPr="001B4AF2" w:rsidRDefault="0033277C" w:rsidP="00156FED">
+          <w:p w14:paraId="33F37280" w14:textId="77777777" w:rsidR="0033277C" w:rsidRPr="00131D7F" w:rsidRDefault="0033277C" w:rsidP="00156FED">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Zemědělský </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>poradce / zemědělská poradkyně pro rostlinnou výrobu </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:br/>
               <w:t>(kód: 41-052-N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7C6E85" w14:textId="77777777" w:rsidR="0033277C" w:rsidRPr="007B188B" w:rsidRDefault="0033277C" w:rsidP="00156FED">
+          <w:p w14:paraId="1D7C6E85" w14:textId="77777777" w:rsidR="0033277C" w:rsidRPr="00131D7F" w:rsidRDefault="0033277C" w:rsidP="00156FED">
             <w:pPr>
               <w:ind w:left="-20" w:firstLine="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="007B188B">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-411-Zemedelsky_poradce_zemedelska_poradkyne_pro_rostlinnou_vyrobu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007B188B">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997022" w:rsidRPr="007B188B" w14:paraId="6F4C5F51" w14:textId="77777777" w:rsidTr="00FD2D9A">
+      <w:tr w:rsidR="00997022" w:rsidRPr="00131D7F" w14:paraId="6F4C5F51" w14:textId="77777777" w:rsidTr="00FD2D9A">
         <w:trPr>
           <w:trHeight w:val="1318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D675C2" w14:textId="77777777" w:rsidR="00997022" w:rsidRPr="007B188B" w:rsidRDefault="00997022" w:rsidP="007B188B">
+          <w:p w14:paraId="66D675C2" w14:textId="77777777" w:rsidR="00997022" w:rsidRPr="00131D7F" w:rsidRDefault="00997022" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Živočišná výroba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7074F5" w14:textId="257DEC65" w:rsidR="00997022" w:rsidRPr="001B4AF2" w:rsidRDefault="00A95B67" w:rsidP="00156FED">
+          <w:p w14:paraId="4C7074F5" w14:textId="257DEC65" w:rsidR="00997022" w:rsidRPr="00131D7F" w:rsidRDefault="00A95B67" w:rsidP="00156FED">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Zemědělský poradce / zemědělská poradkyně pro živočišnou výrobu</w:t>
             </w:r>
-            <w:r w:rsidR="00156FED" w:rsidRPr="001B4AF2">
+            <w:r w:rsidR="00156FED" w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>(kód: 41-064-R)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1143C0E9" w14:textId="77777777" w:rsidR="00997022" w:rsidRPr="007B188B" w:rsidRDefault="00A95B67" w:rsidP="007B188B">
-[...8 lines deleted...]
-              <w:r w:rsidRPr="00C868D1">
+          <w:p w14:paraId="1143C0E9" w14:textId="77777777" w:rsidR="00997022" w:rsidRPr="00131D7F" w:rsidRDefault="00A95B67" w:rsidP="007B188B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-1071-Zemedelsky_poradce_zemedelska_poradkyne_pro_zivocisnou_vyrobu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997022" w:rsidRPr="007B188B" w14:paraId="3985E8B1" w14:textId="77777777" w:rsidTr="00FD2D9A">
+      <w:tr w:rsidR="00997022" w:rsidRPr="00131D7F" w14:paraId="3985E8B1" w14:textId="77777777" w:rsidTr="00FD2D9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF19ADD" w14:textId="77777777" w:rsidR="00997022" w:rsidRDefault="00997022" w:rsidP="007B188B">
+          <w:p w14:paraId="5FF19ADD" w14:textId="77777777" w:rsidR="00997022" w:rsidRPr="00131D7F" w:rsidRDefault="00997022" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ekologické zemědělství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CEF49D" w14:textId="5EBB40BF" w:rsidR="00997022" w:rsidRPr="001B4AF2" w:rsidRDefault="00A95B67" w:rsidP="00156FED">
+          <w:p w14:paraId="52CEF49D" w14:textId="5EBB40BF" w:rsidR="00997022" w:rsidRPr="00131D7F" w:rsidRDefault="00A95B67" w:rsidP="00156FED">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství</w:t>
             </w:r>
-            <w:r w:rsidR="00761D51" w:rsidRPr="001B4AF2">
+            <w:r w:rsidR="00761D51" w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>(kód: 41-137-R)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="688B0D30" w14:textId="6298F9B8" w:rsidR="00997022" w:rsidRPr="007B188B" w:rsidRDefault="00156FED" w:rsidP="007B188B">
-[...8 lines deleted...]
-              <w:r w:rsidRPr="0006578E">
+          <w:p w14:paraId="688B0D30" w14:textId="6298F9B8" w:rsidR="00997022" w:rsidRPr="00131D7F" w:rsidRDefault="00156FED" w:rsidP="007B188B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-1935-Zemedelsky_poradce_zemedelska_poradkyne_pro_ekologicke_zemedelstvi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A95B67">
+            <w:r w:rsidR="00A95B67" w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997022" w:rsidRPr="007B188B" w14:paraId="523AFB25" w14:textId="77777777" w:rsidTr="00FD2D9A">
+      <w:tr w:rsidR="00997022" w:rsidRPr="00131D7F" w14:paraId="523AFB25" w14:textId="77777777" w:rsidTr="00FD2D9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613CAA9C" w14:textId="77777777" w:rsidR="00997022" w:rsidRDefault="00997022" w:rsidP="007B188B">
+          <w:p w14:paraId="613CAA9C" w14:textId="77777777" w:rsidR="00997022" w:rsidRPr="00131D7F" w:rsidRDefault="00997022" w:rsidP="007B188B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Precizní zemědělství v rostlinné výrobě</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6A1A7B" w14:textId="25E1B3CB" w:rsidR="00274045" w:rsidRPr="001B4AF2" w:rsidRDefault="00274045" w:rsidP="00156FED">
+          <w:p w14:paraId="6F6A1A7B" w14:textId="25E1B3CB" w:rsidR="00274045" w:rsidRPr="00131D7F" w:rsidRDefault="00274045" w:rsidP="00156FED">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Zemědělský poradce / zemědělská poradkyně pro precizní zemědělství v rostlinné výrobě</w:t>
             </w:r>
-            <w:r w:rsidR="00761D51" w:rsidRPr="001B4AF2">
+            <w:r w:rsidR="00761D51" w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001B4AF2">
+            <w:r w:rsidRPr="00131D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>(kód: 41-144-T)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5486CB88" w14:textId="4BF118DF" w:rsidR="00997022" w:rsidRPr="007B188B" w:rsidRDefault="00274045" w:rsidP="007B188B">
-[...8 lines deleted...]
-              <w:r w:rsidRPr="00274045">
+          <w:p w14:paraId="5486CB88" w14:textId="4BF118DF" w:rsidR="00997022" w:rsidRPr="00131D7F" w:rsidRDefault="00274045" w:rsidP="007B188B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00131D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.narodnikvalifikace.cz/kvalifikace-2072-Zemedelsky_poradce_zemedelska_poradkyne_pro_precizni_zemedelstvi_v_rostlinne_vyrobe/revize-4720</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C140D90" w14:textId="77777777" w:rsidR="007B11D2" w:rsidRPr="007B11D2" w:rsidRDefault="007B11D2" w:rsidP="007B11D2">
+    <w:p w14:paraId="1C140D90" w14:textId="77777777" w:rsidR="007B11D2" w:rsidRPr="00131D7F" w:rsidRDefault="007B11D2" w:rsidP="007B11D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007B11D2" w:rsidRPr="007B11D2" w:rsidSect="006439AB">
-      <w:footerReference w:type="default" r:id="rId28"/>
+    <w:sectPr w:rsidR="007B11D2" w:rsidRPr="00131D7F" w:rsidSect="006439AB">
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53893A90" w14:textId="77777777" w:rsidR="006E61F1" w:rsidRDefault="006E61F1" w:rsidP="002019D4">
+    <w:p w14:paraId="36D52DA8" w14:textId="77777777" w:rsidR="00F76F10" w:rsidRDefault="00F76F10" w:rsidP="002019D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="430580F9" w14:textId="77777777" w:rsidR="006E61F1" w:rsidRDefault="006E61F1" w:rsidP="002019D4">
+    <w:p w14:paraId="1C5F8382" w14:textId="77777777" w:rsidR="00F76F10" w:rsidRDefault="00F76F10" w:rsidP="002019D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D9E3470" w14:textId="77777777" w:rsidR="006E61F1" w:rsidRDefault="006E61F1">
+    <w:p w14:paraId="48A88ACA" w14:textId="77777777" w:rsidR="00F76F10" w:rsidRDefault="00F76F10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="38"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3155,71 +3580,71 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="39E3C3DD" w14:textId="77777777" w:rsidR="00A93AC5" w:rsidRDefault="00A93AC5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22E9BFFE" w14:textId="77777777" w:rsidR="006E61F1" w:rsidRDefault="006E61F1" w:rsidP="002019D4">
+    <w:p w14:paraId="017069C3" w14:textId="77777777" w:rsidR="00F76F10" w:rsidRDefault="00F76F10" w:rsidP="002019D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03D6D140" w14:textId="77777777" w:rsidR="006E61F1" w:rsidRDefault="006E61F1" w:rsidP="002019D4">
+    <w:p w14:paraId="28E6994E" w14:textId="77777777" w:rsidR="00F76F10" w:rsidRDefault="00F76F10" w:rsidP="002019D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D8D9CB9" w14:textId="77777777" w:rsidR="006E61F1" w:rsidRDefault="006E61F1">
+    <w:p w14:paraId="1A62F430" w14:textId="77777777" w:rsidR="00F76F10" w:rsidRDefault="00F76F10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317808D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F4E7AEA"/>
     <w:lvl w:ilvl="0" w:tplc="A2DEBFFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -3398,327 +3823,357 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1636637936">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1230120041">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F95C0A"/>
     <w:rsid w:val="00014F6A"/>
     <w:rsid w:val="00023C51"/>
     <w:rsid w:val="0002551D"/>
     <w:rsid w:val="00033CF3"/>
     <w:rsid w:val="00040ECB"/>
     <w:rsid w:val="0004683E"/>
     <w:rsid w:val="00052D2D"/>
     <w:rsid w:val="000616A7"/>
     <w:rsid w:val="00083438"/>
+    <w:rsid w:val="0009021B"/>
+    <w:rsid w:val="000928EB"/>
     <w:rsid w:val="000A72A4"/>
     <w:rsid w:val="000A7CDF"/>
     <w:rsid w:val="000B1495"/>
     <w:rsid w:val="000C0A3E"/>
     <w:rsid w:val="000D789C"/>
     <w:rsid w:val="000F7ABD"/>
     <w:rsid w:val="00114A44"/>
     <w:rsid w:val="001253EF"/>
     <w:rsid w:val="001267B2"/>
+    <w:rsid w:val="00131D7F"/>
     <w:rsid w:val="00147536"/>
     <w:rsid w:val="00156FED"/>
     <w:rsid w:val="001652AC"/>
     <w:rsid w:val="00180DB2"/>
     <w:rsid w:val="00181E9B"/>
     <w:rsid w:val="00183C72"/>
     <w:rsid w:val="001B4AF2"/>
     <w:rsid w:val="001C441B"/>
     <w:rsid w:val="001C656C"/>
     <w:rsid w:val="001D4792"/>
     <w:rsid w:val="001E4C91"/>
     <w:rsid w:val="001F2481"/>
     <w:rsid w:val="001F59B1"/>
     <w:rsid w:val="001F5CA4"/>
     <w:rsid w:val="001F63E1"/>
     <w:rsid w:val="002019D4"/>
     <w:rsid w:val="0020412F"/>
     <w:rsid w:val="002151CC"/>
     <w:rsid w:val="00237B90"/>
     <w:rsid w:val="00251754"/>
     <w:rsid w:val="00254D70"/>
     <w:rsid w:val="00257F31"/>
     <w:rsid w:val="00261FAE"/>
+    <w:rsid w:val="00267112"/>
     <w:rsid w:val="00270123"/>
     <w:rsid w:val="00270E30"/>
     <w:rsid w:val="00274045"/>
     <w:rsid w:val="0029782D"/>
     <w:rsid w:val="002A17F2"/>
     <w:rsid w:val="002B5B59"/>
     <w:rsid w:val="002C4214"/>
     <w:rsid w:val="002C5EFD"/>
     <w:rsid w:val="002D580A"/>
     <w:rsid w:val="002F0B10"/>
     <w:rsid w:val="00300C72"/>
     <w:rsid w:val="00306C8C"/>
     <w:rsid w:val="0032752A"/>
     <w:rsid w:val="0033277C"/>
     <w:rsid w:val="003376F6"/>
     <w:rsid w:val="00337A02"/>
     <w:rsid w:val="00340BCE"/>
     <w:rsid w:val="00341157"/>
     <w:rsid w:val="00341DA8"/>
     <w:rsid w:val="00363321"/>
     <w:rsid w:val="00392F18"/>
     <w:rsid w:val="003A0A7C"/>
     <w:rsid w:val="003B573A"/>
     <w:rsid w:val="003B6919"/>
     <w:rsid w:val="003C4B10"/>
     <w:rsid w:val="003D52D6"/>
     <w:rsid w:val="003F2EE1"/>
     <w:rsid w:val="003F7292"/>
     <w:rsid w:val="00402B7E"/>
     <w:rsid w:val="0040445F"/>
     <w:rsid w:val="00405C08"/>
     <w:rsid w:val="00407D44"/>
     <w:rsid w:val="00425C87"/>
     <w:rsid w:val="00430384"/>
     <w:rsid w:val="00456ED0"/>
     <w:rsid w:val="00464CE3"/>
+    <w:rsid w:val="00471002"/>
     <w:rsid w:val="004860BA"/>
     <w:rsid w:val="004937A2"/>
     <w:rsid w:val="00497BFD"/>
     <w:rsid w:val="004A1925"/>
+    <w:rsid w:val="004B6DB0"/>
     <w:rsid w:val="004B766A"/>
     <w:rsid w:val="004C3DE1"/>
     <w:rsid w:val="004C46E1"/>
     <w:rsid w:val="004D30DE"/>
     <w:rsid w:val="004D4CCE"/>
     <w:rsid w:val="004F6331"/>
     <w:rsid w:val="005128F1"/>
+    <w:rsid w:val="00543A13"/>
     <w:rsid w:val="00543F1C"/>
     <w:rsid w:val="00552D90"/>
     <w:rsid w:val="00560CF1"/>
     <w:rsid w:val="005634D7"/>
+    <w:rsid w:val="00563C9B"/>
     <w:rsid w:val="00575B37"/>
     <w:rsid w:val="005940AE"/>
+    <w:rsid w:val="005B4272"/>
     <w:rsid w:val="005C4E0E"/>
     <w:rsid w:val="005C6801"/>
     <w:rsid w:val="005D526E"/>
     <w:rsid w:val="005E1447"/>
     <w:rsid w:val="005E2957"/>
     <w:rsid w:val="005E3DC3"/>
     <w:rsid w:val="005E7E8F"/>
     <w:rsid w:val="005F529E"/>
     <w:rsid w:val="00612764"/>
     <w:rsid w:val="00616A20"/>
+    <w:rsid w:val="00631E28"/>
+    <w:rsid w:val="00636786"/>
     <w:rsid w:val="00642D95"/>
     <w:rsid w:val="006439AB"/>
     <w:rsid w:val="006561EE"/>
     <w:rsid w:val="006639E3"/>
     <w:rsid w:val="00664873"/>
     <w:rsid w:val="00670AA2"/>
     <w:rsid w:val="006808AA"/>
     <w:rsid w:val="006A268C"/>
     <w:rsid w:val="006B2329"/>
     <w:rsid w:val="006B23CE"/>
     <w:rsid w:val="006C7468"/>
     <w:rsid w:val="006D12BF"/>
+    <w:rsid w:val="006D764A"/>
     <w:rsid w:val="006E16A1"/>
     <w:rsid w:val="006E3A4F"/>
     <w:rsid w:val="006E61F1"/>
     <w:rsid w:val="006E6A9F"/>
     <w:rsid w:val="00705C49"/>
     <w:rsid w:val="0071182E"/>
     <w:rsid w:val="00730BD0"/>
     <w:rsid w:val="00742F38"/>
     <w:rsid w:val="00761D51"/>
     <w:rsid w:val="00764ECC"/>
     <w:rsid w:val="007704CF"/>
     <w:rsid w:val="0077505D"/>
     <w:rsid w:val="00787C07"/>
     <w:rsid w:val="007B11D2"/>
     <w:rsid w:val="007B188B"/>
     <w:rsid w:val="007B4BC8"/>
     <w:rsid w:val="007B5D5F"/>
     <w:rsid w:val="007C1A15"/>
     <w:rsid w:val="007E3155"/>
     <w:rsid w:val="007E3489"/>
     <w:rsid w:val="007E51B5"/>
     <w:rsid w:val="007F1147"/>
+    <w:rsid w:val="00801BF7"/>
     <w:rsid w:val="008056C9"/>
     <w:rsid w:val="00820ECA"/>
     <w:rsid w:val="00832352"/>
     <w:rsid w:val="00832512"/>
     <w:rsid w:val="00861589"/>
     <w:rsid w:val="00884A76"/>
     <w:rsid w:val="00897290"/>
     <w:rsid w:val="00897741"/>
     <w:rsid w:val="008A5842"/>
+    <w:rsid w:val="008C4639"/>
+    <w:rsid w:val="008C73EE"/>
     <w:rsid w:val="008E0F07"/>
     <w:rsid w:val="008E1672"/>
     <w:rsid w:val="008F2535"/>
     <w:rsid w:val="00903344"/>
     <w:rsid w:val="00911C3B"/>
     <w:rsid w:val="009136F1"/>
     <w:rsid w:val="009148FF"/>
     <w:rsid w:val="00925394"/>
     <w:rsid w:val="00931295"/>
     <w:rsid w:val="00962066"/>
     <w:rsid w:val="00967E9E"/>
     <w:rsid w:val="009746B4"/>
     <w:rsid w:val="00994D9C"/>
     <w:rsid w:val="00997022"/>
     <w:rsid w:val="009A3377"/>
     <w:rsid w:val="009A5DBA"/>
     <w:rsid w:val="009D079B"/>
     <w:rsid w:val="009E662B"/>
     <w:rsid w:val="009F0EAB"/>
     <w:rsid w:val="009F711A"/>
     <w:rsid w:val="00A078FD"/>
     <w:rsid w:val="00A13A1A"/>
     <w:rsid w:val="00A14D51"/>
     <w:rsid w:val="00A30C4B"/>
     <w:rsid w:val="00A3675C"/>
+    <w:rsid w:val="00A3750E"/>
     <w:rsid w:val="00A44143"/>
     <w:rsid w:val="00A50148"/>
     <w:rsid w:val="00A62131"/>
     <w:rsid w:val="00A70012"/>
     <w:rsid w:val="00A7166D"/>
+    <w:rsid w:val="00A831E6"/>
     <w:rsid w:val="00A84682"/>
+    <w:rsid w:val="00A86500"/>
     <w:rsid w:val="00A93AC5"/>
     <w:rsid w:val="00A95B67"/>
     <w:rsid w:val="00A95FFA"/>
     <w:rsid w:val="00AC2F55"/>
     <w:rsid w:val="00AD3E80"/>
     <w:rsid w:val="00AD4A2F"/>
     <w:rsid w:val="00AD7810"/>
     <w:rsid w:val="00AF3B9E"/>
     <w:rsid w:val="00B05EEF"/>
+    <w:rsid w:val="00B108E6"/>
+    <w:rsid w:val="00B155F5"/>
     <w:rsid w:val="00B30FD9"/>
     <w:rsid w:val="00B538E6"/>
     <w:rsid w:val="00B54341"/>
     <w:rsid w:val="00B5592B"/>
     <w:rsid w:val="00B66F35"/>
     <w:rsid w:val="00B866AB"/>
+    <w:rsid w:val="00BA08E1"/>
     <w:rsid w:val="00BA573E"/>
     <w:rsid w:val="00BA60BD"/>
     <w:rsid w:val="00BA7955"/>
+    <w:rsid w:val="00BB63B5"/>
     <w:rsid w:val="00BD57D9"/>
+    <w:rsid w:val="00BE112C"/>
+    <w:rsid w:val="00BE52DA"/>
     <w:rsid w:val="00BE6CDB"/>
     <w:rsid w:val="00C01B44"/>
     <w:rsid w:val="00C37E2A"/>
     <w:rsid w:val="00C46C4D"/>
     <w:rsid w:val="00C56316"/>
     <w:rsid w:val="00C64452"/>
     <w:rsid w:val="00C74CC9"/>
     <w:rsid w:val="00CA32F7"/>
     <w:rsid w:val="00CC02EF"/>
     <w:rsid w:val="00CC4F63"/>
     <w:rsid w:val="00CD0E9F"/>
     <w:rsid w:val="00CD2C7A"/>
     <w:rsid w:val="00CD6DAF"/>
     <w:rsid w:val="00CE4360"/>
     <w:rsid w:val="00CF47E3"/>
+    <w:rsid w:val="00D32655"/>
     <w:rsid w:val="00D37BC6"/>
     <w:rsid w:val="00D535FD"/>
     <w:rsid w:val="00D536D5"/>
     <w:rsid w:val="00D66465"/>
     <w:rsid w:val="00D76E9F"/>
     <w:rsid w:val="00D84A5E"/>
+    <w:rsid w:val="00D85874"/>
     <w:rsid w:val="00DA0F1D"/>
     <w:rsid w:val="00DB3E67"/>
     <w:rsid w:val="00DB4DA1"/>
     <w:rsid w:val="00DB5273"/>
+    <w:rsid w:val="00DB58C8"/>
     <w:rsid w:val="00DB7150"/>
     <w:rsid w:val="00DB781A"/>
     <w:rsid w:val="00DC0EB3"/>
     <w:rsid w:val="00DC18CF"/>
     <w:rsid w:val="00DD015C"/>
     <w:rsid w:val="00DD25CB"/>
     <w:rsid w:val="00DD6184"/>
     <w:rsid w:val="00DE05C7"/>
     <w:rsid w:val="00DF4E3C"/>
+    <w:rsid w:val="00DF5DA2"/>
     <w:rsid w:val="00E026C9"/>
     <w:rsid w:val="00E20741"/>
     <w:rsid w:val="00E25093"/>
     <w:rsid w:val="00E441DE"/>
     <w:rsid w:val="00E55FE2"/>
     <w:rsid w:val="00E60D5B"/>
     <w:rsid w:val="00E63CDE"/>
     <w:rsid w:val="00E72223"/>
+    <w:rsid w:val="00E73EBC"/>
     <w:rsid w:val="00E96169"/>
     <w:rsid w:val="00EB347C"/>
     <w:rsid w:val="00EB4F34"/>
     <w:rsid w:val="00EB5995"/>
     <w:rsid w:val="00EC28C7"/>
     <w:rsid w:val="00F2259A"/>
     <w:rsid w:val="00F303C0"/>
     <w:rsid w:val="00F35FE5"/>
     <w:rsid w:val="00F420B0"/>
     <w:rsid w:val="00F52A71"/>
     <w:rsid w:val="00F667E9"/>
     <w:rsid w:val="00F71CA9"/>
     <w:rsid w:val="00F75C12"/>
+    <w:rsid w:val="00F76F10"/>
     <w:rsid w:val="00F95C0A"/>
     <w:rsid w:val="00F96532"/>
     <w:rsid w:val="00FB0AD1"/>
     <w:rsid w:val="00FD2D9A"/>
     <w:rsid w:val="00FD3D5B"/>
     <w:rsid w:val="00FE71E9"/>
     <w:rsid w:val="00FF5FF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -4331,50 +4786,114 @@
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zdraznn">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0033277C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revize">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00257F31"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Odkaznakoment">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C4639"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkomente">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C4639"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkomenteChar">
+    <w:name w:val="Text komentáře Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008C4639"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pedmtkomente">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textkomente"/>
+    <w:next w:val="Textkomente"/>
+    <w:link w:val="PedmtkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C4639"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
+    <w:name w:val="Předmět komentáře Char"/>
+    <w:basedOn w:val="TextkomenteChar"/>
+    <w:link w:val="Pedmtkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C4639"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="354964335">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="392779293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4525,51 +5044,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144879445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1530-Zahradnicky_technik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-627-Chovatel_vcel_zpracovatel_vcelich_produktu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1935-Zemedelsky_poradce_zemedelska_poradkyne_pro_ekologicke_zemedelstvi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1919-Technik_v_masnem_prumyslu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1527-Agronom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-505-Lesni_technik_lesnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1071-Zemedelsky_poradce_zemedelska_poradkyne_pro_zivocisnou_vyrobu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1745-Technik_vinohradnik_a_vinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1923-Technik_v_konzervarenstvi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-411-Zemedelsky_poradce_zemedelska_poradkyne_pro_rostlinnou_vyrobu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1517-Zootechnik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1921-Technik_v_pekarenstvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1529-Technik_pro_mlekarenstvi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1528-Zemedelsky_mechanizator" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1920-Technik_v_mlynarstvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-2072-Zemedelsky_poradce_zemedelska_poradkyne_pro_precizni_zemedelstvi_v_rostlinne_vyrobe/revize-4720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1530-Zahradnicky_technik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-627-Chovatel_vcel_zpracovatel_vcelich_produktu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1071-Zemedelsky_poradce_zemedelska_poradkyne_pro_zivocisnou_vyrobu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1919-Technik_v_masnem_prumyslu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1527-Agronom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-505-Lesni_technik_lesnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-411-Zemedelsky_poradce_zemedelska_poradkyne_pro_rostlinnou_vyrobu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1745-Technik_vinohradnik_a_vinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1923-Technik_v_konzervarenstvi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-2066-Manazer_manazerka_udrzitelnosti/revize-3544" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1517-Zootechnik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1921-Technik_v_pekarenstvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-2072-Zemedelsky_poradce_zemedelska_poradkyne_pro_precizni_zemedelstvi_v_rostlinne_vyrobe/revize-4720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1529-Technik_pro_mlekarenstvi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1528-Zemedelsky_mechanizator" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://narodnikvalifikace.cz/kvalifikace-1920-Technik_v_mlynarstvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narodnikvalifikace.cz/kvalifikace-1935-Zemedelsky_poradce_zemedelska_poradkyne_pro_ekologicke_zemedelstvi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4844,67 +5363,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478e3a748affb0f55ba8f5b946412401" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ff411731d0a57967545b0751eee3aca4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee38c696aa9fe9114188626e103068a1" ns2:_="" ns3:_="">
     <xsd:import namespace="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <xsd:import namespace="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -5065,147 +5569,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f330bf4c-7d0e-4728-ac38-8ec30312c613" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="299abc7f-d377-4404-be4d-881a1d984be2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F60AFDE7-9367-4C9E-B843-B7147B56C239}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BD8BF39-4988-465C-A4F0-468DAC01E611}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AAFA4C4-33EA-4073-9B37-579B950F4BE5}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C34326ED-7975-4402-A0C6-1884797FF40F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
+    <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBCC4E63-9977-465B-A7A6-323D8A2EF599}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E420A96-D00A-4380-B55C-1124FE449F0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AAFA4C4-33EA-4073-9B37-579B950F4BE5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1002</Words>
-  <Characters>5917</Characters>
+  <Words>1044</Words>
+  <Characters>6160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MZe</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6906</CharactersWithSpaces>
+  <CharactersWithSpaces>7190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="96" baseType="variant">
       <vt:variant>
         <vt:i4>7536735</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>45</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.narodnikvalifikace.cz/kvalifikace-2072-Zemedelsky_poradce_zemedelska_poradkyne_pro_precizni_zemedelstvi_v_rostlinne_vyrobe/revize-4720</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7077987</vt:i4>
       </vt:variant>
       <vt:variant>