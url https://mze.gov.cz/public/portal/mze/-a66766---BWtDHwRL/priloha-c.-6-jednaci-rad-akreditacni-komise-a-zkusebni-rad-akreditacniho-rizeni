--- v0 (2025-11-21)
+++ v1 (2026-07-12)
@@ -908,70 +908,86 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>případně další relevantní dokumenty</w:t>
       </w:r>
       <w:r w:rsidRPr="00773CF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0D1985" w14:textId="77777777" w:rsidR="00523219" w:rsidRDefault="00523219" w:rsidP="003656B2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D98E193" w14:textId="795F6DF3" w:rsidR="00F83343" w:rsidRDefault="00F83343" w:rsidP="00523219">
+    <w:p w14:paraId="4D98E193" w14:textId="7665DA92" w:rsidR="00F83343" w:rsidRDefault="00F83343" w:rsidP="00523219">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00773CF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Program jednání včetně termínu jednání je rozeslán elektronicky členům komise, případně pozvaným odborníkům</w:t>
+        <w:t xml:space="preserve">Program jednání včetně termínu jednání </w:t>
+      </w:r>
+      <w:r w:rsidR="000032E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a relevantních dokladů </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>je rozeslán elektronicky členům komise, případně pozvaným odborníkům</w:t>
       </w:r>
       <w:r w:rsidR="00207A51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nejméně </w:t>
       </w:r>
       <w:r w:rsidR="008629D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
       <w:r w:rsidR="00207A51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pracovních dnů před jednáním komise</w:t>
       </w:r>
@@ -1210,50 +1226,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A3DBBDC" w14:textId="0CB19331" w:rsidR="00F83343" w:rsidRDefault="00F83343" w:rsidP="00D40785">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00773CF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Komise je způsobilá k jednání, pokud je přítomen předseda a </w:t>
       </w:r>
       <w:r w:rsidR="00D87FF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minimálně </w:t>
       </w:r>
       <w:r w:rsidRPr="00773CF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dva členové.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C610C7F" w14:textId="77777777" w:rsidR="00D87FF8" w:rsidRPr="00662067" w:rsidRDefault="00D87FF8" w:rsidP="00662067">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4801,137 +4818,169 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3048647D" w14:textId="77777777" w:rsidR="00EE5922" w:rsidRDefault="00EE5922" w:rsidP="006F5293">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CBCA966" w14:textId="77777777" w:rsidR="00F83343" w:rsidRPr="00773CF1" w:rsidRDefault="00F83343" w:rsidP="006F5293">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="138BB8AC" w14:textId="39CEEDAE" w:rsidR="00643262" w:rsidRPr="00773CF1" w:rsidRDefault="00643262" w:rsidP="006F5293">
+    <w:p w14:paraId="138BB8AC" w14:textId="0C74D495" w:rsidR="00643262" w:rsidRPr="00773CF1" w:rsidRDefault="00643262" w:rsidP="006F5293">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00773CF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Prodloužení platnosti certifikátu (reakreditace)</w:t>
+        <w:t xml:space="preserve">Prodloužení platnosti </w:t>
+      </w:r>
+      <w:r w:rsidR="00376A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>akreditace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00376A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tj. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reakreditace)</w:t>
       </w:r>
       <w:r w:rsidR="00F248B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00773CF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72386A9C" w14:textId="1B451D52" w:rsidR="00EE5922" w:rsidRDefault="00EE5922" w:rsidP="006F5293">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F60DCDE" w14:textId="6FF55172" w:rsidR="00C968A1" w:rsidRDefault="001E08D2" w:rsidP="004A162C">
+    <w:p w14:paraId="6F60DCDE" w14:textId="7EB1EC55" w:rsidR="00C968A1" w:rsidRDefault="001E08D2" w:rsidP="004A162C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E08D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00465019" w:rsidRPr="00CE653E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poradce </w:t>
       </w:r>
       <w:r w:rsidR="00CE653E" w:rsidRPr="00CE653E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001E08D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>bsolvuje vstupní pohovor před komisí,</w:t>
+        <w:t>bsolvuje  pohovor před komisí,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1460E796" w14:textId="77777777" w:rsidR="00EB42A2" w:rsidRDefault="00EB42A2" w:rsidP="008C420A">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="460744B2" w14:textId="4E1A6483" w:rsidR="00F83343" w:rsidRDefault="00CE653E" w:rsidP="008C420A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5498,126 +5547,124 @@
     <w:p w14:paraId="02F60722" w14:textId="77777777" w:rsidR="007253EC" w:rsidRPr="00773CF1" w:rsidRDefault="007253EC" w:rsidP="00773CF1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007253EC" w:rsidRPr="00773CF1" w:rsidSect="005B025F">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67AA2AF2" w14:textId="77777777" w:rsidR="00191BC0" w:rsidRDefault="00191BC0">
+    <w:p w14:paraId="658C8D3F" w14:textId="77777777" w:rsidR="00EB5BA8" w:rsidRDefault="00EB5BA8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2644AEBD" w14:textId="77777777" w:rsidR="00191BC0" w:rsidRDefault="00191BC0">
+    <w:p w14:paraId="786B71CB" w14:textId="77777777" w:rsidR="00EB5BA8" w:rsidRDefault="00EB5BA8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24A420D8" w14:textId="77777777" w:rsidR="00191BC0" w:rsidRDefault="00191BC0"/>
+    <w:p w14:paraId="184603C0" w14:textId="77777777" w:rsidR="00EB5BA8" w:rsidRDefault="00EB5BA8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG Mincho Light J">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:notTrueType/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -5691,65 +5738,65 @@
     <w:r w:rsidR="002B16B8">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B808D15" w14:textId="77777777" w:rsidR="007D5C5F" w:rsidRDefault="007D5C5F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E2F640B" w14:textId="77777777" w:rsidR="00191BC0" w:rsidRDefault="00191BC0">
+    <w:p w14:paraId="7CF2FABF" w14:textId="77777777" w:rsidR="00EB5BA8" w:rsidRDefault="00EB5BA8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14FDCBC4" w14:textId="77777777" w:rsidR="00191BC0" w:rsidRDefault="00191BC0">
+    <w:p w14:paraId="2B6531E5" w14:textId="77777777" w:rsidR="00EB5BA8" w:rsidRDefault="00EB5BA8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A49CED7" w14:textId="77777777" w:rsidR="00191BC0" w:rsidRDefault="00191BC0"/>
+    <w:p w14:paraId="50F40AEF" w14:textId="77777777" w:rsidR="00EB5BA8" w:rsidRDefault="00EB5BA8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3BB16724" w14:textId="4CFD2C87" w:rsidR="00823217" w:rsidRDefault="00823217">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
@@ -13206,85 +13253,88 @@
   </w:num>
   <w:num w:numId="70" w16cid:durableId="991249927">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="1339769842">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="1714844872">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="2060811626">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="113914983">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="1938293136">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="73"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00560F10"/>
     <w:rsid w:val="000017EB"/>
     <w:rsid w:val="00002A57"/>
+    <w:rsid w:val="000032E9"/>
     <w:rsid w:val="000034EB"/>
     <w:rsid w:val="00004BDA"/>
     <w:rsid w:val="00004D26"/>
     <w:rsid w:val="00004EEC"/>
     <w:rsid w:val="00010B1F"/>
     <w:rsid w:val="000122A0"/>
     <w:rsid w:val="000128E7"/>
     <w:rsid w:val="00013DE2"/>
     <w:rsid w:val="000141AD"/>
     <w:rsid w:val="0002455E"/>
     <w:rsid w:val="00026C64"/>
     <w:rsid w:val="00027018"/>
     <w:rsid w:val="000274F9"/>
     <w:rsid w:val="0003070E"/>
     <w:rsid w:val="00030E7F"/>
     <w:rsid w:val="00031B02"/>
     <w:rsid w:val="00031CF1"/>
     <w:rsid w:val="000322BA"/>
     <w:rsid w:val="00032BD2"/>
     <w:rsid w:val="00032EE7"/>
     <w:rsid w:val="00033375"/>
     <w:rsid w:val="00033484"/>
     <w:rsid w:val="000342E5"/>
     <w:rsid w:val="00035AE9"/>
     <w:rsid w:val="000375D8"/>
@@ -13423,139 +13473,143 @@
     <w:rsid w:val="0014415A"/>
     <w:rsid w:val="0014478C"/>
     <w:rsid w:val="00146C66"/>
     <w:rsid w:val="00146F2A"/>
     <w:rsid w:val="00147AA7"/>
     <w:rsid w:val="00150015"/>
     <w:rsid w:val="00150516"/>
     <w:rsid w:val="00150B18"/>
     <w:rsid w:val="00150D8C"/>
     <w:rsid w:val="00152DF6"/>
     <w:rsid w:val="00155953"/>
     <w:rsid w:val="00156067"/>
     <w:rsid w:val="00157263"/>
     <w:rsid w:val="00161988"/>
     <w:rsid w:val="00161CC9"/>
     <w:rsid w:val="00161D6C"/>
     <w:rsid w:val="00163BB2"/>
     <w:rsid w:val="00163C63"/>
     <w:rsid w:val="00163EF9"/>
     <w:rsid w:val="00164960"/>
     <w:rsid w:val="00164DE6"/>
     <w:rsid w:val="00167525"/>
     <w:rsid w:val="00167B2D"/>
     <w:rsid w:val="00167BFC"/>
     <w:rsid w:val="00171223"/>
+    <w:rsid w:val="001714CA"/>
     <w:rsid w:val="00173B96"/>
     <w:rsid w:val="00174D3C"/>
     <w:rsid w:val="00175FDE"/>
     <w:rsid w:val="0017649F"/>
     <w:rsid w:val="00176A96"/>
     <w:rsid w:val="001809C3"/>
     <w:rsid w:val="00181E9B"/>
     <w:rsid w:val="00182710"/>
     <w:rsid w:val="001837B6"/>
     <w:rsid w:val="00185756"/>
     <w:rsid w:val="00187A88"/>
     <w:rsid w:val="00191BC0"/>
     <w:rsid w:val="00193370"/>
     <w:rsid w:val="00193A82"/>
     <w:rsid w:val="00193E47"/>
     <w:rsid w:val="001944E3"/>
     <w:rsid w:val="00194B10"/>
     <w:rsid w:val="001954B0"/>
     <w:rsid w:val="00196454"/>
     <w:rsid w:val="001A0DBE"/>
     <w:rsid w:val="001A21E1"/>
     <w:rsid w:val="001A2F0D"/>
     <w:rsid w:val="001A5070"/>
     <w:rsid w:val="001A61CF"/>
     <w:rsid w:val="001A654B"/>
     <w:rsid w:val="001A79F2"/>
     <w:rsid w:val="001A7E5D"/>
     <w:rsid w:val="001B06A9"/>
     <w:rsid w:val="001B08A6"/>
     <w:rsid w:val="001B0BAA"/>
     <w:rsid w:val="001B13EE"/>
     <w:rsid w:val="001B6162"/>
     <w:rsid w:val="001B7179"/>
     <w:rsid w:val="001B797F"/>
     <w:rsid w:val="001B7F85"/>
     <w:rsid w:val="001C02D2"/>
     <w:rsid w:val="001C11CF"/>
     <w:rsid w:val="001C28CB"/>
     <w:rsid w:val="001C3DAE"/>
     <w:rsid w:val="001C4805"/>
+    <w:rsid w:val="001C4A69"/>
     <w:rsid w:val="001C65C8"/>
     <w:rsid w:val="001C6965"/>
     <w:rsid w:val="001C7E7C"/>
     <w:rsid w:val="001D01D7"/>
     <w:rsid w:val="001D07F6"/>
     <w:rsid w:val="001D32F2"/>
     <w:rsid w:val="001D3AFD"/>
     <w:rsid w:val="001D6B30"/>
     <w:rsid w:val="001D6B56"/>
     <w:rsid w:val="001D776C"/>
     <w:rsid w:val="001D78AD"/>
     <w:rsid w:val="001D7C02"/>
     <w:rsid w:val="001E08D2"/>
     <w:rsid w:val="001E0F90"/>
     <w:rsid w:val="001E111F"/>
     <w:rsid w:val="001E16B6"/>
     <w:rsid w:val="001E2C4C"/>
     <w:rsid w:val="001E3F8F"/>
     <w:rsid w:val="001E4332"/>
     <w:rsid w:val="001E5574"/>
     <w:rsid w:val="001E73D9"/>
     <w:rsid w:val="001E760F"/>
+    <w:rsid w:val="001E7BE1"/>
     <w:rsid w:val="001E7FDA"/>
     <w:rsid w:val="001F08DD"/>
     <w:rsid w:val="001F0DA2"/>
     <w:rsid w:val="001F0DAB"/>
     <w:rsid w:val="001F1617"/>
     <w:rsid w:val="001F1B7D"/>
     <w:rsid w:val="001F2481"/>
     <w:rsid w:val="001F697A"/>
     <w:rsid w:val="00201C08"/>
     <w:rsid w:val="002037FD"/>
     <w:rsid w:val="00207A51"/>
     <w:rsid w:val="00210A3B"/>
     <w:rsid w:val="00211129"/>
     <w:rsid w:val="00211EBF"/>
     <w:rsid w:val="0021322E"/>
     <w:rsid w:val="00213234"/>
     <w:rsid w:val="002133E0"/>
     <w:rsid w:val="00215756"/>
     <w:rsid w:val="00216FA6"/>
     <w:rsid w:val="002172BD"/>
     <w:rsid w:val="00217551"/>
     <w:rsid w:val="00217E23"/>
     <w:rsid w:val="00223ECE"/>
     <w:rsid w:val="002242D4"/>
     <w:rsid w:val="00225460"/>
     <w:rsid w:val="00226331"/>
     <w:rsid w:val="00227261"/>
+    <w:rsid w:val="00227B71"/>
     <w:rsid w:val="00230004"/>
     <w:rsid w:val="0023021F"/>
     <w:rsid w:val="00234E25"/>
     <w:rsid w:val="00236111"/>
     <w:rsid w:val="00237390"/>
     <w:rsid w:val="002374DE"/>
     <w:rsid w:val="00241B65"/>
     <w:rsid w:val="002424F1"/>
     <w:rsid w:val="00242565"/>
     <w:rsid w:val="00242BDA"/>
     <w:rsid w:val="0024384D"/>
     <w:rsid w:val="00243E41"/>
     <w:rsid w:val="0024755E"/>
     <w:rsid w:val="00250D89"/>
     <w:rsid w:val="002542CD"/>
     <w:rsid w:val="00260D0C"/>
     <w:rsid w:val="00261C18"/>
     <w:rsid w:val="00261FAE"/>
     <w:rsid w:val="00262F41"/>
     <w:rsid w:val="002646AE"/>
     <w:rsid w:val="002646E7"/>
     <w:rsid w:val="00267387"/>
     <w:rsid w:val="00267787"/>
     <w:rsid w:val="00271191"/>
     <w:rsid w:val="0027188F"/>
@@ -13656,50 +13710,51 @@
     <w:rsid w:val="003347C1"/>
     <w:rsid w:val="003359D7"/>
     <w:rsid w:val="00336032"/>
     <w:rsid w:val="00342205"/>
     <w:rsid w:val="0034244F"/>
     <w:rsid w:val="00343648"/>
     <w:rsid w:val="00343B20"/>
     <w:rsid w:val="0034453F"/>
     <w:rsid w:val="00344AED"/>
     <w:rsid w:val="0034571E"/>
     <w:rsid w:val="00346284"/>
     <w:rsid w:val="0035172C"/>
     <w:rsid w:val="003536A9"/>
     <w:rsid w:val="003542BC"/>
     <w:rsid w:val="00361F81"/>
     <w:rsid w:val="0036373D"/>
     <w:rsid w:val="00363ECA"/>
     <w:rsid w:val="003656B2"/>
     <w:rsid w:val="00366ABA"/>
     <w:rsid w:val="00367704"/>
     <w:rsid w:val="00370FC1"/>
     <w:rsid w:val="0037101E"/>
     <w:rsid w:val="00372E42"/>
     <w:rsid w:val="003769B7"/>
     <w:rsid w:val="00376A45"/>
+    <w:rsid w:val="00376A8A"/>
     <w:rsid w:val="00376DCF"/>
     <w:rsid w:val="00377076"/>
     <w:rsid w:val="003802AA"/>
     <w:rsid w:val="00380762"/>
     <w:rsid w:val="00380A49"/>
     <w:rsid w:val="00380C47"/>
     <w:rsid w:val="0038256B"/>
     <w:rsid w:val="00383619"/>
     <w:rsid w:val="00385FB6"/>
     <w:rsid w:val="00386180"/>
     <w:rsid w:val="00386269"/>
     <w:rsid w:val="003863D8"/>
     <w:rsid w:val="00387A99"/>
     <w:rsid w:val="0039000B"/>
     <w:rsid w:val="00390053"/>
     <w:rsid w:val="003929B7"/>
     <w:rsid w:val="00393B9C"/>
     <w:rsid w:val="0039464D"/>
     <w:rsid w:val="00394EA6"/>
     <w:rsid w:val="00395142"/>
     <w:rsid w:val="0039518B"/>
     <w:rsid w:val="003A0F85"/>
     <w:rsid w:val="003A5C70"/>
     <w:rsid w:val="003A6D70"/>
     <w:rsid w:val="003A7423"/>
@@ -13989,50 +14044,51 @@
     <w:rsid w:val="00601834"/>
     <w:rsid w:val="006028AB"/>
     <w:rsid w:val="0060317C"/>
     <w:rsid w:val="00606AEE"/>
     <w:rsid w:val="00607577"/>
     <w:rsid w:val="00611CF1"/>
     <w:rsid w:val="00611EBF"/>
     <w:rsid w:val="00613552"/>
     <w:rsid w:val="0061370E"/>
     <w:rsid w:val="00613801"/>
     <w:rsid w:val="00614A95"/>
     <w:rsid w:val="006157D0"/>
     <w:rsid w:val="00615E32"/>
     <w:rsid w:val="00615F1E"/>
     <w:rsid w:val="00617A64"/>
     <w:rsid w:val="006201FC"/>
     <w:rsid w:val="006217B3"/>
     <w:rsid w:val="00625446"/>
     <w:rsid w:val="00625C77"/>
     <w:rsid w:val="00631D3A"/>
     <w:rsid w:val="00632819"/>
     <w:rsid w:val="00636862"/>
     <w:rsid w:val="00636AB9"/>
     <w:rsid w:val="00643262"/>
     <w:rsid w:val="0064347A"/>
+    <w:rsid w:val="00644254"/>
     <w:rsid w:val="006443D4"/>
     <w:rsid w:val="00644462"/>
     <w:rsid w:val="0064769E"/>
     <w:rsid w:val="00647DB4"/>
     <w:rsid w:val="00653848"/>
     <w:rsid w:val="00653AEF"/>
     <w:rsid w:val="00654046"/>
     <w:rsid w:val="006545C5"/>
     <w:rsid w:val="00655231"/>
     <w:rsid w:val="00656591"/>
     <w:rsid w:val="006570CB"/>
     <w:rsid w:val="006609EA"/>
     <w:rsid w:val="00662067"/>
     <w:rsid w:val="00665AB9"/>
     <w:rsid w:val="0066688C"/>
     <w:rsid w:val="00666B2D"/>
     <w:rsid w:val="006671B4"/>
     <w:rsid w:val="0066791A"/>
     <w:rsid w:val="00670121"/>
     <w:rsid w:val="00671075"/>
     <w:rsid w:val="00671849"/>
     <w:rsid w:val="006736CE"/>
     <w:rsid w:val="00673D28"/>
     <w:rsid w:val="00674777"/>
     <w:rsid w:val="006755E7"/>
@@ -14050,98 +14106,100 @@
     <w:rsid w:val="006928ED"/>
     <w:rsid w:val="00692CF1"/>
     <w:rsid w:val="00695720"/>
     <w:rsid w:val="0069634A"/>
     <w:rsid w:val="00696EFC"/>
     <w:rsid w:val="00697A22"/>
     <w:rsid w:val="006A0406"/>
     <w:rsid w:val="006A2D61"/>
     <w:rsid w:val="006A3590"/>
     <w:rsid w:val="006A4114"/>
     <w:rsid w:val="006B33E0"/>
     <w:rsid w:val="006B66CF"/>
     <w:rsid w:val="006C018C"/>
     <w:rsid w:val="006C1B10"/>
     <w:rsid w:val="006C2B5C"/>
     <w:rsid w:val="006C2B90"/>
     <w:rsid w:val="006C3C37"/>
     <w:rsid w:val="006C62FC"/>
     <w:rsid w:val="006C6EB3"/>
     <w:rsid w:val="006C6FCA"/>
     <w:rsid w:val="006C7149"/>
     <w:rsid w:val="006D11E3"/>
     <w:rsid w:val="006D1FD8"/>
     <w:rsid w:val="006D2298"/>
     <w:rsid w:val="006D55EF"/>
+    <w:rsid w:val="006D764A"/>
     <w:rsid w:val="006D7939"/>
     <w:rsid w:val="006E10E3"/>
     <w:rsid w:val="006E147B"/>
     <w:rsid w:val="006E279C"/>
     <w:rsid w:val="006E3FE2"/>
     <w:rsid w:val="006F096E"/>
     <w:rsid w:val="006F1A4C"/>
     <w:rsid w:val="006F1B92"/>
     <w:rsid w:val="006F26B0"/>
     <w:rsid w:val="006F5293"/>
     <w:rsid w:val="006F5538"/>
     <w:rsid w:val="00700864"/>
     <w:rsid w:val="00701DAB"/>
     <w:rsid w:val="00702DEA"/>
     <w:rsid w:val="00704B8E"/>
     <w:rsid w:val="0070529C"/>
     <w:rsid w:val="0070714C"/>
     <w:rsid w:val="007075A4"/>
     <w:rsid w:val="00707798"/>
     <w:rsid w:val="00711169"/>
     <w:rsid w:val="00713AB4"/>
     <w:rsid w:val="007173D5"/>
     <w:rsid w:val="00720592"/>
     <w:rsid w:val="00721090"/>
     <w:rsid w:val="00722523"/>
     <w:rsid w:val="00722D79"/>
     <w:rsid w:val="00724937"/>
     <w:rsid w:val="007253EC"/>
     <w:rsid w:val="0072672C"/>
     <w:rsid w:val="00730975"/>
     <w:rsid w:val="00730B31"/>
     <w:rsid w:val="00732830"/>
     <w:rsid w:val="00733805"/>
     <w:rsid w:val="00733F04"/>
     <w:rsid w:val="00736337"/>
     <w:rsid w:val="007363BC"/>
     <w:rsid w:val="00741879"/>
     <w:rsid w:val="00742F38"/>
     <w:rsid w:val="007436C9"/>
     <w:rsid w:val="007445D1"/>
     <w:rsid w:val="007445FF"/>
     <w:rsid w:val="007456FF"/>
     <w:rsid w:val="00745726"/>
     <w:rsid w:val="00746E1A"/>
     <w:rsid w:val="007476A7"/>
     <w:rsid w:val="00754F06"/>
     <w:rsid w:val="00754FE8"/>
     <w:rsid w:val="007568E0"/>
+    <w:rsid w:val="007577FE"/>
     <w:rsid w:val="007628C3"/>
     <w:rsid w:val="0076711A"/>
     <w:rsid w:val="007702BE"/>
     <w:rsid w:val="007704B4"/>
     <w:rsid w:val="00771166"/>
     <w:rsid w:val="00772897"/>
     <w:rsid w:val="00773C2C"/>
     <w:rsid w:val="00773CF1"/>
     <w:rsid w:val="0077456F"/>
     <w:rsid w:val="00774EE0"/>
     <w:rsid w:val="00775DD9"/>
     <w:rsid w:val="00776140"/>
     <w:rsid w:val="007772DF"/>
     <w:rsid w:val="00777729"/>
     <w:rsid w:val="00781017"/>
     <w:rsid w:val="0078222E"/>
     <w:rsid w:val="00782314"/>
     <w:rsid w:val="00784190"/>
     <w:rsid w:val="00784D49"/>
     <w:rsid w:val="007853A9"/>
     <w:rsid w:val="00786458"/>
     <w:rsid w:val="00787B4A"/>
     <w:rsid w:val="0079004D"/>
     <w:rsid w:val="00790875"/>
     <w:rsid w:val="0079282C"/>
@@ -14421,50 +14479,51 @@
     <w:rsid w:val="009C2809"/>
     <w:rsid w:val="009C438E"/>
     <w:rsid w:val="009C44D8"/>
     <w:rsid w:val="009C4B06"/>
     <w:rsid w:val="009C781C"/>
     <w:rsid w:val="009D0FE5"/>
     <w:rsid w:val="009D3E88"/>
     <w:rsid w:val="009D6E8B"/>
     <w:rsid w:val="009E071A"/>
     <w:rsid w:val="009E58C4"/>
     <w:rsid w:val="009E603B"/>
     <w:rsid w:val="009E71B9"/>
     <w:rsid w:val="009E7450"/>
     <w:rsid w:val="009F20D8"/>
     <w:rsid w:val="009F2A7E"/>
     <w:rsid w:val="009F2CF0"/>
     <w:rsid w:val="009F3909"/>
     <w:rsid w:val="009F45EC"/>
     <w:rsid w:val="009F4819"/>
     <w:rsid w:val="009F5A04"/>
     <w:rsid w:val="00A022CD"/>
     <w:rsid w:val="00A030D8"/>
     <w:rsid w:val="00A0317D"/>
     <w:rsid w:val="00A04D5E"/>
     <w:rsid w:val="00A05A8C"/>
+    <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A1167E"/>
     <w:rsid w:val="00A14983"/>
     <w:rsid w:val="00A14AAC"/>
     <w:rsid w:val="00A16220"/>
     <w:rsid w:val="00A16C59"/>
     <w:rsid w:val="00A16E99"/>
     <w:rsid w:val="00A17640"/>
     <w:rsid w:val="00A2119B"/>
     <w:rsid w:val="00A213CF"/>
     <w:rsid w:val="00A25BE9"/>
     <w:rsid w:val="00A27F23"/>
     <w:rsid w:val="00A30E9E"/>
     <w:rsid w:val="00A333A3"/>
     <w:rsid w:val="00A3404D"/>
     <w:rsid w:val="00A34AA9"/>
     <w:rsid w:val="00A37A9C"/>
     <w:rsid w:val="00A407C3"/>
     <w:rsid w:val="00A409EE"/>
     <w:rsid w:val="00A4227D"/>
     <w:rsid w:val="00A42DA6"/>
     <w:rsid w:val="00A445E9"/>
     <w:rsid w:val="00A44819"/>
     <w:rsid w:val="00A451DA"/>
     <w:rsid w:val="00A45789"/>
     <w:rsid w:val="00A45EC1"/>
@@ -14538,70 +14597,72 @@
     <w:rsid w:val="00AD1308"/>
     <w:rsid w:val="00AD2EBE"/>
     <w:rsid w:val="00AD411F"/>
     <w:rsid w:val="00AD47CD"/>
     <w:rsid w:val="00AD482A"/>
     <w:rsid w:val="00AD48A6"/>
     <w:rsid w:val="00AD53A7"/>
     <w:rsid w:val="00AD542D"/>
     <w:rsid w:val="00AD6351"/>
     <w:rsid w:val="00AD690F"/>
     <w:rsid w:val="00AE0084"/>
     <w:rsid w:val="00AE0163"/>
     <w:rsid w:val="00AE03DE"/>
     <w:rsid w:val="00AE04E2"/>
     <w:rsid w:val="00AE107D"/>
     <w:rsid w:val="00AE211E"/>
     <w:rsid w:val="00AE36C0"/>
     <w:rsid w:val="00AE460A"/>
     <w:rsid w:val="00AE47BC"/>
     <w:rsid w:val="00AE5578"/>
     <w:rsid w:val="00AE5935"/>
     <w:rsid w:val="00AE72EC"/>
     <w:rsid w:val="00AE7BBE"/>
     <w:rsid w:val="00AF0BEA"/>
     <w:rsid w:val="00AF150A"/>
+    <w:rsid w:val="00AF1D8F"/>
     <w:rsid w:val="00AF276A"/>
     <w:rsid w:val="00AF2BD0"/>
     <w:rsid w:val="00AF39C1"/>
     <w:rsid w:val="00AF3B61"/>
     <w:rsid w:val="00AF3FEC"/>
     <w:rsid w:val="00AF59DE"/>
     <w:rsid w:val="00AF6019"/>
     <w:rsid w:val="00AF601D"/>
     <w:rsid w:val="00AF6088"/>
     <w:rsid w:val="00AF744E"/>
     <w:rsid w:val="00AF7769"/>
     <w:rsid w:val="00B02347"/>
     <w:rsid w:val="00B0234E"/>
     <w:rsid w:val="00B04032"/>
     <w:rsid w:val="00B04447"/>
     <w:rsid w:val="00B04527"/>
     <w:rsid w:val="00B065FD"/>
     <w:rsid w:val="00B06745"/>
     <w:rsid w:val="00B07405"/>
     <w:rsid w:val="00B07604"/>
+    <w:rsid w:val="00B10A25"/>
     <w:rsid w:val="00B11A51"/>
     <w:rsid w:val="00B128DE"/>
     <w:rsid w:val="00B12ADD"/>
     <w:rsid w:val="00B139EB"/>
     <w:rsid w:val="00B142BA"/>
     <w:rsid w:val="00B14DC4"/>
     <w:rsid w:val="00B15256"/>
     <w:rsid w:val="00B206A2"/>
     <w:rsid w:val="00B220A9"/>
     <w:rsid w:val="00B22AE0"/>
     <w:rsid w:val="00B22E0F"/>
     <w:rsid w:val="00B23427"/>
     <w:rsid w:val="00B23A1A"/>
     <w:rsid w:val="00B268BC"/>
     <w:rsid w:val="00B3013F"/>
     <w:rsid w:val="00B30A8F"/>
     <w:rsid w:val="00B314B7"/>
     <w:rsid w:val="00B32554"/>
     <w:rsid w:val="00B327E4"/>
     <w:rsid w:val="00B3581C"/>
     <w:rsid w:val="00B369C3"/>
     <w:rsid w:val="00B3764D"/>
     <w:rsid w:val="00B412FC"/>
     <w:rsid w:val="00B419F9"/>
     <w:rsid w:val="00B4238C"/>
@@ -14627,64 +14688,66 @@
     <w:rsid w:val="00B70C26"/>
     <w:rsid w:val="00B72D03"/>
     <w:rsid w:val="00B73CA2"/>
     <w:rsid w:val="00B7692B"/>
     <w:rsid w:val="00B76C2F"/>
     <w:rsid w:val="00B778C1"/>
     <w:rsid w:val="00B8137A"/>
     <w:rsid w:val="00B82BAF"/>
     <w:rsid w:val="00B84941"/>
     <w:rsid w:val="00B90833"/>
     <w:rsid w:val="00B90FE8"/>
     <w:rsid w:val="00B91C9D"/>
     <w:rsid w:val="00B94882"/>
     <w:rsid w:val="00BA15D0"/>
     <w:rsid w:val="00BA5085"/>
     <w:rsid w:val="00BA60E8"/>
     <w:rsid w:val="00BA735A"/>
     <w:rsid w:val="00BB0179"/>
     <w:rsid w:val="00BB01A9"/>
     <w:rsid w:val="00BB0A85"/>
     <w:rsid w:val="00BB1B55"/>
     <w:rsid w:val="00BB2162"/>
     <w:rsid w:val="00BB2467"/>
     <w:rsid w:val="00BB3D10"/>
     <w:rsid w:val="00BB4F84"/>
+    <w:rsid w:val="00BB63B5"/>
     <w:rsid w:val="00BB6978"/>
     <w:rsid w:val="00BB7C1D"/>
     <w:rsid w:val="00BB7C7B"/>
     <w:rsid w:val="00BB7C9B"/>
     <w:rsid w:val="00BC1036"/>
     <w:rsid w:val="00BC2B1A"/>
     <w:rsid w:val="00BC2C0C"/>
     <w:rsid w:val="00BC35D6"/>
     <w:rsid w:val="00BC4372"/>
     <w:rsid w:val="00BC4603"/>
     <w:rsid w:val="00BC483C"/>
     <w:rsid w:val="00BC5403"/>
     <w:rsid w:val="00BC550A"/>
     <w:rsid w:val="00BC6241"/>
+    <w:rsid w:val="00BC6678"/>
     <w:rsid w:val="00BC6828"/>
     <w:rsid w:val="00BD0A20"/>
     <w:rsid w:val="00BD3FC4"/>
     <w:rsid w:val="00BD60D7"/>
     <w:rsid w:val="00BD64E3"/>
     <w:rsid w:val="00BD7BDD"/>
     <w:rsid w:val="00BE017F"/>
     <w:rsid w:val="00BE0E9D"/>
     <w:rsid w:val="00BE2192"/>
     <w:rsid w:val="00BE3FF3"/>
     <w:rsid w:val="00BE4EAC"/>
     <w:rsid w:val="00BE51BC"/>
     <w:rsid w:val="00BE738A"/>
     <w:rsid w:val="00BF0122"/>
     <w:rsid w:val="00BF12DA"/>
     <w:rsid w:val="00BF1406"/>
     <w:rsid w:val="00BF1EA1"/>
     <w:rsid w:val="00BF32A2"/>
     <w:rsid w:val="00BF47C9"/>
     <w:rsid w:val="00BF4A0F"/>
     <w:rsid w:val="00BF4CE9"/>
     <w:rsid w:val="00BF4EEB"/>
     <w:rsid w:val="00BF55CD"/>
     <w:rsid w:val="00BF5DFE"/>
     <w:rsid w:val="00BF69B9"/>
@@ -14775,50 +14838,51 @@
     <w:rsid w:val="00C93112"/>
     <w:rsid w:val="00C93437"/>
     <w:rsid w:val="00C93AD2"/>
     <w:rsid w:val="00C94B88"/>
     <w:rsid w:val="00C9500D"/>
     <w:rsid w:val="00C95120"/>
     <w:rsid w:val="00C968A1"/>
     <w:rsid w:val="00CA109B"/>
     <w:rsid w:val="00CA196B"/>
     <w:rsid w:val="00CA4EA7"/>
     <w:rsid w:val="00CA637E"/>
     <w:rsid w:val="00CA7177"/>
     <w:rsid w:val="00CA7B2D"/>
     <w:rsid w:val="00CB1C9A"/>
     <w:rsid w:val="00CB1D30"/>
     <w:rsid w:val="00CB1EED"/>
     <w:rsid w:val="00CB2623"/>
     <w:rsid w:val="00CB399C"/>
     <w:rsid w:val="00CB3C22"/>
     <w:rsid w:val="00CB42FF"/>
     <w:rsid w:val="00CB68AB"/>
     <w:rsid w:val="00CC0BCE"/>
     <w:rsid w:val="00CC0E5E"/>
     <w:rsid w:val="00CC13CD"/>
     <w:rsid w:val="00CC1CF9"/>
+    <w:rsid w:val="00CC2843"/>
     <w:rsid w:val="00CC3015"/>
     <w:rsid w:val="00CC3890"/>
     <w:rsid w:val="00CC4A20"/>
     <w:rsid w:val="00CC4F63"/>
     <w:rsid w:val="00CC51A6"/>
     <w:rsid w:val="00CC624B"/>
     <w:rsid w:val="00CC69EB"/>
     <w:rsid w:val="00CD3CBB"/>
     <w:rsid w:val="00CD3D1C"/>
     <w:rsid w:val="00CD4119"/>
     <w:rsid w:val="00CD52E8"/>
     <w:rsid w:val="00CD7517"/>
     <w:rsid w:val="00CD76CE"/>
     <w:rsid w:val="00CE03A5"/>
     <w:rsid w:val="00CE2AD4"/>
     <w:rsid w:val="00CE3033"/>
     <w:rsid w:val="00CE5628"/>
     <w:rsid w:val="00CE5EFB"/>
     <w:rsid w:val="00CE653E"/>
     <w:rsid w:val="00CE7189"/>
     <w:rsid w:val="00CE7CF3"/>
     <w:rsid w:val="00CF101F"/>
     <w:rsid w:val="00CF156A"/>
     <w:rsid w:val="00CF1D34"/>
     <w:rsid w:val="00CF22D2"/>
@@ -14888,50 +14952,51 @@
     <w:rsid w:val="00D7125F"/>
     <w:rsid w:val="00D71B98"/>
     <w:rsid w:val="00D71C4F"/>
     <w:rsid w:val="00D7390E"/>
     <w:rsid w:val="00D77322"/>
     <w:rsid w:val="00D8072E"/>
     <w:rsid w:val="00D822FA"/>
     <w:rsid w:val="00D8385D"/>
     <w:rsid w:val="00D85C2A"/>
     <w:rsid w:val="00D87628"/>
     <w:rsid w:val="00D8789E"/>
     <w:rsid w:val="00D87FF8"/>
     <w:rsid w:val="00D92273"/>
     <w:rsid w:val="00D933C3"/>
     <w:rsid w:val="00D933C8"/>
     <w:rsid w:val="00D936EE"/>
     <w:rsid w:val="00D941D3"/>
     <w:rsid w:val="00D94A26"/>
     <w:rsid w:val="00D95870"/>
     <w:rsid w:val="00D95A37"/>
     <w:rsid w:val="00DA019D"/>
     <w:rsid w:val="00DA157D"/>
     <w:rsid w:val="00DA24C2"/>
     <w:rsid w:val="00DA2F25"/>
     <w:rsid w:val="00DA3712"/>
+    <w:rsid w:val="00DA381C"/>
     <w:rsid w:val="00DA4053"/>
     <w:rsid w:val="00DA44AB"/>
     <w:rsid w:val="00DA493C"/>
     <w:rsid w:val="00DA4B67"/>
     <w:rsid w:val="00DA4C79"/>
     <w:rsid w:val="00DA5EF5"/>
     <w:rsid w:val="00DA70C9"/>
     <w:rsid w:val="00DB0B95"/>
     <w:rsid w:val="00DB17F4"/>
     <w:rsid w:val="00DB20F8"/>
     <w:rsid w:val="00DB271F"/>
     <w:rsid w:val="00DB29E6"/>
     <w:rsid w:val="00DB2A19"/>
     <w:rsid w:val="00DB3D3F"/>
     <w:rsid w:val="00DB5964"/>
     <w:rsid w:val="00DB5EC1"/>
     <w:rsid w:val="00DB6B60"/>
     <w:rsid w:val="00DB6FB0"/>
     <w:rsid w:val="00DC1288"/>
     <w:rsid w:val="00DC1C70"/>
     <w:rsid w:val="00DC7FBE"/>
     <w:rsid w:val="00DD09D9"/>
     <w:rsid w:val="00DD1D1A"/>
     <w:rsid w:val="00DD3D31"/>
     <w:rsid w:val="00DD511C"/>
@@ -15023,93 +15088,96 @@
     <w:rsid w:val="00E92EF7"/>
     <w:rsid w:val="00E93B75"/>
     <w:rsid w:val="00E93DB9"/>
     <w:rsid w:val="00E940E0"/>
     <w:rsid w:val="00E947D0"/>
     <w:rsid w:val="00E9502E"/>
     <w:rsid w:val="00E9623D"/>
     <w:rsid w:val="00E967AB"/>
     <w:rsid w:val="00E9783A"/>
     <w:rsid w:val="00EA0565"/>
     <w:rsid w:val="00EA1712"/>
     <w:rsid w:val="00EA4136"/>
     <w:rsid w:val="00EA43B1"/>
     <w:rsid w:val="00EA4CCB"/>
     <w:rsid w:val="00EA5443"/>
     <w:rsid w:val="00EA57E7"/>
     <w:rsid w:val="00EA5A08"/>
     <w:rsid w:val="00EA5B6D"/>
     <w:rsid w:val="00EB0544"/>
     <w:rsid w:val="00EB1353"/>
     <w:rsid w:val="00EB30ED"/>
     <w:rsid w:val="00EB3DA3"/>
     <w:rsid w:val="00EB42A2"/>
     <w:rsid w:val="00EB5384"/>
     <w:rsid w:val="00EB578D"/>
+    <w:rsid w:val="00EB5BA8"/>
     <w:rsid w:val="00EB76CF"/>
     <w:rsid w:val="00EB7D4B"/>
     <w:rsid w:val="00EC0107"/>
     <w:rsid w:val="00EC016F"/>
     <w:rsid w:val="00EC0EE6"/>
     <w:rsid w:val="00EC0F38"/>
     <w:rsid w:val="00EC679A"/>
     <w:rsid w:val="00EC7B35"/>
     <w:rsid w:val="00ED045E"/>
     <w:rsid w:val="00ED17A6"/>
     <w:rsid w:val="00ED3E6A"/>
     <w:rsid w:val="00ED437D"/>
     <w:rsid w:val="00ED6AB0"/>
     <w:rsid w:val="00EE06BD"/>
     <w:rsid w:val="00EE10AB"/>
     <w:rsid w:val="00EE1540"/>
     <w:rsid w:val="00EE23C3"/>
     <w:rsid w:val="00EE2734"/>
     <w:rsid w:val="00EE2C03"/>
     <w:rsid w:val="00EE5922"/>
     <w:rsid w:val="00EE6AA4"/>
     <w:rsid w:val="00EE6E2D"/>
     <w:rsid w:val="00EE6EA5"/>
     <w:rsid w:val="00EE6F1D"/>
     <w:rsid w:val="00EE78F6"/>
     <w:rsid w:val="00EE7B6A"/>
     <w:rsid w:val="00EE7FE5"/>
     <w:rsid w:val="00EF01F5"/>
     <w:rsid w:val="00EF0FD6"/>
     <w:rsid w:val="00EF219F"/>
     <w:rsid w:val="00EF2877"/>
     <w:rsid w:val="00EF3148"/>
     <w:rsid w:val="00EF3221"/>
     <w:rsid w:val="00EF67C7"/>
     <w:rsid w:val="00F002D4"/>
     <w:rsid w:val="00F00A32"/>
     <w:rsid w:val="00F01977"/>
     <w:rsid w:val="00F03C0D"/>
     <w:rsid w:val="00F065E7"/>
+    <w:rsid w:val="00F06BBD"/>
     <w:rsid w:val="00F075AC"/>
     <w:rsid w:val="00F111B7"/>
     <w:rsid w:val="00F14B42"/>
     <w:rsid w:val="00F159DB"/>
+    <w:rsid w:val="00F16B38"/>
     <w:rsid w:val="00F17305"/>
     <w:rsid w:val="00F20FC4"/>
     <w:rsid w:val="00F23C2E"/>
     <w:rsid w:val="00F248B0"/>
     <w:rsid w:val="00F24AFF"/>
     <w:rsid w:val="00F26060"/>
     <w:rsid w:val="00F27F8F"/>
     <w:rsid w:val="00F3138A"/>
     <w:rsid w:val="00F32710"/>
     <w:rsid w:val="00F32FF3"/>
     <w:rsid w:val="00F3305C"/>
     <w:rsid w:val="00F330AC"/>
     <w:rsid w:val="00F3531A"/>
     <w:rsid w:val="00F3565A"/>
     <w:rsid w:val="00F36752"/>
     <w:rsid w:val="00F40DCF"/>
     <w:rsid w:val="00F422DA"/>
     <w:rsid w:val="00F4288C"/>
     <w:rsid w:val="00F42AE2"/>
     <w:rsid w:val="00F43590"/>
     <w:rsid w:val="00F44C5B"/>
     <w:rsid w:val="00F454B5"/>
     <w:rsid w:val="00F46716"/>
     <w:rsid w:val="00F50E2B"/>
     <w:rsid w:val="00F51DC8"/>
@@ -15192,53 +15260,53 @@
     <w:rsid w:val="00FF3D43"/>
     <w:rsid w:val="00FF4A45"/>
     <w:rsid w:val="00FF4A4D"/>
     <w:rsid w:val="00FF5139"/>
     <w:rsid w:val="00FF6834"/>
     <w:rsid w:val="00FF7A8E"/>
     <w:rsid w:val="00FF7AFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50A531A0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E2470777-61EB-4C33-9D82-A44FC34524E2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
@@ -17040,56 +17108,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478e3a748affb0f55ba8f5b946412401" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f330bf4c-7d0e-4728-ac38-8ec30312c613" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="299abc7f-d377-4404-be4d-881a1d984be2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ff411731d0a57967545b0751eee3aca4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee38c696aa9fe9114188626e103068a1" ns2:_="" ns3:_="">
     <xsd:import namespace="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <xsd:import namespace="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -17250,159 +17338,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82C44AAB-507A-4719-90F3-FD5891819996}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F3DD5B9-2C19-45AF-A030-4A1C7491E82F}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E77E756-C2D3-4080-84FB-C1DBE04D4491}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C889EDB-2241-4D96-A4CE-33B173A91F4D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D01C0AF8-5634-4E89-A1C5-AE436065C156}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
+    <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7D0AC63-B402-4C87-833D-0AAFA00629BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E77E756-C2D3-4080-84FB-C1DBE04D4491}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F3DD5B9-2C19-45AF-A030-4A1C7491E82F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1045</Words>
-  <Characters>6396</Characters>
+  <Words>1081</Words>
+  <Characters>6379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Směrnice o akreditaci poradců MZe</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>KCP</Manager>
   <Company>ÚZPI Praha</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7427</CharactersWithSpaces>
+  <CharactersWithSpaces>7446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Směrnice o akreditaci poradců MZe</dc:title>
   <dc:subject>směrnice</dc:subject>
   <dc:creator>Josef Kaše</dc:creator>
   <cp:keywords>akreditace poradců</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>směrnice</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_92824bee-5c67-426c-bc98-23ad86c9419e_Enabled">