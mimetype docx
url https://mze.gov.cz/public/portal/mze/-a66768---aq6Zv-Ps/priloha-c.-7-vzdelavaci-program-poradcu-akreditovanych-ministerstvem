--- v0 (2025-11-21)
+++ v1 (2026-07-12)
@@ -870,120 +870,126 @@
       </w:pPr>
       <w:r w:rsidRPr="005873A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vzdělávací akce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7034ADD9" w14:textId="77777777" w:rsidR="00660E39" w:rsidRPr="005873A6" w:rsidRDefault="00660E39" w:rsidP="005873A6">
       <w:pPr>
         <w:ind w:left="927" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0721CF41" w14:textId="4B5E9F53" w:rsidR="0003376E" w:rsidRDefault="00855733" w:rsidP="00F2491C">
+    <w:p w14:paraId="0721CF41" w14:textId="350A3134" w:rsidR="0003376E" w:rsidRDefault="008D6C79" w:rsidP="00F2491C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Registrované nepovinné vzdělávací akce musí být orientovány do oblastí akreditace nebo </w:t>
+        <w:t>Registrované vzdělávací</w:t>
+      </w:r>
+      <w:r w:rsidR="00855733" w:rsidRPr="00F14BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akce musí být orientovány do oblastí akreditace nebo </w:t>
       </w:r>
       <w:r w:rsidR="0046307F" w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">podoblastí </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14BC7">
+      <w:r w:rsidR="00855733" w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>uvedených v </w:t>
       </w:r>
       <w:r w:rsidR="003B60E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>příloze č</w:t>
       </w:r>
       <w:r w:rsidR="00D23DCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>íslo</w:t>
       </w:r>
       <w:r w:rsidR="003B60E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 </w:t>
       </w:r>
       <w:r w:rsidR="00C53BAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pravidel</w:t>
       </w:r>
       <w:r w:rsidR="00FA1DFC" w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B6B37B" w14:textId="77777777" w:rsidR="003B60E6" w:rsidRDefault="003B60E6" w:rsidP="005873A6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="465923AB" w14:textId="17C7B4C4" w:rsidR="00855733" w:rsidRDefault="00855733" w:rsidP="00162448">
+    <w:p w14:paraId="465923AB" w14:textId="26FEE7EB" w:rsidR="00855733" w:rsidRDefault="00855733" w:rsidP="00162448">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vzdělávací formy jsou semináře</w:t>
       </w:r>
       <w:r w:rsidR="007C7128">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -992,50 +998,116 @@
       </w:r>
       <w:r w:rsidR="0003648B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, webináře, workshopy</w:t>
       </w:r>
       <w:r w:rsidR="007C7128">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, konference</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> atd. a jsou pořádané subjekty, které mají vzdělávání v předmětu činnosti</w:t>
       </w:r>
       <w:r w:rsidR="001E5963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, nebo jsou pořádané zemědělskými podniky se statutem „demonstrační farma Ministerstva zemědělství“</w:t>
       </w:r>
+      <w:r w:rsidR="00B21A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dále </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tematické skupiny a zahraniční vzdělávací výjezdy</w:t>
+      </w:r>
+      <w:r w:rsidR="001B745F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podporované v záměru </w:t>
+      </w:r>
+      <w:r w:rsidR="009235FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e) Zvyšování kompetencí poradců v zemědělství a potravi</w:t>
+      </w:r>
+      <w:r w:rsidR="002031A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nářství</w:t>
+      </w:r>
+      <w:r w:rsidR="0026347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, intervence 54.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>78 – Podpora</w:t>
+      </w:r>
+      <w:r w:rsidR="0026347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pora</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6379">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>denství</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Doba trvání registrované</w:t>
       </w:r>
       <w:r w:rsidR="007C7128">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vzdělávací akce</w:t>
       </w:r>
       <w:r w:rsidR="00A077F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> činí</w:t>
       </w:r>
       <w:r w:rsidR="008764A9" w:rsidRPr="00F14BC7">
@@ -1071,50 +1143,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="64BA23C5" w14:textId="77777777" w:rsidR="0003648B" w:rsidRPr="005873A6" w:rsidRDefault="0003648B" w:rsidP="005873A6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD47F4C" w14:textId="6400A464" w:rsidR="00162448" w:rsidRDefault="008764A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098071C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Odborný útvar </w:t>
       </w:r>
       <w:r w:rsidR="00324B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ministerstva</w:t>
       </w:r>
       <w:r w:rsidR="00F2491C" w:rsidRPr="0098071C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098071C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>odpovědný za poradenství může stanovit prioritní vzdělávací témata</w:t>
       </w:r>
       <w:r w:rsidR="00AC2004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
@@ -1137,127 +1210,126 @@
         </w:rPr>
         <w:t>/podoblastech</w:t>
       </w:r>
       <w:r w:rsidR="00AC2004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> akreditace</w:t>
       </w:r>
       <w:r w:rsidR="005873A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625B3CB7" w14:textId="277D642D" w:rsidR="0003648B" w:rsidRPr="0098071C" w:rsidRDefault="0003648B" w:rsidP="005873A6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5095F136" w14:textId="14FA9729" w:rsidR="00AB6D6A" w:rsidRDefault="00264CAA" w:rsidP="00F2491C">
+    <w:p w14:paraId="5095F136" w14:textId="7447AEF4" w:rsidR="00AB6D6A" w:rsidRDefault="00264CAA" w:rsidP="00F2491C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D3F" w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>zdělávací akce, včetně</w:t>
       </w:r>
       <w:r w:rsidR="00345C8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> zařazení do</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D3F" w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> bodového ohodnocení, jsou zveřejňovány </w:t>
       </w:r>
       <w:r w:rsidR="00873360">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D3F" w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">právcem </w:t>
       </w:r>
       <w:r w:rsidR="00873360">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D3F" w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>egistru na jeho webov</w:t>
-[...5 lines deleted...]
-        <w:t>é</w:t>
+        <w:t xml:space="preserve">egistru </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6C79" w:rsidRPr="00F14BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na webové</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D3F" w:rsidRPr="00F14BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00186FF1">
-[...3 lines deleted...]
-        <w:t>stránce</w:t>
+      <w:r w:rsidR="008B6D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>adrese</w:t>
       </w:r>
       <w:r w:rsidR="00C8080B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> správce </w:t>
       </w:r>
       <w:r w:rsidR="00D158D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>registru</w:t>
       </w:r>
       <w:r w:rsidR="001924F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F4BDA0" w14:textId="77777777" w:rsidR="0098071C" w:rsidRDefault="0098071C" w:rsidP="00006A92">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1414,51 +1486,51 @@
         </w:rPr>
         <w:t>egistru realizovat mezi akreditovanými poradci dotazníkov</w:t>
       </w:r>
       <w:r w:rsidR="00994C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidR="00DC4015">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> šetření. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAC2AE7" w14:textId="77777777" w:rsidR="0023588B" w:rsidRDefault="0023588B" w:rsidP="001924F3">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17948862" w14:textId="5FDA17CA" w:rsidR="00424C1A" w:rsidRDefault="00DC4015" w:rsidP="00345A1F">
+    <w:p w14:paraId="17948862" w14:textId="0FAFB09B" w:rsidR="00424C1A" w:rsidRDefault="00DC4015" w:rsidP="00345A1F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00A077F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00994C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1495,51 +1567,63 @@
         </w:rPr>
         <w:t xml:space="preserve">právce </w:t>
       </w:r>
       <w:r w:rsidR="00873360">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00994C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>egistru započítat dotazníkové šetření do bodové</w:t>
       </w:r>
       <w:r w:rsidR="009A3199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ho</w:t>
       </w:r>
       <w:r w:rsidR="00994C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> systému dle tabulky 1. </w:t>
+        <w:t xml:space="preserve"> systému dle tabulky </w:t>
+      </w:r>
+      <w:r w:rsidR="00994739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č. </w:t>
+      </w:r>
+      <w:r w:rsidR="00994C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3840D86A" w14:textId="77777777" w:rsidR="00424C1A" w:rsidRDefault="00424C1A" w:rsidP="001924F3">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C44E4AB" w14:textId="44184133" w:rsidR="0023588B" w:rsidRDefault="00994C95" w:rsidP="00345A1F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1887,95 +1971,95 @@
     <w:p w14:paraId="30111D26" w14:textId="77777777" w:rsidR="00994C95" w:rsidRPr="0023588B" w:rsidRDefault="00994C95" w:rsidP="001924F3">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00994C95" w:rsidRPr="0023588B" w:rsidSect="000C6D03">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E44017B" w14:textId="77777777" w:rsidR="00A1589A" w:rsidRDefault="00A1589A">
+    <w:p w14:paraId="16A03168" w14:textId="77777777" w:rsidR="00FE75CB" w:rsidRDefault="00FE75CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DB800BC" w14:textId="77777777" w:rsidR="00A1589A" w:rsidRDefault="00A1589A">
+    <w:p w14:paraId="40431B56" w14:textId="77777777" w:rsidR="00FE75CB" w:rsidRDefault="00FE75CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F6BFD55" w14:textId="77777777" w:rsidR="00A1589A" w:rsidRDefault="00A1589A"/>
+    <w:p w14:paraId="68E62102" w14:textId="77777777" w:rsidR="00FE75CB" w:rsidRDefault="00FE75CB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C42D460" w14:textId="77777777" w:rsidR="00BA5F95" w:rsidRDefault="00BA5F95" w:rsidP="00CD1EB9">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -2036,65 +2120,65 @@
     <w:r w:rsidR="00B1662A">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C53BDE3" w14:textId="77777777" w:rsidR="00BA5F95" w:rsidRDefault="00BA5F95">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59B05472" w14:textId="77777777" w:rsidR="00A1589A" w:rsidRDefault="00A1589A">
+    <w:p w14:paraId="2DB7B962" w14:textId="77777777" w:rsidR="00FE75CB" w:rsidRDefault="00FE75CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B062060" w14:textId="77777777" w:rsidR="00A1589A" w:rsidRDefault="00A1589A">
+    <w:p w14:paraId="1A9A431B" w14:textId="77777777" w:rsidR="00FE75CB" w:rsidRDefault="00FE75CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28C0D40E" w14:textId="77777777" w:rsidR="00A1589A" w:rsidRDefault="00A1589A"/>
+    <w:p w14:paraId="3005C13A" w14:textId="77777777" w:rsidR="00FE75CB" w:rsidRDefault="00FE75CB"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="04DA4186" w14:textId="3E38EAE8" w:rsidR="006D5554" w:rsidRDefault="006D5554" w:rsidP="00432276">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001924F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Správce </w:t>
       </w:r>
       <w:r w:rsidR="00873360">
         <w:rPr>
@@ -3835,150 +3919,159 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1721319005">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1020620938">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="688719224">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1771466930">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="814566454">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1704549998">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E278F"/>
     <w:rsid w:val="00006A92"/>
     <w:rsid w:val="00007FF7"/>
     <w:rsid w:val="00010883"/>
     <w:rsid w:val="0001130E"/>
     <w:rsid w:val="00015A47"/>
     <w:rsid w:val="00021A29"/>
+    <w:rsid w:val="00024E6D"/>
     <w:rsid w:val="0003376E"/>
     <w:rsid w:val="0003648B"/>
     <w:rsid w:val="00037575"/>
     <w:rsid w:val="00042C7B"/>
     <w:rsid w:val="00051C52"/>
     <w:rsid w:val="00052204"/>
     <w:rsid w:val="00062F10"/>
     <w:rsid w:val="00066503"/>
     <w:rsid w:val="00073E85"/>
     <w:rsid w:val="00084567"/>
     <w:rsid w:val="00085EAA"/>
     <w:rsid w:val="000A0648"/>
     <w:rsid w:val="000B10A8"/>
     <w:rsid w:val="000B2340"/>
     <w:rsid w:val="000B7C1D"/>
     <w:rsid w:val="000C6D03"/>
     <w:rsid w:val="000D1C40"/>
     <w:rsid w:val="000D3D99"/>
     <w:rsid w:val="000E278F"/>
     <w:rsid w:val="001013B6"/>
     <w:rsid w:val="001239F1"/>
     <w:rsid w:val="00143A35"/>
     <w:rsid w:val="00154A64"/>
     <w:rsid w:val="00156EBF"/>
     <w:rsid w:val="0015765A"/>
     <w:rsid w:val="00162259"/>
     <w:rsid w:val="00162297"/>
     <w:rsid w:val="00162448"/>
     <w:rsid w:val="0016702B"/>
     <w:rsid w:val="0017257D"/>
     <w:rsid w:val="00174860"/>
     <w:rsid w:val="00181E9B"/>
     <w:rsid w:val="0018359F"/>
     <w:rsid w:val="0018449A"/>
     <w:rsid w:val="00186FF1"/>
     <w:rsid w:val="001924F3"/>
     <w:rsid w:val="00193F9D"/>
     <w:rsid w:val="001A5ED6"/>
     <w:rsid w:val="001B1B7F"/>
     <w:rsid w:val="001B4067"/>
     <w:rsid w:val="001B60E1"/>
+    <w:rsid w:val="001B745F"/>
     <w:rsid w:val="001C16B8"/>
     <w:rsid w:val="001E5963"/>
     <w:rsid w:val="001F2481"/>
     <w:rsid w:val="001F41B4"/>
     <w:rsid w:val="00202F2A"/>
+    <w:rsid w:val="002031A4"/>
     <w:rsid w:val="00210722"/>
     <w:rsid w:val="00216262"/>
     <w:rsid w:val="00221071"/>
     <w:rsid w:val="00224A39"/>
     <w:rsid w:val="002267FA"/>
     <w:rsid w:val="00232496"/>
     <w:rsid w:val="00234486"/>
     <w:rsid w:val="0023588B"/>
     <w:rsid w:val="00240438"/>
     <w:rsid w:val="00251EBC"/>
     <w:rsid w:val="002567DA"/>
     <w:rsid w:val="00256911"/>
+    <w:rsid w:val="00261DBC"/>
+    <w:rsid w:val="0026347A"/>
     <w:rsid w:val="00264CAA"/>
+    <w:rsid w:val="00277682"/>
+    <w:rsid w:val="002815B5"/>
+    <w:rsid w:val="00290172"/>
     <w:rsid w:val="0029133B"/>
     <w:rsid w:val="0029599B"/>
     <w:rsid w:val="002A4B6F"/>
     <w:rsid w:val="002B33E2"/>
     <w:rsid w:val="002B3AE4"/>
     <w:rsid w:val="002C5080"/>
     <w:rsid w:val="002C5297"/>
     <w:rsid w:val="002D062E"/>
     <w:rsid w:val="002D1B16"/>
     <w:rsid w:val="002D2432"/>
+    <w:rsid w:val="002D6379"/>
     <w:rsid w:val="002F209E"/>
     <w:rsid w:val="002F6285"/>
     <w:rsid w:val="00302F7C"/>
     <w:rsid w:val="00312182"/>
     <w:rsid w:val="0031347F"/>
     <w:rsid w:val="00324B2C"/>
     <w:rsid w:val="00325D0A"/>
     <w:rsid w:val="003277A3"/>
     <w:rsid w:val="003411F3"/>
     <w:rsid w:val="00341476"/>
     <w:rsid w:val="00341A4D"/>
     <w:rsid w:val="00341DBF"/>
     <w:rsid w:val="0034424C"/>
     <w:rsid w:val="00345C8C"/>
     <w:rsid w:val="0035174B"/>
     <w:rsid w:val="003742B1"/>
     <w:rsid w:val="0038583B"/>
     <w:rsid w:val="0039549C"/>
     <w:rsid w:val="003A4803"/>
     <w:rsid w:val="003A7828"/>
     <w:rsid w:val="003B4355"/>
     <w:rsid w:val="003B5848"/>
     <w:rsid w:val="003B60E6"/>
     <w:rsid w:val="003C4AEC"/>
     <w:rsid w:val="003D4DFF"/>
@@ -3986,327 +4079,349 @@
     <w:rsid w:val="003D5258"/>
     <w:rsid w:val="003E284D"/>
     <w:rsid w:val="003F1F6F"/>
     <w:rsid w:val="003F2EE1"/>
     <w:rsid w:val="003F5108"/>
     <w:rsid w:val="003F5848"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="004066F8"/>
     <w:rsid w:val="00411F12"/>
     <w:rsid w:val="004204BE"/>
     <w:rsid w:val="00424C1A"/>
     <w:rsid w:val="004320C8"/>
     <w:rsid w:val="00432276"/>
     <w:rsid w:val="00432733"/>
     <w:rsid w:val="00432C80"/>
     <w:rsid w:val="00435505"/>
     <w:rsid w:val="00437D58"/>
     <w:rsid w:val="00440532"/>
     <w:rsid w:val="00445029"/>
     <w:rsid w:val="00452B36"/>
     <w:rsid w:val="00462EDC"/>
     <w:rsid w:val="0046307F"/>
     <w:rsid w:val="00467021"/>
     <w:rsid w:val="004756E2"/>
     <w:rsid w:val="00476523"/>
+    <w:rsid w:val="00487D1E"/>
     <w:rsid w:val="004A7117"/>
     <w:rsid w:val="004C58F7"/>
     <w:rsid w:val="004E2E51"/>
     <w:rsid w:val="004E7083"/>
     <w:rsid w:val="00520FB0"/>
     <w:rsid w:val="005364ED"/>
     <w:rsid w:val="005607C1"/>
     <w:rsid w:val="005618CC"/>
     <w:rsid w:val="005632C0"/>
     <w:rsid w:val="0056672B"/>
     <w:rsid w:val="005830FA"/>
     <w:rsid w:val="005873A6"/>
     <w:rsid w:val="00595CA2"/>
     <w:rsid w:val="00597F04"/>
     <w:rsid w:val="005A2AEF"/>
     <w:rsid w:val="005A458E"/>
     <w:rsid w:val="005B2C4E"/>
     <w:rsid w:val="005B34D1"/>
     <w:rsid w:val="005B4E1E"/>
     <w:rsid w:val="005C0CA6"/>
     <w:rsid w:val="005C2D6B"/>
     <w:rsid w:val="005C6DFC"/>
+    <w:rsid w:val="005E4242"/>
     <w:rsid w:val="005E565D"/>
     <w:rsid w:val="005F5CFD"/>
     <w:rsid w:val="00607D42"/>
     <w:rsid w:val="00633F7D"/>
     <w:rsid w:val="00642086"/>
     <w:rsid w:val="00651F99"/>
     <w:rsid w:val="00655305"/>
     <w:rsid w:val="006561C6"/>
     <w:rsid w:val="00660A64"/>
     <w:rsid w:val="00660E39"/>
     <w:rsid w:val="006612C1"/>
     <w:rsid w:val="00665BA6"/>
     <w:rsid w:val="00667CFE"/>
     <w:rsid w:val="00673755"/>
     <w:rsid w:val="00675AFA"/>
     <w:rsid w:val="006800A0"/>
     <w:rsid w:val="006859EE"/>
     <w:rsid w:val="00686EE5"/>
     <w:rsid w:val="00693750"/>
     <w:rsid w:val="006A2316"/>
     <w:rsid w:val="006C1894"/>
     <w:rsid w:val="006C6719"/>
     <w:rsid w:val="006D5554"/>
     <w:rsid w:val="006D5A77"/>
     <w:rsid w:val="006D6AB9"/>
+    <w:rsid w:val="006D764A"/>
     <w:rsid w:val="007064FC"/>
     <w:rsid w:val="007075A4"/>
     <w:rsid w:val="00710F07"/>
     <w:rsid w:val="007111A2"/>
     <w:rsid w:val="00711AF0"/>
     <w:rsid w:val="00717A47"/>
     <w:rsid w:val="00720CDE"/>
     <w:rsid w:val="007211E9"/>
     <w:rsid w:val="00726C8B"/>
     <w:rsid w:val="00726EC8"/>
     <w:rsid w:val="00727857"/>
     <w:rsid w:val="007316DD"/>
     <w:rsid w:val="00734379"/>
     <w:rsid w:val="00742F38"/>
     <w:rsid w:val="00765E02"/>
     <w:rsid w:val="00792FFD"/>
     <w:rsid w:val="007A3A79"/>
     <w:rsid w:val="007A3BB2"/>
     <w:rsid w:val="007A50E1"/>
     <w:rsid w:val="007B3529"/>
     <w:rsid w:val="007B4D80"/>
     <w:rsid w:val="007C07C3"/>
     <w:rsid w:val="007C7128"/>
     <w:rsid w:val="007D3A37"/>
     <w:rsid w:val="007D71A6"/>
     <w:rsid w:val="007E0329"/>
     <w:rsid w:val="007E51B5"/>
     <w:rsid w:val="007F1264"/>
     <w:rsid w:val="007F415F"/>
     <w:rsid w:val="00801253"/>
     <w:rsid w:val="008154CE"/>
     <w:rsid w:val="00817848"/>
     <w:rsid w:val="00823A4E"/>
     <w:rsid w:val="008241E1"/>
+    <w:rsid w:val="008267FC"/>
     <w:rsid w:val="00830D4F"/>
+    <w:rsid w:val="00831C72"/>
     <w:rsid w:val="00835EE2"/>
     <w:rsid w:val="00837684"/>
     <w:rsid w:val="00837996"/>
     <w:rsid w:val="00840455"/>
     <w:rsid w:val="00840BF1"/>
     <w:rsid w:val="008443DC"/>
     <w:rsid w:val="00846EDD"/>
     <w:rsid w:val="00855733"/>
     <w:rsid w:val="00855A40"/>
     <w:rsid w:val="008719A2"/>
     <w:rsid w:val="00873360"/>
     <w:rsid w:val="00875387"/>
     <w:rsid w:val="008764A9"/>
+    <w:rsid w:val="00894B14"/>
     <w:rsid w:val="008A2A8E"/>
     <w:rsid w:val="008B0D0A"/>
     <w:rsid w:val="008B2938"/>
+    <w:rsid w:val="008B6D89"/>
     <w:rsid w:val="008D11C4"/>
     <w:rsid w:val="008D3A5B"/>
     <w:rsid w:val="008D4C67"/>
     <w:rsid w:val="008D5117"/>
+    <w:rsid w:val="008D6C79"/>
     <w:rsid w:val="008E593E"/>
     <w:rsid w:val="008F0B84"/>
     <w:rsid w:val="008F1B4F"/>
     <w:rsid w:val="008F447C"/>
     <w:rsid w:val="008F63B5"/>
     <w:rsid w:val="00902BA4"/>
     <w:rsid w:val="00922306"/>
+    <w:rsid w:val="009235FD"/>
     <w:rsid w:val="009246B7"/>
     <w:rsid w:val="00930748"/>
     <w:rsid w:val="0093755B"/>
     <w:rsid w:val="0093783E"/>
     <w:rsid w:val="00951D25"/>
     <w:rsid w:val="00954904"/>
     <w:rsid w:val="00956CD1"/>
     <w:rsid w:val="009650E6"/>
     <w:rsid w:val="00966C27"/>
     <w:rsid w:val="00970679"/>
     <w:rsid w:val="00974396"/>
     <w:rsid w:val="0098071C"/>
     <w:rsid w:val="0098324B"/>
     <w:rsid w:val="009923CB"/>
+    <w:rsid w:val="00994739"/>
     <w:rsid w:val="00994C95"/>
     <w:rsid w:val="009A30F5"/>
     <w:rsid w:val="009A3199"/>
     <w:rsid w:val="009A494F"/>
     <w:rsid w:val="009B2E6F"/>
     <w:rsid w:val="009B4C9E"/>
     <w:rsid w:val="009B5B6E"/>
     <w:rsid w:val="009C725E"/>
     <w:rsid w:val="009D0B38"/>
+    <w:rsid w:val="009E0305"/>
     <w:rsid w:val="009E3564"/>
     <w:rsid w:val="00A00286"/>
     <w:rsid w:val="00A05073"/>
     <w:rsid w:val="00A0614B"/>
     <w:rsid w:val="00A077F2"/>
     <w:rsid w:val="00A1589A"/>
     <w:rsid w:val="00A277DA"/>
     <w:rsid w:val="00A5041D"/>
     <w:rsid w:val="00A54FE9"/>
     <w:rsid w:val="00A57503"/>
     <w:rsid w:val="00A62B54"/>
     <w:rsid w:val="00A94415"/>
     <w:rsid w:val="00A94F81"/>
     <w:rsid w:val="00AB332E"/>
     <w:rsid w:val="00AB483E"/>
     <w:rsid w:val="00AB4A6F"/>
     <w:rsid w:val="00AB6BE6"/>
     <w:rsid w:val="00AB6D6A"/>
     <w:rsid w:val="00AC2004"/>
     <w:rsid w:val="00AD1DD3"/>
     <w:rsid w:val="00AF489E"/>
     <w:rsid w:val="00AF523F"/>
     <w:rsid w:val="00B02350"/>
     <w:rsid w:val="00B03E70"/>
     <w:rsid w:val="00B13EC3"/>
     <w:rsid w:val="00B1662A"/>
     <w:rsid w:val="00B16D46"/>
+    <w:rsid w:val="00B21A53"/>
     <w:rsid w:val="00B23427"/>
     <w:rsid w:val="00B26F7E"/>
     <w:rsid w:val="00B279A0"/>
     <w:rsid w:val="00B27B57"/>
     <w:rsid w:val="00B31D75"/>
+    <w:rsid w:val="00B3525E"/>
     <w:rsid w:val="00B518F9"/>
     <w:rsid w:val="00B550C2"/>
     <w:rsid w:val="00B5530C"/>
     <w:rsid w:val="00B55C53"/>
     <w:rsid w:val="00B63932"/>
     <w:rsid w:val="00B93BA3"/>
     <w:rsid w:val="00B96B71"/>
     <w:rsid w:val="00BA5712"/>
     <w:rsid w:val="00BA5F95"/>
     <w:rsid w:val="00BB0479"/>
     <w:rsid w:val="00BB18C6"/>
+    <w:rsid w:val="00BB51BB"/>
     <w:rsid w:val="00BB5713"/>
+    <w:rsid w:val="00BB63B5"/>
     <w:rsid w:val="00BD0A20"/>
+    <w:rsid w:val="00BD1114"/>
+    <w:rsid w:val="00BE15AB"/>
     <w:rsid w:val="00BF6556"/>
     <w:rsid w:val="00C020FF"/>
+    <w:rsid w:val="00C167F2"/>
     <w:rsid w:val="00C22BB2"/>
     <w:rsid w:val="00C3481D"/>
     <w:rsid w:val="00C45429"/>
     <w:rsid w:val="00C513DD"/>
     <w:rsid w:val="00C52999"/>
     <w:rsid w:val="00C52D8C"/>
     <w:rsid w:val="00C53BAD"/>
     <w:rsid w:val="00C5523B"/>
     <w:rsid w:val="00C55631"/>
     <w:rsid w:val="00C60120"/>
     <w:rsid w:val="00C60B2E"/>
     <w:rsid w:val="00C66E28"/>
     <w:rsid w:val="00C73CF9"/>
     <w:rsid w:val="00C8080B"/>
     <w:rsid w:val="00C83841"/>
     <w:rsid w:val="00C878E1"/>
     <w:rsid w:val="00C91CC0"/>
     <w:rsid w:val="00C91DE1"/>
     <w:rsid w:val="00CA0FAE"/>
     <w:rsid w:val="00CB4563"/>
     <w:rsid w:val="00CD1EB9"/>
     <w:rsid w:val="00CD6220"/>
     <w:rsid w:val="00CE0E5C"/>
     <w:rsid w:val="00CE3C72"/>
     <w:rsid w:val="00CE5500"/>
     <w:rsid w:val="00CE5705"/>
     <w:rsid w:val="00CF388F"/>
     <w:rsid w:val="00CF51BA"/>
     <w:rsid w:val="00CF74BC"/>
     <w:rsid w:val="00D0327D"/>
+    <w:rsid w:val="00D037A8"/>
     <w:rsid w:val="00D07BA6"/>
     <w:rsid w:val="00D158D8"/>
     <w:rsid w:val="00D23DCC"/>
     <w:rsid w:val="00D25B58"/>
     <w:rsid w:val="00D343EC"/>
     <w:rsid w:val="00D40EEE"/>
     <w:rsid w:val="00D44151"/>
     <w:rsid w:val="00D4718C"/>
     <w:rsid w:val="00D61BE8"/>
     <w:rsid w:val="00D67C26"/>
     <w:rsid w:val="00D72AE3"/>
     <w:rsid w:val="00D82EF6"/>
     <w:rsid w:val="00D92264"/>
     <w:rsid w:val="00D9663C"/>
     <w:rsid w:val="00DA3F2F"/>
     <w:rsid w:val="00DA78B8"/>
     <w:rsid w:val="00DC4015"/>
     <w:rsid w:val="00DD4473"/>
     <w:rsid w:val="00DE30A3"/>
     <w:rsid w:val="00DE41E2"/>
     <w:rsid w:val="00DF5D1F"/>
     <w:rsid w:val="00E00CD9"/>
     <w:rsid w:val="00E10C78"/>
     <w:rsid w:val="00E1434B"/>
     <w:rsid w:val="00E27AB7"/>
     <w:rsid w:val="00E27E1D"/>
     <w:rsid w:val="00E37519"/>
+    <w:rsid w:val="00E453AF"/>
     <w:rsid w:val="00E472DD"/>
     <w:rsid w:val="00E50DFF"/>
     <w:rsid w:val="00E54F3C"/>
     <w:rsid w:val="00E73580"/>
     <w:rsid w:val="00E737F4"/>
     <w:rsid w:val="00E7421F"/>
     <w:rsid w:val="00E75100"/>
     <w:rsid w:val="00E9644E"/>
     <w:rsid w:val="00E97DC8"/>
     <w:rsid w:val="00EA08C8"/>
     <w:rsid w:val="00EB05E7"/>
     <w:rsid w:val="00EC042B"/>
     <w:rsid w:val="00EC34FC"/>
     <w:rsid w:val="00EC5781"/>
     <w:rsid w:val="00ED3369"/>
     <w:rsid w:val="00ED36FA"/>
     <w:rsid w:val="00EE4B8C"/>
     <w:rsid w:val="00EE5356"/>
     <w:rsid w:val="00EE5554"/>
     <w:rsid w:val="00EE6347"/>
     <w:rsid w:val="00EE64E3"/>
     <w:rsid w:val="00F02691"/>
     <w:rsid w:val="00F0579F"/>
     <w:rsid w:val="00F14BC7"/>
     <w:rsid w:val="00F16B5C"/>
     <w:rsid w:val="00F22C1A"/>
     <w:rsid w:val="00F2491C"/>
     <w:rsid w:val="00F514F3"/>
     <w:rsid w:val="00F52A71"/>
     <w:rsid w:val="00F6565A"/>
     <w:rsid w:val="00F90245"/>
     <w:rsid w:val="00F95061"/>
     <w:rsid w:val="00F95A69"/>
     <w:rsid w:val="00F97411"/>
     <w:rsid w:val="00FA1DFC"/>
     <w:rsid w:val="00FC1CD5"/>
+    <w:rsid w:val="00FC2050"/>
     <w:rsid w:val="00FC3E00"/>
     <w:rsid w:val="00FC6D3F"/>
     <w:rsid w:val="00FD1645"/>
     <w:rsid w:val="00FD2EBB"/>
     <w:rsid w:val="00FE2C50"/>
+    <w:rsid w:val="00FE75CB"/>
     <w:rsid w:val="00FF5F9E"/>
     <w:rsid w:val="00FF641B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5373,76 +5488,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478e3a748affb0f55ba8f5b946412401" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009E80F5F6C5CE5F4782D8DC573FB786A0" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ff411731d0a57967545b0751eee3aca4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="299abc7f-d377-4404-be4d-881a1d984be2" xmlns:ns3="f330bf4c-7d0e-4728-ac38-8ec30312c613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee38c696aa9fe9114188626e103068a1" ns2:_="" ns3:_="">
     <xsd:import namespace="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <xsd:import namespace="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -5603,138 +5694,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="299abc7f-d377-4404-be4d-881a1d984be2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f330bf4c-7d0e-4728-ac38-8ec30312c613" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E9E6594-AB8E-4607-BE50-A2C84A0A7C32}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2BD275F-9E42-4315-ABB2-E42E3D62C0F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CC182B1-1572-4955-9E7C-E0F635D43D20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
     <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F4AF57D-B356-47BF-A762-708CBD89D901}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E9E6594-AB8E-4607-BE50-A2C84A0A7C32}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39AF7C62-B48E-4DF5-9B43-92D40E36429F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="299abc7f-d377-4404-be4d-881a1d984be2"/>
+    <ds:schemaRef ds:uri="f330bf4c-7d0e-4728-ac38-8ec30312c613"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F4AF57D-B356-47BF-A762-708CBD89D901}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CAC075E-5D86-4A7C-88D8-43D4951A11C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>414</Words>
-  <Characters>2445</Characters>
+  <Words>438</Words>
+  <Characters>2589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Příloha č</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>mze</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2854</CharactersWithSpaces>
+  <CharactersWithSpaces>3021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>458761</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://agronavigator.cz/poradenstvi/povinne-vzdelavaci-akce-pro-poradce</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>