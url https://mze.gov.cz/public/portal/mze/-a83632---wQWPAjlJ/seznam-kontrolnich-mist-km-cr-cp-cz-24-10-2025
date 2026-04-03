--- v0 (2025-12-12)
+++ v1 (2026-04-03)
@@ -1,78 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ministerstvozemedelstvi-my.sharepoint.com/personal/alena_svetlikova_mze_gov_cz/Documents/Plocha/Audit dovoz/SHK/Aktualizace seznamů říjen 2025/Finální verze/Ke zveřejnění/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pavel.vrana\Documents\Agendy\DOVOZ\9.BCP + CP\Kontrolní místa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="205" documentId="8_{FDC370BD-E3D1-472C-BA22-0E092A31F2A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5EB0128E-CE79-4A00-B203-BB2DB9C83C07}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Ewnb+0B5GhCdRLMAt+tdceVm7eWaZckW+SBGZTz3g5nhGNczTxpAjkVwifmHZD0v3UQyGgtSlMG9KCQYSh5N1A==" workbookSaltValue="qRc58runj7gM8OU6ZJYT0g==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CB0B6B6-D936-4903-AE19-F8340B79C842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4335" yWindow="135" windowWidth="21915" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="KM_CP" sheetId="3" r:id="rId1"/>
     <sheet name="Zkratky a specifikace" sheetId="4" r:id="rId2"/>
     <sheet name="Abbreviations, specifications" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="277">
   <si>
     <t xml:space="preserve">1. </t>
   </si>
   <si>
     <t xml:space="preserve">2. </t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">6. </t>
   </si>
   <si>
     <t xml:space="preserve">7. </t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>ALBI ČESKÁ REPUBLIKA, a.s.</t>
   </si>
   <si>
     <t>Commexim Group a.s.</t>
   </si>
   <si>
@@ -260,53 +259,50 @@
   </si>
   <si>
     <t>Koldinova 799
 339 01 Klatovy</t>
   </si>
   <si>
     <t>Holz Schiller s.r.o.</t>
   </si>
   <si>
     <t>Libor Kajš</t>
   </si>
   <si>
     <t>Ublo 108, 763 12 Vizovice</t>
   </si>
   <si>
     <t>Wood and Paper, a.s.</t>
   </si>
   <si>
     <t>Litoměřická 272, 411 08 Štětí</t>
   </si>
   <si>
     <t>PP (WP), OO</t>
   </si>
   <si>
     <t>Oddělení CÚ Celní, Rudná</t>
-  </si>
-[...1 lines deleted...]
-    <t>CZ610208</t>
   </si>
   <si>
     <t>PNAO
 -HC (food)
 -NT</t>
   </si>
   <si>
     <t xml:space="preserve">Kód TRACES           TRACES Code </t>
   </si>
   <si>
     <t>Kontrolní místo                           Control Point</t>
   </si>
   <si>
     <t>Pro všechny dovozce                For all importers</t>
   </si>
   <si>
     <t>Včetně bioproduktů a produktů z období přechodu.               Including organic products and/or inconversion products are also checked in each category</t>
   </si>
   <si>
     <t>Pole č. 1: Stanoviště hraniční kontroly/kontrolní místo</t>
   </si>
   <si>
     <t>Název stanoviště hraniční kontroly/kontrolního místa</t>
   </si>
   <si>
@@ -959,56 +955,73 @@
   </si>
   <si>
     <t>a) Zvířata, která jsou uvedena v čl. 47 odst. 1 písm. a) nařízení (EU) 2017/625 nebo na která se vztahují podmínky nebo opatření uvedené v čl. 47 odst. 1 písm. e) nebo f) nařízení (EU) 2017/625</t>
   </si>
   <si>
     <t>(b) For products of animal origin, composite products, germinal products, animal by-products, hay and straw referred to in Article 47(1)(b) of Regulation (EU) 2017/625 or covered by conditions or measures referred to in Article 47(1)(d)(e) or (f) of Regulation (EU) 2017/625</t>
   </si>
   <si>
     <t>(c) For plants, plant products and other objects referred to in Article 47(1), point (c), of Regulation (EU) 2017/625 or covered by conditions or measures referred to in Article 47(1), points (d), (e) or (f), of Regulation (EU) 2017/625</t>
   </si>
   <si>
     <t>(d) For goods of non-animal origin covered by conditions or measures referred to in Article 47(1), points (d), (e) or (f), of Regulation (EU) 2017/625</t>
   </si>
   <si>
     <t>Příloha II</t>
   </si>
   <si>
     <t>Annex II</t>
   </si>
   <si>
     <t>Zkratky a specifikace jsou uvedeny na dalším listu.</t>
   </si>
   <si>
     <t>Abbrevations and specifications are listed on the next page.</t>
   </si>
+  <si>
+    <t>LA Food s.r.o. (rice in liner bag of this importer only)</t>
+  </si>
+  <si>
+    <t>SZPI-CP-002</t>
+  </si>
+  <si>
+    <t>Průmyslová zóna 347, 686 01 Kostelany nad Moravou
+Jan.karasek@lafood.cz
++420 734 318 922</t>
+  </si>
+  <si>
+    <t>SZPI-CP-001</t>
+  </si>
+  <si>
+    <t>Only for rice in liner-bag imported by LA Food s.r.o.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF444444"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1074,82 +1087,64 @@
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...7 lines deleted...]
-      <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color rgb="FF444444"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color rgb="FF444444"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
-    </font>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color rgb="FF444444"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1164,51 +1159,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -1406,55 +1401,90 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1550,185 +1580,189 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
@@ -2016,344 +2050,344 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I94"/>
+  <dimension ref="A1:I95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+    <sheetView tabSelected="1" topLeftCell="A61" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F71" sqref="F71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.85546875" customWidth="1"/>
+    <col min="1" max="1" width="32.28515625" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.140625" customWidth="1"/>
     <col min="5" max="5" width="25.42578125" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="66"/>
+      <c r="A1" s="58" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B3" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="E3" s="11" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="67" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="69"/>
+      <c r="A4" s="60" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="62"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:9" s="2" customFormat="1" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A5" s="27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="36" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6" s="16" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>61</v>
       </c>
       <c r="D6" s="40" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>64</v>
       </c>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:9" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C7" s="40" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="40" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E7" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
     </row>
     <row r="8" spans="1:9" s="2" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A8" s="23" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="16" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C8" s="40" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="40" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E8" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
     </row>
     <row r="9" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>68</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="17" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="B10" s="15" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E10" s="17" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="B11" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="16" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D11" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B12" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="C12" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="E12" s="17" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="3"/>
     </row>
     <row r="13" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13" s="15" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E13" s="17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="3"/>
     </row>
     <row r="14" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B14" s="15" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E14" s="17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="15" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E15" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="3"/>
     </row>
     <row r="16" spans="1:9" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="17"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
     </row>
     <row r="17" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
@@ -2623,159 +2657,159 @@
       <c r="E31" s="17"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
     </row>
     <row r="32" spans="1:8" s="2" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="17"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
     </row>
     <row r="33" spans="1:8" s="2" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="B33" s="18" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E33" s="17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
     </row>
     <row r="34" spans="1:8" s="2" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B34" s="15" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E34" s="17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
     </row>
     <row r="35" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>62</v>
       </c>
       <c r="E35" s="17"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
     </row>
     <row r="36" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="17"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
     </row>
     <row r="37" spans="1:8" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B37" s="15" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E37" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
     </row>
     <row r="38" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B38" s="18" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C38" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E38" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
     </row>
     <row r="39" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="18" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>63</v>
       </c>
       <c r="E39" s="17"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
     </row>
     <row r="40" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="14" t="s">
@@ -2793,158 +2827,158 @@
       <c r="E40" s="17"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
     </row>
     <row r="41" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D41" s="16" t="s">
         <v>63</v>
       </c>
       <c r="E41" s="17"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
     </row>
     <row r="42" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" s="15" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D42" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E42" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
     </row>
     <row r="43" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" s="15" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D43" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E43" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
     </row>
     <row r="44" spans="1:8" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" s="15" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D44" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E44" s="17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
     </row>
     <row r="45" spans="1:8" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" s="15" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D45" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E45" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
     </row>
     <row r="46" spans="1:8" s="2" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B46" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="B46" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="16" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D46" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E46" s="17"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
     </row>
     <row r="47" spans="1:8" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" s="15" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D47" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E47" s="17"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
     </row>
     <row r="48" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>63</v>
       </c>
       <c r="E48" s="17"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
     </row>
     <row r="49" spans="1:8" s="2" customFormat="1" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
@@ -2983,241 +3017,241 @@
       </c>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
     </row>
     <row r="51" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="15" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D51" s="16" t="s">
         <v>62</v>
       </c>
       <c r="E51" s="17"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
     </row>
     <row r="52" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" s="15" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D52" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E52" s="17" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
     </row>
     <row r="53" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D53" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>64</v>
       </c>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="H53" s="4"/>
     </row>
     <row r="54" spans="1:8" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" s="15" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E54" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="H54" s="4"/>
     </row>
     <row r="55" spans="1:8" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B55" s="15" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E55" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
     </row>
     <row r="56" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>63</v>
       </c>
       <c r="E56" s="17"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
     </row>
     <row r="57" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="18" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D57" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="17" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
     </row>
     <row r="58" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
+        <v>193</v>
+      </c>
+      <c r="B58" s="18" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D58" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E58" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
     </row>
     <row r="59" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" s="18" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C59" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D59" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E59" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
     </row>
     <row r="60" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="B60" s="18" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E60" s="17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
     </row>
     <row r="61" spans="1:8" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" s="18" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C61" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E61" s="17" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
     </row>
     <row r="62" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D62" s="16" t="s">
         <v>63</v>
       </c>
       <c r="E62" s="17"/>
       <c r="F62" s="4"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
     </row>
     <row r="63" spans="1:8" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
@@ -3253,1132 +3287,1155 @@
       <c r="E64" s="17"/>
       <c r="F64" s="4"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
     </row>
     <row r="65" spans="1:9" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B65" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>63</v>
       </c>
       <c r="E65" s="17"/>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
     </row>
     <row r="66" spans="1:9" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="B66" s="18" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D66" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E66" s="17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F66" s="4"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
     </row>
     <row r="67" spans="1:9" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>75</v>
       </c>
       <c r="E67" s="17"/>
       <c r="F67" s="4"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
     </row>
     <row r="68" spans="1:9" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="B68" s="16" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C68" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D68" s="16" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E68" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
     </row>
     <row r="69" spans="1:9" ht="30.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="70" t="s">
-[...5 lines deleted...]
-      <c r="E69" s="72"/>
+      <c r="A69" s="63" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="64"/>
+      <c r="C69" s="64"/>
+      <c r="D69" s="64"/>
+      <c r="E69" s="65"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:9" s="2" customFormat="1" ht="110.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="24" t="s">
         <v>76</v>
       </c>
       <c r="B70" s="25" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C70" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="D70" s="25" t="s">
         <v>77</v>
       </c>
-      <c r="D70" s="25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="26" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F70" s="4"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
     </row>
-    <row r="71" spans="1:9" s="2" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E71" s="64"/>
+    <row r="71" spans="1:9" s="2" customFormat="1" ht="110.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="103" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" s="104" t="s">
+        <v>274</v>
+      </c>
+      <c r="C71" s="104" t="s">
+        <v>273</v>
+      </c>
+      <c r="D71" s="104" t="s">
+        <v>77</v>
+      </c>
+      <c r="E71" s="105" t="s">
+        <v>276</v>
+      </c>
       <c r="F71" s="4"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
     </row>
-    <row r="72" spans="1:9" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="A74" s="52" t="s">
+    <row r="72" spans="1:9" s="2" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="106" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" s="106"/>
+      <c r="C72" s="106"/>
+      <c r="D72" s="106"/>
+      <c r="E72" s="106"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+    </row>
+    <row r="73" spans="1:9" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="57" t="s">
+        <v>260</v>
+      </c>
+      <c r="B73" s="57"/>
+      <c r="C73" s="57"/>
+      <c r="D73" s="57"/>
+      <c r="E73" s="57"/>
+    </row>
+    <row r="74" spans="1:9" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="37"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+    </row>
+    <row r="75" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="52" t="s">
+        <v>268</v>
+      </c>
+      <c r="B75" s="53"/>
+      <c r="C75" s="53"/>
+      <c r="D75" s="53"/>
+      <c r="E75" s="52" t="s">
         <v>269</v>
       </c>
-      <c r="E74" s="52" t="s">
-[...4 lines deleted...]
-      <c r="A75" s="56" t="s">
+    </row>
+    <row r="76" spans="1:9" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="B76" s="68"/>
+      <c r="C76" s="68"/>
+      <c r="E76" s="68" t="s">
+        <v>245</v>
+      </c>
+      <c r="F76" s="70"/>
+      <c r="G76" s="70"/>
+      <c r="H76" s="70"/>
+      <c r="I76" s="70"/>
+    </row>
+    <row r="77" spans="1:9" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="B75" s="56"/>
-[...1 lines deleted...]
-      <c r="E75" s="56" t="s">
+      <c r="B77" s="56"/>
+      <c r="C77" s="56"/>
+      <c r="E77" s="56" t="s">
         <v>246</v>
       </c>
-      <c r="F75" s="59"/>
-[...5 lines deleted...]
-      <c r="A76" s="55" t="s">
+      <c r="F77" s="70"/>
+      <c r="G77" s="70"/>
+      <c r="H77" s="70"/>
+      <c r="I77" s="70"/>
+    </row>
+    <row r="78" spans="1:9" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="29"/>
+      <c r="E78" s="29"/>
+      <c r="F78" s="51"/>
+      <c r="G78" s="51"/>
+      <c r="H78" s="51"/>
+      <c r="I78" s="51"/>
+    </row>
+    <row r="79" spans="1:9" s="5" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="68" t="s">
         <v>84</v>
       </c>
-      <c r="B76" s="55"/>
-[...1 lines deleted...]
-      <c r="E76" s="55" t="s">
+      <c r="B79" s="68"/>
+      <c r="C79" s="68"/>
+      <c r="E79" s="68" t="s">
         <v>247</v>
       </c>
-      <c r="F76" s="59"/>
-[...36 lines deleted...]
-      <c r="I79" s="51"/>
+      <c r="F79" s="71"/>
+      <c r="G79" s="71"/>
+      <c r="H79" s="71"/>
+      <c r="I79" s="71"/>
     </row>
     <row r="80" spans="1:9" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="29" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E80" s="29" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F80" s="51"/>
       <c r="G80" s="51"/>
       <c r="H80" s="51"/>
       <c r="I80" s="51"/>
     </row>
     <row r="81" spans="1:9" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="29" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E81" s="29" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F81" s="51"/>
       <c r="G81" s="51"/>
       <c r="H81" s="51"/>
       <c r="I81" s="51"/>
     </row>
     <row r="82" spans="1:9" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="57" t="s">
+      <c r="A82" s="29" t="s">
+        <v>87</v>
+      </c>
+      <c r="E82" s="29" t="s">
+        <v>250</v>
+      </c>
+      <c r="F82" s="51"/>
+      <c r="G82" s="51"/>
+      <c r="H82" s="51"/>
+      <c r="I82" s="51"/>
+    </row>
+    <row r="83" spans="1:9" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="54" t="s">
+        <v>88</v>
+      </c>
+      <c r="B83" s="54"/>
+      <c r="C83" s="54"/>
+      <c r="E83" s="56" t="s">
+        <v>251</v>
+      </c>
+      <c r="F83" s="71"/>
+      <c r="G83" s="71"/>
+      <c r="H83" s="71"/>
+      <c r="I83" s="71"/>
+    </row>
+    <row r="84" spans="1:9" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="54" t="s">
         <v>89</v>
       </c>
-      <c r="B82" s="57"/>
-[...1 lines deleted...]
-      <c r="E82" s="55" t="s">
+      <c r="B84" s="54"/>
+      <c r="C84" s="54"/>
+      <c r="E84" s="56" t="s">
         <v>252</v>
       </c>
-      <c r="F82" s="60"/>
-[...5 lines deleted...]
-      <c r="A83" s="57" t="s">
+      <c r="F84" s="71"/>
+      <c r="G84" s="71"/>
+      <c r="H84" s="71"/>
+      <c r="I84" s="71"/>
+    </row>
+    <row r="85" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A85" s="29"/>
+      <c r="E85" s="29"/>
+    </row>
+    <row r="86" spans="1:9" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="B83" s="57"/>
-[...1 lines deleted...]
-      <c r="E83" s="55" t="s">
+      <c r="E86" s="28" t="s">
         <v>253</v>
       </c>
-      <c r="F83" s="60"/>
-[...9 lines deleted...]
-      <c r="A85" s="28" t="s">
+    </row>
+    <row r="87" spans="1:9" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="29" t="s">
         <v>91</v>
       </c>
-      <c r="E85" s="28" t="s">
+      <c r="E87" s="56" t="s">
         <v>254</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E87" s="29"/>
+      <c r="F87" s="56"/>
     </row>
     <row r="88" spans="1:9" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="73" t="s">
-[...10 lines deleted...]
-      <c r="I88" s="59"/>
+      <c r="A88" s="29"/>
+      <c r="E88" s="29"/>
     </row>
     <row r="89" spans="1:9" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="55" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B89" s="55"/>
       <c r="C89" s="55"/>
-      <c r="E89" s="55" t="s">
+      <c r="E89" s="68" t="s">
+        <v>255</v>
+      </c>
+      <c r="F89" s="70"/>
+      <c r="G89" s="70"/>
+      <c r="H89" s="70"/>
+      <c r="I89" s="70"/>
+    </row>
+    <row r="90" spans="1:9" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="56" t="s">
+        <v>93</v>
+      </c>
+      <c r="B90" s="56"/>
+      <c r="C90" s="56"/>
+      <c r="E90" s="56" t="s">
+        <v>256</v>
+      </c>
+      <c r="F90" s="70"/>
+      <c r="G90" s="70"/>
+      <c r="H90" s="70"/>
+      <c r="I90" s="70"/>
+    </row>
+    <row r="91" spans="1:9" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="29"/>
+      <c r="E91" s="29"/>
+    </row>
+    <row r="92" spans="1:9" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="B92" s="55"/>
+      <c r="C92" s="55"/>
+      <c r="E92" s="68" t="s">
         <v>257</v>
       </c>
-      <c r="F89" s="59"/>
-[...9 lines deleted...]
-      <c r="A91" s="73" t="s">
+      <c r="F92" s="70"/>
+      <c r="G92" s="70"/>
+      <c r="H92" s="70"/>
+      <c r="I92" s="70"/>
+    </row>
+    <row r="93" spans="1:9" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="54" t="s">
         <v>95</v>
       </c>
-      <c r="B91" s="73"/>
-[...1 lines deleted...]
-      <c r="E91" s="56" t="s">
+      <c r="B93" s="54"/>
+      <c r="C93" s="54"/>
+      <c r="E93" s="56" t="s">
         <v>258</v>
       </c>
-      <c r="F91" s="59"/>
-[...24 lines deleted...]
-      <c r="A94" s="58" t="s">
+      <c r="F93" s="70"/>
+      <c r="G93" s="70"/>
+      <c r="H93" s="70"/>
+      <c r="I93" s="70"/>
+    </row>
+    <row r="94" spans="1:9" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="29"/>
+      <c r="F94"/>
+      <c r="G94"/>
+    </row>
+    <row r="95" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="69" t="s">
+        <v>270</v>
+      </c>
+      <c r="B95" s="69"/>
+      <c r="E95" s="66" t="s">
         <v>271</v>
       </c>
-      <c r="B94" s="58"/>
-[...6 lines deleted...]
-      <c r="I94" s="54"/>
+      <c r="F95" s="67"/>
+      <c r="G95" s="67"/>
+      <c r="H95" s="67"/>
+      <c r="I95" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="A92:C92"/>
-    <mergeCell ref="A91:C91"/>
+    <mergeCell ref="E95:I95"/>
+    <mergeCell ref="A77:C77"/>
+    <mergeCell ref="A76:C76"/>
+    <mergeCell ref="A79:C79"/>
     <mergeCell ref="A83:C83"/>
-    <mergeCell ref="A88:C88"/>
-    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="A95:B95"/>
+    <mergeCell ref="E76:I76"/>
+    <mergeCell ref="E77:I77"/>
+    <mergeCell ref="E79:I79"/>
+    <mergeCell ref="E83:I83"/>
+    <mergeCell ref="E84:I84"/>
+    <mergeCell ref="E93:I93"/>
+    <mergeCell ref="E89:I89"/>
+    <mergeCell ref="E90:I90"/>
+    <mergeCell ref="E87:F87"/>
+    <mergeCell ref="E92:I92"/>
+    <mergeCell ref="A73:E73"/>
     <mergeCell ref="A72:E72"/>
-    <mergeCell ref="A71:E71"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A69:E69"/>
-    <mergeCell ref="E94:I94"/>
-[...14 lines deleted...]
-    <mergeCell ref="E91:I91"/>
+    <mergeCell ref="A93:C93"/>
+    <mergeCell ref="A92:C92"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="A90:C90"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F27233CA-25C6-4966-A898-423EAEABA3A6}">
   <dimension ref="A1:G604"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H2" sqref="H2"/>
+      <selection activeCell="A47" sqref="A47:E47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.42578125" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="17.5703125" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="43" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="56"/>
+      <c r="A1" s="68" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
       <c r="F1"/>
     </row>
     <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2"/>
       <c r="G2" s="50"/>
     </row>
     <row r="3" spans="1:7" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="90"/>
+      <c r="A3" s="75" t="s">
+        <v>264</v>
+      </c>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="77"/>
     </row>
     <row r="4" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F4"/>
       <c r="G4" s="41"/>
     </row>
     <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="84"/>
+      <c r="A5" s="78" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="80"/>
       <c r="F5" s="33"/>
       <c r="G5" s="42"/>
     </row>
     <row r="6" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6" s="72" t="s">
         <v>99</v>
       </c>
-      <c r="B6" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E6" s="78"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="74"/>
       <c r="F6" s="33"/>
       <c r="G6" s="42"/>
     </row>
     <row r="7" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" s="72" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E7" s="78"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="74"/>
       <c r="F7" s="33"/>
       <c r="G7" s="42"/>
     </row>
     <row r="8" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B8" s="72" t="s">
         <v>103</v>
       </c>
-      <c r="B8" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E8" s="78"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="74"/>
       <c r="F8" s="33"/>
       <c r="G8" s="42"/>
     </row>
     <row r="9" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9" s="72" t="s">
         <v>105</v>
       </c>
-      <c r="B9" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G9" s="78"/>
+      <c r="C9" s="73"/>
+      <c r="D9" s="73"/>
+      <c r="E9" s="73"/>
+      <c r="F9" s="73"/>
+      <c r="G9" s="74"/>
     </row>
     <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="31"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="84"/>
+      <c r="A11" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="80"/>
       <c r="F11" s="33"/>
       <c r="G11" s="42"/>
     </row>
     <row r="12" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12" s="72" t="s">
         <v>108</v>
       </c>
-      <c r="B12" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G12" s="78"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="73"/>
+      <c r="G12" s="74"/>
     </row>
     <row r="13" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="E13" s="78"/>
+        <v>145</v>
+      </c>
+      <c r="B13" s="72" t="s">
+        <v>109</v>
+      </c>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="74"/>
       <c r="F13" s="33"/>
       <c r="G13" s="42"/>
     </row>
     <row r="14" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="32"/>
       <c r="B14" s="32"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14"/>
       <c r="G14" s="41"/>
     </row>
     <row r="15" spans="1:7" s="5" customFormat="1" ht="53.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="81" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B15" s="82"/>
       <c r="C15" s="82"/>
       <c r="D15" s="82"/>
       <c r="E15" s="82"/>
       <c r="F15" s="82"/>
       <c r="G15" s="83"/>
     </row>
     <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="47"/>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="46"/>
       <c r="E16" s="46"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
     </row>
     <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="80"/>
+      <c r="A17" s="78" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="79"/>
+      <c r="C17" s="79"/>
+      <c r="D17" s="79"/>
+      <c r="E17" s="79"/>
       <c r="F17" s="41"/>
       <c r="G17" s="42"/>
     </row>
     <row r="18" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="72" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G18" s="78"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="74"/>
     </row>
     <row r="19" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="72" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E19" s="78"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="74"/>
       <c r="F19" s="33"/>
       <c r="G19" s="42"/>
     </row>
     <row r="20" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="72" t="s">
         <v>115</v>
       </c>
-      <c r="B20" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E20" s="78"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="74"/>
       <c r="F20" s="33"/>
       <c r="G20" s="42"/>
     </row>
     <row r="21" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" s="72" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E21" s="78"/>
+      <c r="C21" s="73"/>
+      <c r="D21" s="73"/>
+      <c r="E21" s="74"/>
       <c r="F21" s="33"/>
       <c r="G21" s="42"/>
     </row>
     <row r="22" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22" s="72" t="s">
         <v>119</v>
       </c>
-      <c r="B22" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E22" s="78"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="74"/>
       <c r="F22" s="33"/>
       <c r="G22" s="42"/>
     </row>
     <row r="23" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23" s="72" t="s">
         <v>121</v>
       </c>
-      <c r="B23" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E23" s="78"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="74"/>
       <c r="F23" s="33"/>
       <c r="G23" s="42"/>
     </row>
     <row r="24" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24" s="72" t="s">
         <v>123</v>
       </c>
-      <c r="B24" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E24" s="78"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="73"/>
+      <c r="E24" s="74"/>
       <c r="F24" s="33"/>
       <c r="G24" s="42"/>
     </row>
     <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="35"/>
       <c r="B25" s="49"/>
       <c r="C25" s="46"/>
       <c r="D25" s="5"/>
       <c r="E25" s="45"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A26" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="84"/>
+      <c r="A26" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="80"/>
       <c r="F26" s="33"/>
       <c r="G26" s="42"/>
     </row>
     <row r="27" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" s="72" t="s">
         <v>108</v>
       </c>
-      <c r="B27" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G27" s="78"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="74"/>
     </row>
     <row r="28" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="E28" s="78"/>
+        <v>145</v>
+      </c>
+      <c r="B28" s="72" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="73"/>
+      <c r="D28" s="73"/>
+      <c r="E28" s="74"/>
       <c r="F28" s="33"/>
       <c r="G28" s="42"/>
     </row>
     <row r="29" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="38" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      <c r="E29" s="78"/>
+        <v>146</v>
+      </c>
+      <c r="B29" s="72" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="74"/>
       <c r="F29" s="33"/>
       <c r="G29" s="42"/>
     </row>
     <row r="30" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="38" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      <c r="E30" s="78"/>
+        <v>147</v>
+      </c>
+      <c r="B30" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="C30" s="73"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="74"/>
       <c r="F30" s="33"/>
       <c r="G30" s="42"/>
     </row>
     <row r="31" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="38" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      <c r="E31" s="78"/>
+        <v>148</v>
+      </c>
+      <c r="B31" s="72" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" s="73"/>
+      <c r="D31" s="73"/>
+      <c r="E31" s="74"/>
       <c r="F31" s="33"/>
       <c r="G31" s="42"/>
     </row>
     <row r="32" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="32"/>
       <c r="B32" s="32"/>
       <c r="F32" s="48"/>
     </row>
     <row r="33" spans="1:7" s="5" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="85" t="s">
-[...7 lines deleted...]
-      <c r="G33" s="87"/>
+      <c r="A33" s="84" t="s">
+        <v>215</v>
+      </c>
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="85"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="85"/>
+      <c r="G33" s="86"/>
     </row>
     <row r="34" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="28"/>
       <c r="G34" s="46"/>
     </row>
     <row r="35" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="84"/>
+      <c r="A35" s="78" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="79"/>
+      <c r="C35" s="79"/>
+      <c r="D35" s="79"/>
+      <c r="E35" s="80"/>
       <c r="F35" s="34"/>
       <c r="G35" s="45"/>
     </row>
     <row r="36" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B36" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E36" s="78"/>
+      <c r="B36" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" s="73"/>
+      <c r="D36" s="73"/>
+      <c r="E36" s="74"/>
       <c r="F36" s="34"/>
       <c r="G36" s="45"/>
     </row>
     <row r="37" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="B37" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E37" s="78"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="73"/>
+      <c r="E37" s="74"/>
       <c r="F37" s="34"/>
       <c r="G37" s="45"/>
     </row>
     <row r="38" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="B38" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E38" s="78"/>
+      <c r="B38" s="72" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" s="73"/>
+      <c r="D38" s="73"/>
+      <c r="E38" s="74"/>
       <c r="F38" s="34"/>
       <c r="G38" s="45"/>
     </row>
     <row r="39" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B39" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B39" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E39" s="78"/>
+      <c r="C39" s="73"/>
+      <c r="D39" s="73"/>
+      <c r="E39" s="74"/>
       <c r="F39" s="34"/>
       <c r="G39" s="45"/>
     </row>
     <row r="40" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="31"/>
       <c r="F40" s="48"/>
     </row>
     <row r="41" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A41" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="84"/>
+      <c r="A41" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="B41" s="79"/>
+      <c r="C41" s="79"/>
+      <c r="D41" s="79"/>
+      <c r="E41" s="80"/>
       <c r="F41" s="34"/>
       <c r="G41" s="45"/>
     </row>
     <row r="42" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B42" s="72" t="s">
         <v>108</v>
       </c>
-      <c r="B42" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G42" s="78"/>
+      <c r="C42" s="73"/>
+      <c r="D42" s="73"/>
+      <c r="E42" s="73"/>
+      <c r="F42" s="73"/>
+      <c r="G42" s="74"/>
     </row>
     <row r="43" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="38" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="E43" s="78"/>
+        <v>145</v>
+      </c>
+      <c r="B43" s="72" t="s">
+        <v>109</v>
+      </c>
+      <c r="C43" s="73"/>
+      <c r="D43" s="73"/>
+      <c r="E43" s="74"/>
       <c r="F43" s="34"/>
       <c r="G43" s="45"/>
     </row>
     <row r="44" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="39"/>
       <c r="B44" s="39"/>
       <c r="F44" s="48"/>
     </row>
     <row r="45" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="81" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B45" s="82"/>
       <c r="C45" s="82"/>
       <c r="D45" s="82"/>
       <c r="E45" s="82"/>
       <c r="F45" s="82"/>
       <c r="G45" s="83"/>
     </row>
     <row r="46" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="28"/>
       <c r="G46" s="46"/>
     </row>
     <row r="47" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A47" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="84"/>
+      <c r="A47" s="78" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="79"/>
+      <c r="C47" s="79"/>
+      <c r="D47" s="79"/>
+      <c r="E47" s="80"/>
       <c r="F47" s="34"/>
       <c r="G47" s="45"/>
     </row>
     <row r="48" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="72" t="s">
         <v>134</v>
       </c>
-      <c r="B48" s="76" t="s">
-[...4 lines deleted...]
-      <c r="E48" s="78"/>
+      <c r="C48" s="73"/>
+      <c r="D48" s="73"/>
+      <c r="E48" s="74"/>
       <c r="F48" s="34"/>
       <c r="G48" s="45"/>
     </row>
     <row r="49" spans="1:7" s="5" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="72" t="s">
         <v>136</v>
       </c>
-      <c r="B49" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G49" s="78"/>
+      <c r="C49" s="73"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="74"/>
     </row>
     <row r="50" spans="1:7" s="5" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="30" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="72" t="s">
         <v>138</v>
       </c>
-      <c r="B50" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G50" s="78"/>
+      <c r="C50" s="73"/>
+      <c r="D50" s="73"/>
+      <c r="E50" s="73"/>
+      <c r="F50" s="73"/>
+      <c r="G50" s="74"/>
     </row>
     <row r="51" spans="1:7" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="72" t="s">
         <v>140</v>
       </c>
-      <c r="B51" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G51" s="78"/>
+      <c r="C51" s="73"/>
+      <c r="D51" s="73"/>
+      <c r="E51" s="73"/>
+      <c r="F51" s="73"/>
+      <c r="G51" s="74"/>
     </row>
     <row r="52" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="72" t="s">
         <v>117</v>
       </c>
-      <c r="B52" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G52" s="78"/>
+      <c r="C52" s="73"/>
+      <c r="D52" s="73"/>
+      <c r="E52" s="73"/>
+      <c r="F52" s="73"/>
+      <c r="G52" s="74"/>
     </row>
     <row r="53" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B53" s="72" t="s">
         <v>119</v>
       </c>
-      <c r="B53" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G53" s="78"/>
+      <c r="C53" s="73"/>
+      <c r="D53" s="73"/>
+      <c r="E53" s="73"/>
+      <c r="F53" s="73"/>
+      <c r="G53" s="74"/>
     </row>
     <row r="54" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B54" s="72" t="s">
         <v>121</v>
       </c>
-      <c r="B54" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G54" s="78"/>
+      <c r="C54" s="73"/>
+      <c r="D54" s="73"/>
+      <c r="E54" s="73"/>
+      <c r="F54" s="73"/>
+      <c r="G54" s="74"/>
     </row>
     <row r="55" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B55" s="72" t="s">
         <v>123</v>
       </c>
-      <c r="B55" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G55" s="78"/>
+      <c r="C55" s="73"/>
+      <c r="D55" s="73"/>
+      <c r="E55" s="73"/>
+      <c r="F55" s="73"/>
+      <c r="G55" s="74"/>
     </row>
     <row r="56" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="31"/>
       <c r="G56" s="46"/>
     </row>
     <row r="57" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A57" s="79" t="s">
-[...5 lines deleted...]
-      <c r="E57" s="80"/>
+      <c r="A57" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="B57" s="79"/>
+      <c r="C57" s="79"/>
+      <c r="D57" s="79"/>
+      <c r="E57" s="79"/>
       <c r="F57" s="46"/>
       <c r="G57" s="45"/>
     </row>
     <row r="58" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B58" s="72" t="s">
         <v>108</v>
       </c>
-      <c r="B58" s="76" t="s">
-[...6 lines deleted...]
-      <c r="G58" s="78"/>
+      <c r="C58" s="73"/>
+      <c r="D58" s="73"/>
+      <c r="E58" s="73"/>
+      <c r="F58" s="73"/>
+      <c r="G58" s="74"/>
     </row>
     <row r="59" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="E59" s="78"/>
+        <v>145</v>
+      </c>
+      <c r="B59" s="72" t="s">
+        <v>109</v>
+      </c>
+      <c r="C59" s="73"/>
+      <c r="D59" s="73"/>
+      <c r="E59" s="74"/>
       <c r="F59" s="34"/>
       <c r="G59" s="45"/>
     </row>
     <row r="60" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="38" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      <c r="E60" s="78"/>
+        <v>146</v>
+      </c>
+      <c r="B60" s="72" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="73"/>
+      <c r="D60" s="73"/>
+      <c r="E60" s="74"/>
       <c r="F60" s="34"/>
       <c r="G60" s="45"/>
     </row>
     <row r="61" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="38" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      <c r="E61" s="78"/>
+        <v>148</v>
+      </c>
+      <c r="B61" s="72" t="s">
+        <v>126</v>
+      </c>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="74"/>
       <c r="F61" s="34"/>
       <c r="G61" s="34"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="44"/>
-      <c r="B62" s="74"/>
-[...2 lines deleted...]
-      <c r="E62" s="75"/>
+      <c r="B62" s="87"/>
+      <c r="C62" s="88"/>
+      <c r="D62" s="88"/>
+      <c r="E62" s="88"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="F63"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="F64"/>
     </row>
     <row r="65" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="66" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="67" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="68" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="69" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="70" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="71" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="72" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="73" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="74" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="75" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="76" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="77" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="78" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="79" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="80" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="81" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -4885,815 +4942,815 @@
     <row r="582" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="583" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="584" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="585" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="586" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="587" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="588" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="589" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="590" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="591" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="592" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="593" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="594" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="595" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="596" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="597" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="598" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="599" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="600" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="601" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="602" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="603" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="604" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="50">
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B55:G55"/>
+    <mergeCell ref="A57:E57"/>
+    <mergeCell ref="B58:G58"/>
+    <mergeCell ref="B52:G52"/>
+    <mergeCell ref="B53:G53"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="B49:G49"/>
+    <mergeCell ref="B50:G50"/>
+    <mergeCell ref="B51:G51"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="B42:G42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="B27:G27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="B12:G12"/>
+    <mergeCell ref="B13:E13"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A15:G15"/>
-[...41 lines deleted...]
-    <mergeCell ref="B58:G58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A13 A28:A31 A43 A59:A61" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6075477-EE4B-4AE2-9DEB-FDB2A39F8EEC}">
   <dimension ref="A1:G604"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.42578125" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="17.5703125" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="43" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="59"/>
+      <c r="A1" s="68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
       <c r="F1"/>
     </row>
     <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2"/>
       <c r="G2" s="50"/>
     </row>
     <row r="3" spans="1:7" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="90"/>
+      <c r="A3" s="75" t="s">
+        <v>218</v>
+      </c>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="77"/>
     </row>
     <row r="4" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F4"/>
       <c r="G4" s="41"/>
     </row>
     <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="92"/>
+      <c r="A5" s="94" t="s">
+        <v>226</v>
+      </c>
+      <c r="B5" s="94"/>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
       <c r="F5" s="33"/>
       <c r="G5" s="42"/>
     </row>
     <row r="6" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="30" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      <c r="E6" s="92"/>
+        <v>98</v>
+      </c>
+      <c r="B6" s="89" t="s">
+        <v>219</v>
+      </c>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
       <c r="F6" s="33"/>
       <c r="G6" s="42"/>
     </row>
     <row r="7" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="30" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      <c r="E7" s="92"/>
+        <v>100</v>
+      </c>
+      <c r="B7" s="89" t="s">
+        <v>220</v>
+      </c>
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
       <c r="F7" s="33"/>
       <c r="G7" s="42"/>
     </row>
     <row r="8" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="30" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      <c r="E8" s="92"/>
+        <v>102</v>
+      </c>
+      <c r="B8" s="89" t="s">
+        <v>221</v>
+      </c>
+      <c r="C8" s="90"/>
+      <c r="D8" s="90"/>
+      <c r="E8" s="90"/>
       <c r="F8" s="33"/>
       <c r="G8" s="42"/>
     </row>
     <row r="9" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
-        <v>105</v>
-[...8 lines deleted...]
-      <c r="G9" s="94"/>
+        <v>104</v>
+      </c>
+      <c r="B9" s="89" t="s">
+        <v>222</v>
+      </c>
+      <c r="C9" s="90"/>
+      <c r="D9" s="90"/>
+      <c r="E9" s="90"/>
+      <c r="F9" s="101"/>
+      <c r="G9" s="101"/>
     </row>
     <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="31"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="92"/>
+      <c r="A11" s="94" t="s">
+        <v>223</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="90"/>
+      <c r="E11" s="90"/>
       <c r="F11" s="33"/>
       <c r="G11" s="42"/>
     </row>
     <row r="12" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
-        <v>108</v>
-[...8 lines deleted...]
-      <c r="G12" s="94"/>
+        <v>107</v>
+      </c>
+      <c r="B12" s="89" t="s">
+        <v>224</v>
+      </c>
+      <c r="C12" s="90"/>
+      <c r="D12" s="90"/>
+      <c r="E12" s="90"/>
+      <c r="F12" s="101"/>
+      <c r="G12" s="101"/>
     </row>
     <row r="13" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="E13" s="92"/>
+        <v>145</v>
+      </c>
+      <c r="B13" s="89" t="s">
+        <v>225</v>
+      </c>
+      <c r="C13" s="90"/>
+      <c r="D13" s="90"/>
+      <c r="E13" s="90"/>
       <c r="F13" s="33"/>
       <c r="G13" s="42"/>
     </row>
     <row r="14" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="32"/>
       <c r="B14" s="32"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14"/>
       <c r="G14" s="41"/>
     </row>
     <row r="15" spans="1:7" s="5" customFormat="1" ht="53.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="95" t="s">
-        <v>266</v>
+      <c r="A15" s="102" t="s">
+        <v>265</v>
       </c>
       <c r="B15" s="96"/>
       <c r="C15" s="96"/>
       <c r="D15" s="96"/>
       <c r="E15" s="96"/>
       <c r="F15" s="97"/>
       <c r="G15" s="97"/>
     </row>
     <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="47"/>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="46"/>
       <c r="E16" s="46"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
     </row>
     <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="98"/>
+      <c r="A17" s="94" t="s">
+        <v>226</v>
+      </c>
+      <c r="B17" s="94"/>
+      <c r="C17" s="90"/>
+      <c r="D17" s="90"/>
+      <c r="E17" s="95"/>
       <c r="F17" s="41"/>
       <c r="G17" s="42"/>
     </row>
     <row r="18" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
-        <v>111</v>
-[...8 lines deleted...]
-      <c r="G18" s="94"/>
+        <v>110</v>
+      </c>
+      <c r="B18" s="89" t="s">
+        <v>227</v>
+      </c>
+      <c r="C18" s="90"/>
+      <c r="D18" s="90"/>
+      <c r="E18" s="90"/>
+      <c r="F18" s="101"/>
+      <c r="G18" s="101"/>
     </row>
     <row r="19" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      <c r="E19" s="92"/>
+        <v>112</v>
+      </c>
+      <c r="B19" s="89" t="s">
+        <v>228</v>
+      </c>
+      <c r="C19" s="90"/>
+      <c r="D19" s="90"/>
+      <c r="E19" s="90"/>
       <c r="F19" s="33"/>
       <c r="G19" s="42"/>
     </row>
     <row r="20" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      <c r="E20" s="92"/>
+        <v>114</v>
+      </c>
+      <c r="B20" s="89" t="s">
+        <v>229</v>
+      </c>
+      <c r="C20" s="90"/>
+      <c r="D20" s="90"/>
+      <c r="E20" s="90"/>
       <c r="F20" s="33"/>
       <c r="G20" s="42"/>
     </row>
     <row r="21" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="30" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      <c r="E21" s="92"/>
+        <v>116</v>
+      </c>
+      <c r="B21" s="89" t="s">
+        <v>230</v>
+      </c>
+      <c r="C21" s="90"/>
+      <c r="D21" s="90"/>
+      <c r="E21" s="90"/>
       <c r="F21" s="33"/>
       <c r="G21" s="42"/>
     </row>
     <row r="22" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="30" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      <c r="E22" s="92"/>
+        <v>118</v>
+      </c>
+      <c r="B22" s="89" t="s">
+        <v>231</v>
+      </c>
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
       <c r="F22" s="33"/>
       <c r="G22" s="42"/>
     </row>
     <row r="23" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="30" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      <c r="E23" s="92"/>
+        <v>120</v>
+      </c>
+      <c r="B23" s="89" t="s">
+        <v>232</v>
+      </c>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="90"/>
       <c r="F23" s="33"/>
       <c r="G23" s="42"/>
     </row>
     <row r="24" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="30" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      <c r="E24" s="92"/>
+        <v>122</v>
+      </c>
+      <c r="B24" s="89" t="s">
+        <v>233</v>
+      </c>
+      <c r="C24" s="90"/>
+      <c r="D24" s="90"/>
+      <c r="E24" s="90"/>
       <c r="F24" s="33"/>
       <c r="G24" s="42"/>
     </row>
     <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="35"/>
       <c r="B25" s="49"/>
       <c r="C25" s="46"/>
       <c r="D25" s="5"/>
       <c r="E25" s="45"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A26" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="92"/>
+      <c r="A26" s="94" t="s">
+        <v>223</v>
+      </c>
+      <c r="B26" s="94"/>
+      <c r="C26" s="90"/>
+      <c r="D26" s="90"/>
+      <c r="E26" s="90"/>
       <c r="F26" s="33"/>
       <c r="G26" s="42"/>
     </row>
     <row r="27" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="30" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>107</v>
+      </c>
+      <c r="B27" s="89" t="s">
+        <v>224</v>
       </c>
       <c r="C27" s="96"/>
       <c r="D27" s="96"/>
       <c r="E27" s="96"/>
       <c r="F27" s="97"/>
       <c r="G27" s="97"/>
     </row>
     <row r="28" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="E28" s="92"/>
+        <v>145</v>
+      </c>
+      <c r="B28" s="89" t="s">
+        <v>225</v>
+      </c>
+      <c r="C28" s="90"/>
+      <c r="D28" s="90"/>
+      <c r="E28" s="90"/>
       <c r="F28" s="33"/>
       <c r="G28" s="42"/>
     </row>
     <row r="29" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="38" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      <c r="E29" s="92"/>
+        <v>146</v>
+      </c>
+      <c r="B29" s="89" t="s">
+        <v>234</v>
+      </c>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="90"/>
       <c r="F29" s="33"/>
       <c r="G29" s="42"/>
     </row>
     <row r="30" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="38" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      <c r="E30" s="92"/>
+        <v>147</v>
+      </c>
+      <c r="B30" s="89" t="s">
+        <v>235</v>
+      </c>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
       <c r="F30" s="33"/>
       <c r="G30" s="42"/>
     </row>
     <row r="31" spans="1:7" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="38" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      <c r="E31" s="92"/>
+        <v>148</v>
+      </c>
+      <c r="B31" s="89" t="s">
+        <v>236</v>
+      </c>
+      <c r="C31" s="90"/>
+      <c r="D31" s="90"/>
+      <c r="E31" s="90"/>
       <c r="F31" s="33"/>
       <c r="G31" s="42"/>
     </row>
     <row r="32" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="32"/>
       <c r="B32" s="32"/>
       <c r="F32" s="48"/>
     </row>
     <row r="33" spans="1:7" s="5" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="85" t="s">
-[...7 lines deleted...]
-      <c r="G33" s="101"/>
+      <c r="A33" s="84" t="s">
+        <v>266</v>
+      </c>
+      <c r="B33" s="100"/>
+      <c r="C33" s="100"/>
+      <c r="D33" s="100"/>
+      <c r="E33" s="100"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="99"/>
     </row>
     <row r="34" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="28"/>
       <c r="G34" s="46"/>
     </row>
     <row r="35" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="92"/>
+      <c r="A35" s="94" t="s">
+        <v>226</v>
+      </c>
+      <c r="B35" s="94"/>
+      <c r="C35" s="90"/>
+      <c r="D35" s="90"/>
+      <c r="E35" s="90"/>
       <c r="F35" s="34"/>
       <c r="G35" s="45"/>
     </row>
     <row r="36" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B36" s="91" t="s">
-[...4 lines deleted...]
-      <c r="E36" s="92"/>
+      <c r="B36" s="89" t="s">
+        <v>237</v>
+      </c>
+      <c r="C36" s="90"/>
+      <c r="D36" s="90"/>
+      <c r="E36" s="90"/>
       <c r="F36" s="34"/>
       <c r="G36" s="45"/>
     </row>
     <row r="37" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="30" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      <c r="E37" s="92"/>
+        <v>128</v>
+      </c>
+      <c r="B37" s="89" t="s">
+        <v>238</v>
+      </c>
+      <c r="C37" s="90"/>
+      <c r="D37" s="90"/>
+      <c r="E37" s="90"/>
       <c r="F37" s="34"/>
       <c r="G37" s="45"/>
     </row>
     <row r="38" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="B38" s="91" t="s">
-[...4 lines deleted...]
-      <c r="E38" s="92"/>
+      <c r="B38" s="89" t="s">
+        <v>239</v>
+      </c>
+      <c r="C38" s="90"/>
+      <c r="D38" s="90"/>
+      <c r="E38" s="90"/>
       <c r="F38" s="34"/>
       <c r="G38" s="45"/>
     </row>
     <row r="39" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="30" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      <c r="E39" s="101"/>
+        <v>131</v>
+      </c>
+      <c r="B39" s="72" t="s">
+        <v>240</v>
+      </c>
+      <c r="C39" s="98"/>
+      <c r="D39" s="98"/>
+      <c r="E39" s="99"/>
       <c r="F39" s="34"/>
       <c r="G39" s="45"/>
     </row>
     <row r="40" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="31"/>
       <c r="F40" s="48"/>
     </row>
     <row r="41" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A41" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="92"/>
+      <c r="A41" s="94" t="s">
+        <v>223</v>
+      </c>
+      <c r="B41" s="94"/>
+      <c r="C41" s="90"/>
+      <c r="D41" s="90"/>
+      <c r="E41" s="90"/>
       <c r="F41" s="34"/>
       <c r="G41" s="45"/>
     </row>
     <row r="42" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="30" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>107</v>
+      </c>
+      <c r="B42" s="89" t="s">
+        <v>224</v>
       </c>
       <c r="C42" s="96"/>
       <c r="D42" s="96"/>
       <c r="E42" s="96"/>
       <c r="F42" s="97"/>
       <c r="G42" s="97"/>
     </row>
     <row r="43" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="38" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="E43" s="92"/>
+        <v>145</v>
+      </c>
+      <c r="B43" s="89" t="s">
+        <v>225</v>
+      </c>
+      <c r="C43" s="90"/>
+      <c r="D43" s="90"/>
+      <c r="E43" s="90"/>
       <c r="F43" s="34"/>
       <c r="G43" s="45"/>
     </row>
     <row r="44" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="39"/>
       <c r="B44" s="39"/>
       <c r="F44" s="48"/>
     </row>
     <row r="45" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="81" t="s">
-        <v>268</v>
-[...6 lines deleted...]
-      <c r="G45" s="104"/>
+        <v>267</v>
+      </c>
+      <c r="B45" s="91"/>
+      <c r="C45" s="91"/>
+      <c r="D45" s="91"/>
+      <c r="E45" s="91"/>
+      <c r="F45" s="92"/>
+      <c r="G45" s="93"/>
     </row>
     <row r="46" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="28"/>
       <c r="G46" s="46"/>
     </row>
     <row r="47" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A47" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="92"/>
+      <c r="A47" s="94" t="s">
+        <v>226</v>
+      </c>
+      <c r="B47" s="94"/>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
       <c r="F47" s="34"/>
       <c r="G47" s="45"/>
     </row>
     <row r="48" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="30" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      <c r="E48" s="92"/>
+        <v>133</v>
+      </c>
+      <c r="B48" s="89" t="s">
+        <v>241</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
       <c r="F48" s="34"/>
       <c r="G48" s="45"/>
     </row>
     <row r="49" spans="1:7" s="5" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="30" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>135</v>
+      </c>
+      <c r="B49" s="89" t="s">
+        <v>242</v>
       </c>
       <c r="C49" s="96"/>
       <c r="D49" s="96"/>
       <c r="E49" s="96"/>
       <c r="F49" s="97"/>
       <c r="G49" s="97"/>
     </row>
     <row r="50" spans="1:7" s="5" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="30" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>137</v>
+      </c>
+      <c r="B50" s="89" t="s">
+        <v>243</v>
       </c>
       <c r="C50" s="96"/>
       <c r="D50" s="96"/>
       <c r="E50" s="96"/>
       <c r="F50" s="97"/>
       <c r="G50" s="97"/>
     </row>
     <row r="51" spans="1:7" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="30" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>139</v>
+      </c>
+      <c r="B51" s="89" t="s">
+        <v>244</v>
       </c>
       <c r="C51" s="96"/>
       <c r="D51" s="96"/>
       <c r="E51" s="96"/>
       <c r="F51" s="97"/>
       <c r="G51" s="97"/>
     </row>
     <row r="52" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="30" t="s">
-        <v>117</v>
-[...8 lines deleted...]
-      <c r="G52" s="104"/>
+        <v>116</v>
+      </c>
+      <c r="B52" s="72" t="s">
+        <v>230</v>
+      </c>
+      <c r="C52" s="91"/>
+      <c r="D52" s="91"/>
+      <c r="E52" s="91"/>
+      <c r="F52" s="92"/>
+      <c r="G52" s="93"/>
     </row>
     <row r="53" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="30" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-      <c r="G53" s="104"/>
+        <v>118</v>
+      </c>
+      <c r="B53" s="72" t="s">
+        <v>231</v>
+      </c>
+      <c r="C53" s="91"/>
+      <c r="D53" s="91"/>
+      <c r="E53" s="91"/>
+      <c r="F53" s="92"/>
+      <c r="G53" s="93"/>
     </row>
     <row r="54" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="30" t="s">
-        <v>121</v>
-[...8 lines deleted...]
-      <c r="G54" s="104"/>
+        <v>120</v>
+      </c>
+      <c r="B54" s="72" t="s">
+        <v>232</v>
+      </c>
+      <c r="C54" s="91"/>
+      <c r="D54" s="91"/>
+      <c r="E54" s="91"/>
+      <c r="F54" s="92"/>
+      <c r="G54" s="93"/>
     </row>
     <row r="55" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="30" t="s">
-        <v>123</v>
-[...8 lines deleted...]
-      <c r="G55" s="104"/>
+        <v>122</v>
+      </c>
+      <c r="B55" s="72" t="s">
+        <v>233</v>
+      </c>
+      <c r="C55" s="91"/>
+      <c r="D55" s="91"/>
+      <c r="E55" s="91"/>
+      <c r="F55" s="92"/>
+      <c r="G55" s="93"/>
     </row>
     <row r="56" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="31"/>
       <c r="G56" s="46"/>
     </row>
     <row r="57" spans="1:7" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A57" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E57" s="98"/>
+      <c r="A57" s="94" t="s">
+        <v>223</v>
+      </c>
+      <c r="B57" s="94"/>
+      <c r="C57" s="90"/>
+      <c r="D57" s="90"/>
+      <c r="E57" s="95"/>
       <c r="F57" s="46"/>
       <c r="G57" s="45"/>
     </row>
     <row r="58" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="30" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>107</v>
+      </c>
+      <c r="B58" s="89" t="s">
+        <v>224</v>
       </c>
       <c r="C58" s="96"/>
       <c r="D58" s="96"/>
       <c r="E58" s="96"/>
       <c r="F58" s="97"/>
       <c r="G58" s="97"/>
     </row>
     <row r="59" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="E59" s="92"/>
+        <v>145</v>
+      </c>
+      <c r="B59" s="89" t="s">
+        <v>225</v>
+      </c>
+      <c r="C59" s="90"/>
+      <c r="D59" s="90"/>
+      <c r="E59" s="90"/>
       <c r="F59" s="34"/>
       <c r="G59" s="45"/>
     </row>
     <row r="60" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="38" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      <c r="E60" s="92"/>
+        <v>146</v>
+      </c>
+      <c r="B60" s="89" t="s">
+        <v>234</v>
+      </c>
+      <c r="C60" s="90"/>
+      <c r="D60" s="90"/>
+      <c r="E60" s="90"/>
       <c r="F60" s="34"/>
       <c r="G60" s="45"/>
     </row>
     <row r="61" spans="1:7" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="38" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      <c r="E61" s="92"/>
+        <v>148</v>
+      </c>
+      <c r="B61" s="89" t="s">
+        <v>236</v>
+      </c>
+      <c r="C61" s="90"/>
+      <c r="D61" s="90"/>
+      <c r="E61" s="90"/>
       <c r="F61" s="34"/>
       <c r="G61" s="34"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="44"/>
-      <c r="B62" s="74"/>
-[...2 lines deleted...]
-      <c r="E62" s="75"/>
+      <c r="B62" s="87"/>
+      <c r="C62" s="88"/>
+      <c r="D62" s="88"/>
+      <c r="E62" s="88"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="F63"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="F64"/>
     </row>
     <row r="65" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F65"/>
     </row>
     <row r="66" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F66"/>
     </row>
     <row r="67" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F67"/>
     </row>
     <row r="68" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F68"/>
     </row>
     <row r="69" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F69"/>
     </row>
     <row r="70" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F70"/>
@@ -7280,100 +7337,100 @@
       <c r="F597"/>
     </row>
     <row r="598" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F598"/>
     </row>
     <row r="599" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F599"/>
     </row>
     <row r="600" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F600"/>
     </row>
     <row r="601" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F601"/>
     </row>
     <row r="602" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F602"/>
     </row>
     <row r="603" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F603"/>
     </row>
     <row r="604" spans="6:6" x14ac:dyDescent="0.25">
       <c r="F604"/>
     </row>
   </sheetData>
   <mergeCells count="50">
-    <mergeCell ref="B61:E61"/>
-[...6 lines deleted...]
-    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B9:G9"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="B12:G12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="B27:G27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B37:E37"/>
     <mergeCell ref="B53:G53"/>
     <mergeCell ref="B39:E39"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="B42:G42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A47:E47"/>
     <mergeCell ref="B48:E48"/>
     <mergeCell ref="B49:G49"/>
     <mergeCell ref="B50:G50"/>
     <mergeCell ref="B51:G51"/>
     <mergeCell ref="B52:G52"/>
-    <mergeCell ref="B38:E38"/>
-[...28 lines deleted...]
-    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="B55:G55"/>
+    <mergeCell ref="A57:E57"/>
+    <mergeCell ref="B58:G58"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="B60:E60"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A13 A28:A31 A43 A59:A61" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>