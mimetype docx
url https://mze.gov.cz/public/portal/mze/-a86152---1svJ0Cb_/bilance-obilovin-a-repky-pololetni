--- v0 (2025-12-17)
+++ v1 (2026-08-01)
@@ -110,51 +110,71 @@
                             <a:ext cx="3009265" cy="1709420"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00C970A0" w:rsidRPr="00A62E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Obil (MZe) 7-0</w:t>
+              <w:t>Obil (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C970A0" w:rsidRPr="00A62E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>MZe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C970A0" w:rsidRPr="00A62E96">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>) 7-0</w:t>
             </w:r>
             <w:r w:rsidR="00F44BCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B9B718E" w14:textId="77777777" w:rsidR="003B7357" w:rsidRDefault="003B7357" w:rsidP="003B7357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2560377E" w14:textId="77777777" w:rsidR="000C2890" w:rsidRDefault="003B7357" w:rsidP="003B7357">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12049"/>
@@ -174,52 +194,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>esortní statistické zjišťování</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773DAD9E" w14:textId="77777777" w:rsidR="000C2890" w:rsidRDefault="003B7357" w:rsidP="003B7357">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12049"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C2890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Schváleno ČSÚ pro MZe</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Schváleno ČSÚ pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C2890">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MZe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="143A863B" w14:textId="78F22859" w:rsidR="000C2890" w:rsidRPr="0031195C" w:rsidRDefault="003B7357" w:rsidP="003B7357">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12049"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C2890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ČV</w:t>
       </w:r>
       <w:r w:rsidR="00D66113">
@@ -623,56 +651,65 @@
               </w:rPr>
               <w:t>na adresu</w:t>
             </w:r>
             <w:r w:rsidRPr="00733849">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00733849">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ministerstvo zemědělství, oddělení státní statistické služby,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F01A63E" w14:textId="0ED6449C" w:rsidR="00BB30B7" w:rsidRPr="0051272E" w:rsidRDefault="00AB580C" w:rsidP="000415E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00733849">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Těšnov 17, 117 05 Praha 1, </w:t>
+              <w:t>Těšnov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00733849">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17, 117 05 Praha 1, </w:t>
             </w:r>
             <w:r w:rsidRPr="00733849">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fax: 222 313 02</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00733849">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00733849">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
@@ -748,51 +785,69 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0051272E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Informace podá</w:t>
       </w:r>
       <w:r w:rsidRPr="0051272E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>: MZe, oddělení státní</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051272E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>MZe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051272E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, oddělení státní</w:t>
       </w:r>
       <w:r w:rsidR="0051272E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> statistické služby</w:t>
       </w:r>
       <w:r w:rsidR="00F56AEE" w:rsidRPr="00F56AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000415E0" w:rsidRPr="000415E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dušan Havrda tel. 221 812</w:t>
       </w:r>
@@ -5776,51 +5831,65 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="181EAFC1" w14:textId="77777777" w:rsidR="000C2890" w:rsidRPr="00313776" w:rsidRDefault="00A638A3" w:rsidP="00B06653">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Skladovací ztráty</w:t>
             </w:r>
             <w:r w:rsidR="000C2890" w:rsidRPr="00313776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (včetně živelných pohrom)</w:t>
+              <w:t xml:space="preserve"> (včetně </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000C2890" w:rsidRPr="00313776">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>živelných</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000C2890" w:rsidRPr="00313776">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pohrom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C493C1A" w14:textId="77777777" w:rsidR="000C2890" w:rsidRPr="00313776" w:rsidRDefault="000C2890" w:rsidP="00B06653">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00313776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6659,51 +6728,51 @@
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="000A7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>se uvede souhrn za všechny ostatní obiloviny (čirok, proso, pohanka, lesknice kanárská, ostatní obiloviny a také směsi obilovin).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183EEB67" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="0055786B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D97F32" w14:textId="77777777" w:rsidR="00B73049" w:rsidRDefault="00960E5E" w:rsidP="0055786B">
+    <w:p w14:paraId="40D97F32" w14:textId="1271188D" w:rsidR="00B73049" w:rsidRDefault="00960E5E" w:rsidP="0055786B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055786B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
       <w:r w:rsidR="004450DC" w:rsidRPr="0055786B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0055786B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -6712,55 +6781,61 @@
       </w:r>
       <w:r w:rsidR="00AE0EDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="000B19B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">kutečné hmotné vlastní zásoby </w:t>
       </w:r>
       <w:r w:rsidR="00B73049">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">na začátku </w:t>
       </w:r>
+      <w:r w:rsidR="00D94833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pololetí</w:t>
+      </w:r>
       <w:r w:rsidR="000B19B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">čtvrtletí </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>bez rozdílu místa jejich uskladnění (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>bez zásob skladovaných pro SZIF a SSHR</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="000B19B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Musí souhlasit se zásobou na konci předchozího čtvrtletí. </w:t>
@@ -7273,51 +7348,65 @@
       <w:r w:rsidR="000B19B6" w:rsidRPr="000B19B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="000B19B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>lastn</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>í výrobní</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> spotřeba k výslednému potravinářskému užití: mlýnskému, sladařskému, atd.</w:t>
+        <w:t xml:space="preserve"> spotřeba k výslednému potravinářskému užití: mlýnskému, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD1DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sladařskému,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD1DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A86344" w14:textId="77777777" w:rsidR="00960E5E" w:rsidRPr="00DD1DD4" w:rsidRDefault="000A7BB4" w:rsidP="0055786B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055786B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ř.</w:t>
       </w:r>
       <w:r w:rsidR="00960E5E" w:rsidRPr="0055786B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>06</w:t>
       </w:r>
       <w:r w:rsidR="00AE0EDB">
@@ -7505,51 +7594,65 @@
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00AE0EDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00207931" w:rsidRPr="000A7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001355E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00960E5E" w:rsidRPr="000A7BB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>kladovací ztráty, přívažky a ztráty v důsledku živelných pohrom.</w:t>
+        <w:t xml:space="preserve">kladovací ztráty, přívažky a ztráty v důsledku </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00960E5E" w:rsidRPr="000A7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>živelných</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00960E5E" w:rsidRPr="000A7BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pohrom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F5198B" w14:textId="30D5A0EA" w:rsidR="00960E5E" w:rsidRPr="00DD1DD4" w:rsidRDefault="00960E5E" w:rsidP="0055786B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055786B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
       <w:r w:rsidR="000A7BB4" w:rsidRPr="0055786B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0055786B">
@@ -7674,128 +7777,129 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00960E5E" w:rsidRPr="00DD1DD4" w:rsidSect="00B06653">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1994CB69" w14:textId="77777777" w:rsidR="00E7097D" w:rsidRDefault="00E7097D" w:rsidP="00F566F1">
+    <w:p w14:paraId="79C3609E" w14:textId="77777777" w:rsidR="00FC3649" w:rsidRDefault="00FC3649" w:rsidP="00F566F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="156E0FDB" w14:textId="77777777" w:rsidR="00E7097D" w:rsidRDefault="00E7097D" w:rsidP="00F566F1">
+    <w:p w14:paraId="61DB39B9" w14:textId="77777777" w:rsidR="00FC3649" w:rsidRDefault="00FC3649" w:rsidP="00F566F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24AA15FB" w14:textId="77777777" w:rsidR="00E7097D" w:rsidRDefault="00E7097D" w:rsidP="00F566F1">
+    <w:p w14:paraId="55238DB1" w14:textId="77777777" w:rsidR="00FC3649" w:rsidRDefault="00FC3649" w:rsidP="00F566F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BE7E41D" w14:textId="77777777" w:rsidR="00E7097D" w:rsidRDefault="00E7097D" w:rsidP="00F566F1">
+    <w:p w14:paraId="1CED5CE1" w14:textId="77777777" w:rsidR="00FC3649" w:rsidRDefault="00FC3649" w:rsidP="00F566F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -8029,88 +8133,91 @@
     <w:rsid w:val="00C2535D"/>
     <w:rsid w:val="00C31281"/>
     <w:rsid w:val="00C351A8"/>
     <w:rsid w:val="00C51932"/>
     <w:rsid w:val="00C53358"/>
     <w:rsid w:val="00C61A83"/>
     <w:rsid w:val="00C7166C"/>
     <w:rsid w:val="00C81125"/>
     <w:rsid w:val="00C90462"/>
     <w:rsid w:val="00C970A0"/>
     <w:rsid w:val="00CA7641"/>
     <w:rsid w:val="00CE58CE"/>
     <w:rsid w:val="00CF5CFA"/>
     <w:rsid w:val="00D01F9F"/>
     <w:rsid w:val="00D0518F"/>
     <w:rsid w:val="00D12A74"/>
     <w:rsid w:val="00D147F6"/>
     <w:rsid w:val="00D16876"/>
     <w:rsid w:val="00D20B4D"/>
     <w:rsid w:val="00D2399E"/>
     <w:rsid w:val="00D31E25"/>
     <w:rsid w:val="00D328F4"/>
     <w:rsid w:val="00D37433"/>
     <w:rsid w:val="00D47B24"/>
     <w:rsid w:val="00D66113"/>
+    <w:rsid w:val="00D94833"/>
     <w:rsid w:val="00D96671"/>
     <w:rsid w:val="00DA32D8"/>
     <w:rsid w:val="00DA691E"/>
     <w:rsid w:val="00DD1DD4"/>
     <w:rsid w:val="00DD4B58"/>
     <w:rsid w:val="00DE2739"/>
     <w:rsid w:val="00E00FFB"/>
     <w:rsid w:val="00E21343"/>
     <w:rsid w:val="00E3567B"/>
     <w:rsid w:val="00E41940"/>
     <w:rsid w:val="00E7097D"/>
     <w:rsid w:val="00E75275"/>
     <w:rsid w:val="00E81A97"/>
     <w:rsid w:val="00E9232D"/>
     <w:rsid w:val="00E95B3C"/>
     <w:rsid w:val="00EB3B97"/>
     <w:rsid w:val="00EC1B34"/>
     <w:rsid w:val="00EC4BC9"/>
     <w:rsid w:val="00ED6C40"/>
     <w:rsid w:val="00EE11B5"/>
     <w:rsid w:val="00EE3BBC"/>
     <w:rsid w:val="00F15607"/>
     <w:rsid w:val="00F244D5"/>
     <w:rsid w:val="00F252EA"/>
     <w:rsid w:val="00F31344"/>
     <w:rsid w:val="00F31DBC"/>
     <w:rsid w:val="00F44BCD"/>
     <w:rsid w:val="00F475B9"/>
     <w:rsid w:val="00F534AE"/>
     <w:rsid w:val="00F566F1"/>
     <w:rsid w:val="00F56AEE"/>
     <w:rsid w:val="00F57E8A"/>
     <w:rsid w:val="00F635D6"/>
     <w:rsid w:val="00F66466"/>
     <w:rsid w:val="00F705B3"/>
     <w:rsid w:val="00F74442"/>
     <w:rsid w:val="00F87D31"/>
+    <w:rsid w:val="00FA6CE8"/>
     <w:rsid w:val="00FA75E0"/>
+    <w:rsid w:val="00FC3649"/>
     <w:rsid w:val="00FD1921"/>
     <w:rsid w:val="00FE340C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9047,74 +9154,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57622BCA-0592-4E42-9A1F-D3536A38D116}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>704</Words>
-  <Characters>4156</Characters>
+  <Characters>4155</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ministerstvo zemědělství ČR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MZe ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4851</CharactersWithSpaces>
+  <CharactersWithSpaces>4850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>983145</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:dusan.havrda@mze.cz</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>