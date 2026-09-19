--- v3 (2026-08-10)
+++ v4 (2026-09-19)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Statistici\Prac_data\ISERVIS\PRESUN\LENKA\Obil(MZe) 7-04 - 7-02\Obilí_ zpracování\obili\obilí 26\Obilí 1. pol.  2026\vystup_Internet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Statistici\Prac_data\ISERVIS\PRESUN\LENKA\Obil (MZe) 7-12\07_2026\vystup ISAAM\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52A995E7-7B97-4890-8D30-CDDEA0C51D1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFA0344D-297E-4CDC-B009-57D2F7793515}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Měsíční zásoba obilovin a ře..." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Sloupec</t>
   </si>
   <si>
     <t>Leden</t>
   </si>
   <si>
     <t>Únor</t>
   </si>
   <si>
     <t>Březen</t>
   </si>
   <si>
@@ -155,71 +155,72 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium7"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -459,51 +460,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.140625" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
     <col min="6" max="13" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
@@ -555,143 +556,163 @@
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="3">
         <v>1074809</v>
       </c>
       <c r="C3" s="3">
         <v>1061214</v>
       </c>
       <c r="D3" s="3">
         <v>1023548</v>
       </c>
       <c r="E3" s="3">
         <v>963226</v>
       </c>
       <c r="F3" s="3">
         <v>809821</v>
       </c>
       <c r="G3" s="3">
         <v>573160</v>
       </c>
-      <c r="H3" s="3"/>
+      <c r="H3" s="3">
+        <v>683291</v>
+      </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="3">
         <v>458267</v>
       </c>
       <c r="C4" s="3">
         <v>440857</v>
       </c>
       <c r="D4" s="3">
         <v>346807</v>
       </c>
       <c r="E4" s="3">
         <v>343693</v>
       </c>
       <c r="F4" s="3">
         <v>289011</v>
       </c>
       <c r="G4" s="3">
         <v>242465</v>
       </c>
-      <c r="H4" s="3"/>
+      <c r="H4" s="3">
+        <v>373397</v>
+      </c>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="3">
         <v>196207</v>
       </c>
       <c r="C5" s="3">
         <v>189267</v>
       </c>
       <c r="D5" s="3">
         <v>186082</v>
       </c>
       <c r="E5" s="3">
         <v>170639</v>
       </c>
       <c r="F5" s="3">
         <v>133863</v>
       </c>
       <c r="G5" s="3">
         <v>112409</v>
       </c>
-      <c r="H5" s="3"/>
+      <c r="H5" s="3">
+        <v>75745</v>
+      </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="3">
         <v>332547</v>
       </c>
       <c r="C6" s="3">
         <v>349005</v>
       </c>
       <c r="D6" s="3">
         <v>266169</v>
       </c>
       <c r="E6" s="3">
         <v>230777</v>
       </c>
       <c r="F6" s="3">
         <v>133019</v>
       </c>
       <c r="G6" s="3">
         <v>60898</v>
       </c>
-      <c r="H6" s="3"/>
+      <c r="H6" s="3">
+        <v>195699</v>
+      </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="H9" s="8"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="H10" s="8"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="H11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="H12" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>