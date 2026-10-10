--- v4 (2026-09-19)
+++ v5 (2026-10-10)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Statistici\Prac_data\ISERVIS\PRESUN\LENKA\Obil (MZe) 7-12\07_2026\vystup ISAAM\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Statistici\Prac_data\ISERVIS\PRESUN\LENKA\Obil (MZe) 7-12\08_2026\vystupy\DMS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFA0344D-297E-4CDC-B009-57D2F7793515}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EB99C11-E350-4E7E-B07C-DD0855995FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Měsíční zásoba obilovin a ře..." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Sloupec</t>
   </si>
   <si>
     <t>Leden</t>
   </si>
   <si>
     <t>Únor</t>
   </si>
   <si>
     <t>Březen</t>
   </si>
   <si>
@@ -172,55 +172,55 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium7"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -477,65 +477,65 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.140625" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
     <col min="6" max="13" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="7"/>
-[...10 lines deleted...]
-      <c r="M1" s="7"/>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>7</v>
@@ -559,160 +559,168 @@
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="3">
         <v>1074809</v>
       </c>
       <c r="C3" s="3">
         <v>1061214</v>
       </c>
       <c r="D3" s="3">
         <v>1023548</v>
       </c>
       <c r="E3" s="3">
         <v>963226</v>
       </c>
       <c r="F3" s="3">
         <v>809821</v>
       </c>
       <c r="G3" s="3">
         <v>573160</v>
       </c>
       <c r="H3" s="3">
         <v>683291</v>
       </c>
-      <c r="I3" s="3"/>
+      <c r="I3" s="3">
+        <v>823920</v>
+      </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="3">
         <v>458267</v>
       </c>
       <c r="C4" s="3">
         <v>440857</v>
       </c>
       <c r="D4" s="3">
         <v>346807</v>
       </c>
       <c r="E4" s="3">
         <v>343693</v>
       </c>
       <c r="F4" s="3">
         <v>289011</v>
       </c>
       <c r="G4" s="3">
         <v>242465</v>
       </c>
       <c r="H4" s="3">
         <v>373397</v>
       </c>
-      <c r="I4" s="3"/>
+      <c r="I4" s="3">
+        <v>438784</v>
+      </c>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="3">
         <v>196207</v>
       </c>
       <c r="C5" s="3">
         <v>189267</v>
       </c>
       <c r="D5" s="3">
         <v>186082</v>
       </c>
       <c r="E5" s="3">
         <v>170639</v>
       </c>
       <c r="F5" s="3">
         <v>133863</v>
       </c>
       <c r="G5" s="3">
         <v>112409</v>
       </c>
       <c r="H5" s="3">
         <v>75745</v>
       </c>
-      <c r="I5" s="3"/>
+      <c r="I5" s="3">
+        <v>48451</v>
+      </c>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="3">
         <v>332547</v>
       </c>
       <c r="C6" s="3">
         <v>349005</v>
       </c>
       <c r="D6" s="3">
         <v>266169</v>
       </c>
       <c r="E6" s="3">
         <v>230777</v>
       </c>
       <c r="F6" s="3">
         <v>133019</v>
       </c>
       <c r="G6" s="3">
         <v>60898</v>
       </c>
       <c r="H6" s="3">
         <v>195699</v>
       </c>
-      <c r="I6" s="3"/>
+      <c r="I6" s="3">
+        <v>236842</v>
+      </c>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="H9" s="8"/>
+      <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="H10" s="8"/>
+      <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="H11" s="8"/>
+      <c r="H11" s="6"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="H12" s="8"/>
+      <c r="H12" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>