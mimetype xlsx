--- v5 (2026-10-10)
+++ v6 (2026-10-30)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Statistici\Prac_data\ISERVIS\PRESUN\LENKA\Obil (MZe) 7-12\08_2026\vystupy\DMS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Statistici\Prac_data\ISERVIS\PRESUN\LENKA\Obil (MZe) 7-12\09_2026\vystup_internet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EB99C11-E350-4E7E-B07C-DD0855995FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BF1231F-A1B1-4C3A-A80B-19C40A440254}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Měsíční zásoba obilovin a ře..." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Sloupec</t>
   </si>
   <si>
     <t>Leden</t>
   </si>
   <si>
     <t>Únor</t>
   </si>
   <si>
     <t>Březen</t>
   </si>
   <si>
@@ -460,51 +460,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.140625" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
     <col min="6" max="13" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
@@ -562,165 +562,167 @@
       </c>
       <c r="B3" s="3">
         <v>1074809</v>
       </c>
       <c r="C3" s="3">
         <v>1061214</v>
       </c>
       <c r="D3" s="3">
         <v>1023548</v>
       </c>
       <c r="E3" s="3">
         <v>963226</v>
       </c>
       <c r="F3" s="3">
         <v>809821</v>
       </c>
       <c r="G3" s="3">
         <v>573160</v>
       </c>
       <c r="H3" s="3">
         <v>683291</v>
       </c>
       <c r="I3" s="3">
         <v>823920</v>
       </c>
-      <c r="J3" s="3"/>
+      <c r="J3" s="3">
+        <v>998401</v>
+      </c>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="3">
         <v>458267</v>
       </c>
       <c r="C4" s="3">
         <v>440857</v>
       </c>
       <c r="D4" s="3">
         <v>346807</v>
       </c>
       <c r="E4" s="3">
         <v>343693</v>
       </c>
       <c r="F4" s="3">
         <v>289011</v>
       </c>
       <c r="G4" s="3">
         <v>242465</v>
       </c>
       <c r="H4" s="3">
         <v>373397</v>
       </c>
       <c r="I4" s="3">
         <v>438784</v>
       </c>
-      <c r="J4" s="3"/>
+      <c r="J4" s="3">
+        <v>469435</v>
+      </c>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="3">
         <v>196207</v>
       </c>
       <c r="C5" s="3">
         <v>189267</v>
       </c>
       <c r="D5" s="3">
         <v>186082</v>
       </c>
       <c r="E5" s="3">
         <v>170639</v>
       </c>
       <c r="F5" s="3">
         <v>133863</v>
       </c>
       <c r="G5" s="3">
         <v>112409</v>
       </c>
       <c r="H5" s="3">
         <v>75745</v>
       </c>
       <c r="I5" s="3">
         <v>48451</v>
       </c>
-      <c r="J5" s="3"/>
+      <c r="J5" s="3">
+        <v>37337</v>
+      </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="3">
         <v>332547</v>
       </c>
       <c r="C6" s="3">
         <v>349005</v>
       </c>
       <c r="D6" s="3">
         <v>266169</v>
       </c>
       <c r="E6" s="3">
         <v>230777</v>
       </c>
       <c r="F6" s="3">
         <v>133019</v>
       </c>
       <c r="G6" s="3">
         <v>60898</v>
       </c>
       <c r="H6" s="3">
         <v>195699</v>
       </c>
       <c r="I6" s="3">
         <v>236842</v>
       </c>
-      <c r="J6" s="3"/>
+      <c r="J6" s="3">
+        <v>291125</v>
+      </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="H10" s="6"/>
-    </row>
-[...4 lines deleted...]
-      <c r="H12" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>