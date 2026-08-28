--- v0 (2026-06-28)
+++ v1 (2026-08-28)
@@ -1,95 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3759A38A" w14:textId="7AC6319B" w:rsidR="00430B33" w:rsidRPr="00AA2B1F" w:rsidRDefault="00430B33" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Spuštění informačního systému Centrální evidence psů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE05EAC" w14:textId="77777777" w:rsidR="00430B33" w:rsidRPr="00AA2B1F" w:rsidRDefault="00430B33" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50573325" w14:textId="7D9CB78B" w:rsidR="00DA6DF3" w:rsidRPr="00AA2B1F" w:rsidRDefault="00DA6DF3" w:rsidP="00AA2B1F">
+    <w:p w14:paraId="50573325" w14:textId="49431656" w:rsidR="00DA6DF3" w:rsidRPr="00AA2B1F" w:rsidRDefault="00DA6DF3" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Od </w:t>
       </w:r>
       <w:r w:rsidR="001840A9" w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>července 2026 spouští Komora veterinárních lékařů ostrý provoz systému Centrální evidence psů</w:t>
+        <w:t>července 2026 sp</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1AE5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ustila</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2B1F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Komora veterinárních lékařů ostrý provoz systému Centrální evidence psů</w:t>
       </w:r>
       <w:r w:rsidR="000517A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CEP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Jedná se o jediný oficiální registr psů v České republice zřízený zákonem č.</w:t>
       </w:r>
       <w:r w:rsidR="00523E60" w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>166/1999 Sb., o veterinární péči (veterinární zákon).</w:t>
       </w:r>
@@ -583,51 +595,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>veterinární lékař – člen Komory</w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, použijte </w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Přihlášení KVL ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t> (jednotný autentizační systém Komory).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A32BEC7" w14:textId="616E7B8B" w:rsidR="004E36D4" w:rsidRPr="00484DE6" w:rsidRDefault="004E36D4" w:rsidP="00AA2B1F">
+    <w:p w14:paraId="0A32BEC7" w14:textId="2DBCC845" w:rsidR="004E36D4" w:rsidRPr="00484DE6" w:rsidRDefault="004E36D4" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Pokud jste </w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>majitelem</w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
@@ -635,83 +647,63 @@
         </w:rPr>
         <w:t> psa (</w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>chovatel</w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>), přihlásíte se stejně jako do kterékoli jiného státního systému, obvykle pomocí </w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>identity občana</w:t>
       </w:r>
-      <w:r w:rsidRPr="00484DE6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00484DE6">
+      <w:r w:rsidR="006F1AE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>bankovní identity</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Tento způsob přihlášení bude fungovat až po spuštění systému 1. 7. 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CD8147" w14:textId="77777777" w:rsidR="004E36D4" w:rsidRPr="00484DE6" w:rsidRDefault="004E36D4" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Pokud jste </w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>veterinářem Veterinární univerzity</w:t>
       </w:r>
       <w:r w:rsidRPr="00484DE6">
@@ -1498,56 +1490,126 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0259C2" w14:textId="2431D1FD" w:rsidR="00F44F77" w:rsidRDefault="00F44F77" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA2B1F">
         <w:t xml:space="preserve">V případě, že jste občanem 3. země, bude nutné svého psa </w:t>
       </w:r>
       <w:r w:rsidR="009650BF" w:rsidRPr="00AA2B1F">
         <w:t>registrovat,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009650BF">
         <w:t>pokud</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B5B74" w:rsidRPr="00AA2B1F">
         <w:t>budete na území ČR pobývat déle než 6 měsíců.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0834D4FD" w14:textId="2824BFA9" w:rsidR="009650BF" w:rsidRPr="00AA2B1F" w:rsidRDefault="00F70DE7" w:rsidP="00AA2B1F">
-[...4 lines deleted...]
-        <w:t>Povinnost neplatí pouze u občanů jiných států EU, kteří jsou registrovaní v systému jiného členského státu.</w:t>
+    <w:p w14:paraId="0834D4FD" w14:textId="040BB359" w:rsidR="009650BF" w:rsidRDefault="00F70DE7" w:rsidP="00AA2B1F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Povinnost neplatí pouze u občanů jiných států EU, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51CF1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00880282">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ejichž psi j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sou </w:t>
+      </w:r>
+      <w:r w:rsidR="001B23F9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">již </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>registrovaní v systému jiného členského státu</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4B39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA4474F" w14:textId="77777777" w:rsidR="00E779EF" w:rsidRPr="00096FF1" w:rsidRDefault="00E779EF" w:rsidP="00E61227">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096FF1">
+        <w:t>Má být pes zapsán do Centrální evidence psů v souvislosti s očkováním, které absolvuje bezprostředně po přijetí do útulku? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375E4C56" w14:textId="389F3300" w:rsidR="00E779EF" w:rsidRPr="00C51CF1" w:rsidRDefault="00A201B9" w:rsidP="00E61227">
+      <w:r w:rsidRPr="00C51CF1">
+        <w:t>Ano, pes by měl být do systému CEP zaregistrován v případě aplikace čipu nebo očkování proti vzteklině. Řádná registrace je důležitá pro evidenci psa a umožňuje jeho dohledání například v případě ztráty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9238F3" w14:textId="77777777" w:rsidR="00C70C85" w:rsidRPr="00AA2B1F" w:rsidRDefault="00C70C85" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Kde získám více informací?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9FC69A" w14:textId="6368EAE6" w:rsidR="00C70C85" w:rsidRPr="00AA2B1F" w:rsidRDefault="00C70C85" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2B1F">
@@ -1604,50 +1666,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pro bližší informace kontaktujte prosím kolegy z KVL:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3D42E8" w14:textId="77777777" w:rsidR="00077359" w:rsidRPr="00AA2B1F" w:rsidRDefault="00077359" w:rsidP="00AA2B1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Komora veterinárních lékařů ČR</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Novoměstská 1965/2, 621 00 Brno</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>+420 549 256 407</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00AA2B1F">
           <w:rPr>
@@ -1700,51 +1763,50 @@
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t> Stáhnout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA261E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(340 kB)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134148E7" w14:textId="77777777" w:rsidR="00EA261E" w:rsidRPr="00EA261E" w:rsidRDefault="00EA261E" w:rsidP="00EA261E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA261E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Související odkazy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A968322" w14:textId="77777777" w:rsidR="00EA261E" w:rsidRPr="00EA261E" w:rsidRDefault="00EA261E" w:rsidP="00EA261E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EA261E">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">Centrální evidence </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00EA261E">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>psů - registr</w:t>
@@ -1814,87 +1876,200 @@
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="38"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26EE2543"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A36B008"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35FF2D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A80696A8"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1963,51 +2138,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47A66613"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5084725A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2112,51 +2287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68457446"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D4240DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2261,51 +2436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AEB7B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8BEC77AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2410,51 +2585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75021BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46E884CC"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2524,208 +2699,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1124156728">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="101413462">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="771818926">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1927575493">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="416440787">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="101413462">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="416440787">
+  <w:num w:numId="6" w16cid:durableId="988168322">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00430B33"/>
     <w:rsid w:val="00002E32"/>
     <w:rsid w:val="000148D8"/>
     <w:rsid w:val="000401B3"/>
     <w:rsid w:val="000517A3"/>
     <w:rsid w:val="00054EE3"/>
     <w:rsid w:val="000752CF"/>
     <w:rsid w:val="00077359"/>
     <w:rsid w:val="000777B4"/>
+    <w:rsid w:val="0008008F"/>
     <w:rsid w:val="00080EF7"/>
     <w:rsid w:val="0008392D"/>
     <w:rsid w:val="000861CA"/>
     <w:rsid w:val="000940CD"/>
     <w:rsid w:val="000D502E"/>
     <w:rsid w:val="000E7B48"/>
     <w:rsid w:val="001652C2"/>
     <w:rsid w:val="001840A9"/>
     <w:rsid w:val="001A1F1C"/>
+    <w:rsid w:val="001B23F9"/>
     <w:rsid w:val="001E13D5"/>
     <w:rsid w:val="001F2AC9"/>
     <w:rsid w:val="001F594E"/>
     <w:rsid w:val="00227850"/>
     <w:rsid w:val="002960E3"/>
     <w:rsid w:val="002A5901"/>
     <w:rsid w:val="002A63F7"/>
     <w:rsid w:val="002A6C28"/>
     <w:rsid w:val="002C5408"/>
+    <w:rsid w:val="002E4B39"/>
     <w:rsid w:val="00311AA9"/>
     <w:rsid w:val="003268F7"/>
     <w:rsid w:val="00343D7F"/>
     <w:rsid w:val="00377FBA"/>
     <w:rsid w:val="003B2E79"/>
     <w:rsid w:val="003E041C"/>
     <w:rsid w:val="003F1E86"/>
     <w:rsid w:val="00401E14"/>
     <w:rsid w:val="004125C8"/>
     <w:rsid w:val="00415225"/>
     <w:rsid w:val="00430085"/>
     <w:rsid w:val="00430B33"/>
     <w:rsid w:val="00483069"/>
     <w:rsid w:val="00484DE6"/>
     <w:rsid w:val="004854F3"/>
     <w:rsid w:val="004A5424"/>
     <w:rsid w:val="004D4C25"/>
     <w:rsid w:val="004E36D4"/>
+    <w:rsid w:val="004F00EE"/>
     <w:rsid w:val="005055B2"/>
     <w:rsid w:val="005202E1"/>
     <w:rsid w:val="00523E60"/>
     <w:rsid w:val="005403AD"/>
     <w:rsid w:val="00552DF0"/>
     <w:rsid w:val="00570E96"/>
     <w:rsid w:val="00585A1A"/>
     <w:rsid w:val="005A1C54"/>
     <w:rsid w:val="005B5B74"/>
     <w:rsid w:val="005D0148"/>
     <w:rsid w:val="00604FD7"/>
     <w:rsid w:val="006104FA"/>
     <w:rsid w:val="006118F6"/>
     <w:rsid w:val="006521E7"/>
     <w:rsid w:val="006816AD"/>
     <w:rsid w:val="0069095A"/>
     <w:rsid w:val="006A680A"/>
     <w:rsid w:val="006B1259"/>
     <w:rsid w:val="006E0B2B"/>
     <w:rsid w:val="006E1281"/>
+    <w:rsid w:val="006F1AE5"/>
     <w:rsid w:val="006F35CF"/>
     <w:rsid w:val="006F5994"/>
     <w:rsid w:val="006F7AC8"/>
+    <w:rsid w:val="00707281"/>
+    <w:rsid w:val="0071647B"/>
     <w:rsid w:val="00725226"/>
+    <w:rsid w:val="007317FD"/>
     <w:rsid w:val="00751249"/>
     <w:rsid w:val="00751D4D"/>
     <w:rsid w:val="00751FC8"/>
+    <w:rsid w:val="007B6B7C"/>
     <w:rsid w:val="007D1CCC"/>
     <w:rsid w:val="007D2318"/>
     <w:rsid w:val="007E21A8"/>
     <w:rsid w:val="007F48B2"/>
     <w:rsid w:val="0080092A"/>
     <w:rsid w:val="0080545D"/>
     <w:rsid w:val="008353FB"/>
     <w:rsid w:val="00847807"/>
     <w:rsid w:val="00850737"/>
     <w:rsid w:val="00870B40"/>
     <w:rsid w:val="00874AF1"/>
+    <w:rsid w:val="00880282"/>
     <w:rsid w:val="008854A5"/>
     <w:rsid w:val="008B10C2"/>
     <w:rsid w:val="00921DCF"/>
     <w:rsid w:val="00930A41"/>
     <w:rsid w:val="009650BF"/>
+    <w:rsid w:val="00985CC6"/>
     <w:rsid w:val="00991F56"/>
     <w:rsid w:val="009A4F82"/>
     <w:rsid w:val="009B26EE"/>
     <w:rsid w:val="009B2E4E"/>
     <w:rsid w:val="009E02F0"/>
     <w:rsid w:val="009E1BB7"/>
     <w:rsid w:val="009F2D0D"/>
     <w:rsid w:val="00A12B94"/>
+    <w:rsid w:val="00A201B9"/>
     <w:rsid w:val="00A248B0"/>
     <w:rsid w:val="00AA2B1F"/>
     <w:rsid w:val="00AB6EB3"/>
     <w:rsid w:val="00AB7134"/>
     <w:rsid w:val="00AE06AC"/>
     <w:rsid w:val="00AE4989"/>
     <w:rsid w:val="00AF41C4"/>
     <w:rsid w:val="00AF4366"/>
     <w:rsid w:val="00B938FB"/>
+    <w:rsid w:val="00BA3F14"/>
     <w:rsid w:val="00BB6A6E"/>
     <w:rsid w:val="00BD3598"/>
     <w:rsid w:val="00C01427"/>
     <w:rsid w:val="00C124F0"/>
     <w:rsid w:val="00C31D0B"/>
     <w:rsid w:val="00C50D41"/>
+    <w:rsid w:val="00C51CF1"/>
     <w:rsid w:val="00C541A9"/>
     <w:rsid w:val="00C70C85"/>
     <w:rsid w:val="00C71402"/>
     <w:rsid w:val="00C83424"/>
+    <w:rsid w:val="00C856E7"/>
+    <w:rsid w:val="00CB053F"/>
     <w:rsid w:val="00CB7EF5"/>
     <w:rsid w:val="00CD724F"/>
+    <w:rsid w:val="00D17012"/>
+    <w:rsid w:val="00D27235"/>
     <w:rsid w:val="00D33583"/>
     <w:rsid w:val="00DA6DF3"/>
     <w:rsid w:val="00DC37D8"/>
     <w:rsid w:val="00DD20D9"/>
     <w:rsid w:val="00DF323E"/>
     <w:rsid w:val="00DF4ECE"/>
+    <w:rsid w:val="00E06F49"/>
     <w:rsid w:val="00E17CC1"/>
+    <w:rsid w:val="00E61227"/>
+    <w:rsid w:val="00E779EF"/>
+    <w:rsid w:val="00E94CE6"/>
     <w:rsid w:val="00EA261E"/>
     <w:rsid w:val="00EA3F49"/>
     <w:rsid w:val="00ED474A"/>
     <w:rsid w:val="00EF63A5"/>
     <w:rsid w:val="00F0723F"/>
     <w:rsid w:val="00F44F77"/>
     <w:rsid w:val="00F47A4D"/>
     <w:rsid w:val="00F62345"/>
     <w:rsid w:val="00F70DE7"/>
     <w:rsid w:val="00F72AF7"/>
     <w:rsid w:val="00FB429B"/>
     <w:rsid w:val="00FC2B94"/>
     <w:rsid w:val="00FD1DE4"/>
     <w:rsid w:val="00FF559E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -3327,50 +3554,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00430B33"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
@@ -4083,75 +4311,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1231</Words>
-  <Characters>7264</Characters>
+  <Words>1266</Words>
+  <Characters>7476</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MZe</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8479</CharactersWithSpaces>
+  <CharactersWithSpaces>8725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kaděrková Eva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8d01bb0b-c2f5-4fc4-bac5-774fe7d62679_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>