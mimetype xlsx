--- v0 (2026-06-21)
+++ v1 (2026-07-11)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Statistici\Prac_data\ISERVIS\PRESUN\DASA\INTERNET\Mleko\2026\05_26\vystupy\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Statistici\Prac_data\ISERVIS\PRESUN\DASA\INTERNET\Mleko\2026\05_26\vystupy\DMS\oprava Namara_230626\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{786CA335-EBB3-4E0B-84A5-D7F1A01B3B88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72F676C4-7A23-4C40-9DC8-1B8629C34AEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{72B7F0D3-20E6-4DC1-BBE7-CB8508D85EAB}"/>
   </bookViews>
   <sheets>
     <sheet name="Konečná zásoba" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -589,51 +589,51 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE10FCC9-E90F-4F77-80EB-51CEEA6578B5}">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="3" max="6" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
     </row>
     <row r="2" spans="1:10" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
@@ -726,51 +726,51 @@
       </c>
       <c r="E6" s="11">
         <v>2898.86</v>
       </c>
       <c r="F6" s="11">
         <v>5667.95</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
         <v>2026</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="11">
         <v>2927.35</v>
       </c>
       <c r="D7" s="11">
         <v>2041.09</v>
       </c>
       <c r="E7" s="11">
         <v>2985.91</v>
       </c>
       <c r="F7" s="11">
-        <v>6047.72</v>
+        <v>6046.19</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="10">
         <v>2026</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>