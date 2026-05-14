--- v0 (2025-10-06)
+++ v1 (2026-05-14)
@@ -1,116 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7EE66175" w14:textId="77777777" w:rsidR="00A74EBC" w:rsidRPr="00A74EBC" w:rsidRDefault="00A74EBC" w:rsidP="00A74EBC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C10707" w14:textId="77777777" w:rsidR="00A74EBC" w:rsidRPr="000A10F3" w:rsidRDefault="00A74EBC" w:rsidP="00A74EBC">
+    <w:p w14:paraId="6D952BF4" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="008A489F">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Příloha_13_2"/>
       <w:bookmarkStart w:id="1" w:name="_Příloha_13_4"/>
       <w:bookmarkStart w:id="2" w:name="_Příloha_13_6"/>
       <w:bookmarkStart w:id="3" w:name="_Příloha_14_1"/>
       <w:bookmarkStart w:id="4" w:name="_Příloha_15"/>
       <w:bookmarkStart w:id="5" w:name="_Příloha_13_5"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc488328374"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc112918702"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000A10F3">
-[...23 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="17B1D8B2" w14:textId="01F4F25F" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="008A489F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Ž</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6705">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ádost o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -166,146 +128,142 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Identifikace žádosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="505B1A77" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EBCFDB5" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Registrační číslo Žádosti o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>podporu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="535DCBAA" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="68E405E0" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52131BAD" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Název projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42198A86" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EC2625B" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="008A489F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
@@ -334,297 +292,287 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kontaktní údaje žadatele – fyzická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="031B1F4E" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2313D7E2" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jméno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B4DCF6B" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="21D5091D" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="428CA83C" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Příjmení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="291EE8C8" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="498E490A" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04CB69D1" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bydliště (název a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>číslo ulice, město, PSČ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AA726F5" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="0C56AAF8" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7294DBC6" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C01E49" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="0C03FEE0" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73E99467" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62EF28FB" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10559B1D" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="008A489F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
@@ -653,297 +601,287 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kontaktní údaje žadatele – právnická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="67604F85" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71B13DDB" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Obchodní firma nebo název </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="379EEFBF" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="3387D1BB" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74D7990D" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sídlo (název a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>číslo ulice, město, PSČ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E176B9B" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="7F28F0FB" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C85C427" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Identifikační číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32C3087A" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="5991F203" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60B1C405" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EB9D0F4" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="6468D117" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EFE40F8" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B0F48CF" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="242A396C" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="008A489F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
@@ -988,118 +926,115 @@
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>přezkum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="4914E14F" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DCA5A31" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Předmět (jak</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ý administrativní krok </w:t>
             </w:r>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>žadatel žádá přezkoumat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26F2BBA1" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="7935E48B" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41147B07" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Popis žádosti o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
@@ -1138,356 +1073,347 @@
             </w:r>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>identifikace kritérií, kterých se žádost o přezkum týká</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49C08187" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="0369C0ED" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="238D93CC" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Přílohy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="096BB0C9" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="049BABD4" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B1AF687" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Návrh žadatele (jaký výsledek od podání žádosti o přezkum žadatel očekává)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="247055E3" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="16757368" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="631B86A1" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3208CB8B" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A489F" w:rsidRPr="007F6705" w14:paraId="34EAEEB4" w14:textId="77777777" w:rsidTr="00517E8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32D92371" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6705">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Podpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F31648A" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="00517E8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33D450CC" w14:textId="77777777" w:rsidR="008A489F" w:rsidRPr="007F6705" w:rsidRDefault="008A489F" w:rsidP="008A489F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008A489F" w:rsidRPr="007F6705">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="305F6037" w14:textId="77777777" w:rsidR="00462991" w:rsidRDefault="00462991" w:rsidP="008A489F">
+    <w:p w14:paraId="5AB43D22" w14:textId="77777777" w:rsidR="00D6342E" w:rsidRDefault="00D6342E" w:rsidP="008A489F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16C5D331" w14:textId="77777777" w:rsidR="00462991" w:rsidRDefault="00462991" w:rsidP="008A489F">
+    <w:p w14:paraId="68C0F990" w14:textId="77777777" w:rsidR="00D6342E" w:rsidRDefault="00D6342E" w:rsidP="008A489F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6413FFBC" w14:textId="77777777" w:rsidR="00462991" w:rsidRDefault="00462991" w:rsidP="008A489F">
+    <w:p w14:paraId="7A153FB6" w14:textId="77777777" w:rsidR="00D6342E" w:rsidRDefault="00D6342E" w:rsidP="008A489F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27C7F5E8" w14:textId="77777777" w:rsidR="00462991" w:rsidRDefault="00462991" w:rsidP="008A489F">
+    <w:p w14:paraId="7BCEFD4C" w14:textId="77777777" w:rsidR="00D6342E" w:rsidRDefault="00D6342E" w:rsidP="008A489F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C8FD670" w14:textId="61F17369" w:rsidR="008A489F" w:rsidRPr="008A489F" w:rsidRDefault="008A489F">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA518A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38056137" wp14:editId="0B8CFBE1">
           <wp:extent cx="5760720" cy="790575"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1" name="Obrázek 1" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1512,117 +1438,120 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="790575"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A489F"/>
     <w:rsid w:val="001C1502"/>
+    <w:rsid w:val="002546DE"/>
     <w:rsid w:val="00462991"/>
     <w:rsid w:val="004E13BF"/>
+    <w:rsid w:val="004E453A"/>
     <w:rsid w:val="004F657E"/>
     <w:rsid w:val="005C5A7C"/>
     <w:rsid w:val="00655034"/>
     <w:rsid w:val="00697A8B"/>
     <w:rsid w:val="008A489F"/>
     <w:rsid w:val="00A74EBC"/>
     <w:rsid w:val="00C27FE3"/>
     <w:rsid w:val="00C8133D"/>
+    <w:rsid w:val="00D6342E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4BCB2655"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{00E7D9F3-61B1-4E49-839D-255DCCFD00F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2062,51 +1991,51 @@
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A489F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A489F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2342,54 +2271,83 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>107</Words>
-  <Characters>636</Characters>
+  <Words>106</Words>
+  <Characters>627</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MZe CR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>742</CharactersWithSpaces>
+  <CharactersWithSpaces>732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guschl Jiří</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_SetDate">
+    <vt:lpwstr>2026-05-12T13:33:33Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Name">
+    <vt:lpwstr>Interní</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_SiteId">
+    <vt:lpwstr>e84ea0de-38e7-4864-b153-a909a7746ff0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_ActionId">
+    <vt:lpwstr>a86407bf-923a-4c73-b7b4-d9762142f881</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>