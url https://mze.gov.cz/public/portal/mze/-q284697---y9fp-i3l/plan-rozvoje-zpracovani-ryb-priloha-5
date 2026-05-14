--- v0 (2025-10-06)
+++ v1 (2026-05-14)
@@ -1,97 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3EF74785" w14:textId="77777777" w:rsidR="00406418" w:rsidRPr="00406418" w:rsidRDefault="00406418" w:rsidP="00406418">
+    <w:p w14:paraId="3EF74785" w14:textId="6D47780D" w:rsidR="00406418" w:rsidRPr="00406418" w:rsidRDefault="00406418" w:rsidP="00406418">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc488328377"/>
       <w:bookmarkStart w:id="1" w:name="_Toc505269099"/>
       <w:bookmarkStart w:id="2" w:name="_Toc536539375"/>
       <w:bookmarkStart w:id="3" w:name="_Toc112918703"/>
       <w:bookmarkStart w:id="4" w:name="_Toc144803322"/>
       <w:r w:rsidRPr="00406418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Příloha </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00406418">
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00205115">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2F7F999A" w14:textId="77777777" w:rsidR="00406418" w:rsidRPr="00406418" w:rsidRDefault="00406418" w:rsidP="00406418">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D346C15" w14:textId="582B0580" w:rsidR="00406418" w:rsidRDefault="00406418" w:rsidP="00406418">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -828,134 +829,134 @@
     </w:tbl>
     <w:p w14:paraId="34276918" w14:textId="29E56B8D" w:rsidR="00472857" w:rsidRPr="00406418" w:rsidRDefault="00472857" w:rsidP="00406418">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00472857" w:rsidRPr="00406418">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A1D505B" w14:textId="77777777" w:rsidR="008E7129" w:rsidRDefault="008E7129" w:rsidP="00406418">
+    <w:p w14:paraId="1543567E" w14:textId="77777777" w:rsidR="009C5F11" w:rsidRDefault="009C5F11" w:rsidP="00406418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D09E304" w14:textId="77777777" w:rsidR="008E7129" w:rsidRDefault="008E7129" w:rsidP="00406418">
+    <w:p w14:paraId="39128406" w14:textId="77777777" w:rsidR="009C5F11" w:rsidRDefault="009C5F11" w:rsidP="00406418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A8A7DC4" w14:textId="77777777" w:rsidR="008E7129" w:rsidRDefault="008E7129" w:rsidP="00406418">
+    <w:p w14:paraId="4BA1B317" w14:textId="77777777" w:rsidR="009C5F11" w:rsidRDefault="009C5F11" w:rsidP="00406418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01964313" w14:textId="77777777" w:rsidR="008E7129" w:rsidRDefault="008E7129" w:rsidP="00406418">
+    <w:p w14:paraId="2A39844A" w14:textId="77777777" w:rsidR="009C5F11" w:rsidRDefault="009C5F11" w:rsidP="00406418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="786623FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="491E97AC"/>
     <w:lvl w:ilvl="0" w:tplc="29226AA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1008,110 +1009,113 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1682197790">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00406418"/>
+    <w:rsid w:val="00121653"/>
+    <w:rsid w:val="00205115"/>
     <w:rsid w:val="00406418"/>
     <w:rsid w:val="00472857"/>
     <w:rsid w:val="005F5270"/>
     <w:rsid w:val="008E7129"/>
+    <w:rsid w:val="009C5F11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40C0BA2D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C29044C3-6509-4091-BBB5-577514A78CE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1561,51 +1565,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00406418"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1881,25 +1885,54 @@
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MZe CR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paul Petr</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_SetDate">
+    <vt:lpwstr>2026-05-12T12:51:33Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Name">
+    <vt:lpwstr>Interní</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_SiteId">
+    <vt:lpwstr>e84ea0de-38e7-4864-b153-a909a7746ff0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_ActionId">
+    <vt:lpwstr>f2afe08d-4837-4bd4-a39f-e0319fa64d65</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>