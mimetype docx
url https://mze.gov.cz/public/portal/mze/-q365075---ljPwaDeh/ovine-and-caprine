--- v0 (2025-12-12)
+++ v1 (2026-04-24)
@@ -1,194 +1,401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6E23F207" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7408F325" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1664D558" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="3E9C90F8" w14:textId="10841C27" w:rsidR="00E14B2C" w:rsidRDefault="00E14B2C" w:rsidP="003213A3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>registration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ovine and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1664D558" w14:textId="17724AF2" w:rsidR="0039692C" w:rsidRDefault="00E14B2C" w:rsidP="003213A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>caprine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>animals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="35595109" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="35595109" w14:textId="3738C8E1" w:rsidR="0039692C" w:rsidRDefault="0039692C" w:rsidP="003213A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D2FD5F" w14:textId="77777777" w:rsidR="003213A3" w:rsidRDefault="003213A3" w:rsidP="003126F9">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3E86855C" w14:textId="166C26A4" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="2F9A9856" w14:textId="77777777" w:rsidR="003213A3" w:rsidRDefault="003213A3" w:rsidP="003126F9">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDAB1C8" w14:textId="77777777" w:rsidR="003213A3" w:rsidRDefault="003213A3" w:rsidP="003126F9">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5459B510" w14:textId="77777777" w:rsidR="003213A3" w:rsidRDefault="003213A3" w:rsidP="003126F9">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6F43E5" w14:textId="39E2FEE7" w:rsidR="0039692C" w:rsidRDefault="00FC7C52" w:rsidP="003126F9">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>OMPETENT AUTHORITY</w:t>
       </w:r>
+      <w:r w:rsidR="003126F9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> responsible for ensuring compliance with Regulation (EC) No</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698C63C2" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DBF2D3" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FF7154" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Ministry of Agriculture of the Czech Republic </w:t>
+        <w:t xml:space="preserve">Ministry </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agriculture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Czech Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AB73D8" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Těšnov 17 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6387CE27" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -225,149 +432,175 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174F8502" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E09127" w14:textId="68187B90" w:rsidR="0029190E" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="790F0AF4" w14:textId="77777777" w:rsidR="00100726" w:rsidRDefault="00FC7C52" w:rsidP="00EF7B43">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="5333"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Contact person: Mrs. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0029190E">
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Jitka Leiblová</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> person: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2309EDCD" w14:textId="77777777" w:rsidR="009F6D77" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="1EA2F5CE" w14:textId="77777777" w:rsidR="000E2D80" w:rsidRPr="000E2D80" w:rsidRDefault="000E2D80" w:rsidP="000E2D80">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="5333"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E2D80">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Fax.: +420 221 812</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F6D77">
+        <w:t>Mr. Pavel Bucek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBC90D6" w14:textId="77777777" w:rsidR="000E2D80" w:rsidRPr="000E2D80" w:rsidRDefault="000E2D80" w:rsidP="000E2D80">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="5333"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2D80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>+420 221 812 862</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190D5A01" w14:textId="324BF717" w:rsidR="000E2D80" w:rsidRPr="000E2D80" w:rsidRDefault="000E2D80" w:rsidP="000E2D80">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="5333"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2D80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tel.:   +420 702 158 267</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Fax.:  +420 221 812</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E2D80">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">949 </w:t>
+        <w:t>949</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AE4C68" w14:textId="5304B0AB" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="60AE4C68" w14:textId="07E84A28" w:rsidR="0039692C" w:rsidRDefault="00FC7C52" w:rsidP="00EF7B43">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="5333"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="0029190E">
+      <w:r w:rsidR="009E2E82" w:rsidRPr="009E2E82">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
-        <w:t>jitka.leiblova</w:t>
+        <w:t>pavel.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7B43">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>bucek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>@mze.</w:t>
       </w:r>
       <w:r w:rsidR="00512B19">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>gov.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>cz</w:t>
       </w:r>
@@ -392,762 +625,948 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>THE MARKING OF SHEEP AND GOATS IN THE CZECH REPUBLIC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D739B2" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="6" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CD64A3" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
-[...143 lines deleted...]
-    <w:p w14:paraId="757897DD" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="3CEBBFD9" w14:textId="01FE7669" w:rsidR="0039692C" w:rsidRDefault="0039692C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="968" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3B2BBFCC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1869D864" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
-[...270 lines deleted...]
-    <w:p w14:paraId="571F174B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="571F174B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52" w:rsidP="00E14B2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>The marking of sheep and goats born on or after 1</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>marking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>sheep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>goats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>born</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> October 2004 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2004 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECD7CB9" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C36B54E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Each sheep and goat must be permanently marked with two plastic eartags, one in each year.  </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sheep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>goat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>permanently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>marked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>two</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>plastic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eartags</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>each</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D61AA0" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C822D3" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ECC30F" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B03D816" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="4" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t>Specimen of part of a plastic eartag used for the marking of sheep and goats born on or after</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Specimen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>plastic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>eartag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>marking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>sheep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>goats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>born</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> October 2004</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2004</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D85A253" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB13E4B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="3390" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAF8BB4" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2881" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34D2C033" wp14:editId="14242F89">
             <wp:extent cx="1818005" cy="1828800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="247" name="Picture 247"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="247" name="Picture 247"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1818005" cy="1828800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="358F44AB" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="3390" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544A2A83" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="4" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t>Specimen of part of a duplicate of a plastic eartag used for the marking of sheep and goats</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Specimen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t>born on or after 1</w:t>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>duplicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>plastic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>eartag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>marking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>sheep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>goats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>born</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> October 2004</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2004</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4DCDFD" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE43A0E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1163,439 +1582,1179 @@
     </w:p>
     <w:p w14:paraId="623B1B8F" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2701" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B40476D" wp14:editId="7C010453">
             <wp:extent cx="1945640" cy="1860550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="249" name="Picture 249"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="249" name="Picture 249"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1945640" cy="1860550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109D240E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="109D240E" w14:textId="5BF045B4" w:rsidR="0039692C" w:rsidRDefault="00FF389E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="3369" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...58 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4E0FDB4A" wp14:editId="515C7887">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4E0FDB4A" wp14:editId="0DFC3102">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>966165</wp:posOffset>
+              <wp:posOffset>967740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-484224</wp:posOffset>
+              <wp:posOffset>73660</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="800100" cy="598805"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="251" name="Picture 251"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="251" name="Picture 251"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="800100" cy="598805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00FC7C52">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777CDE29" w14:textId="775EA78B" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4360"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Animal identification number shown on the first duplicate of the eartag shall be read in the following sequence “CZ 12345 123” </w:t>
+        <w:t>Explanation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>code</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>competent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C63CA20" w14:textId="65591A36" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4DF195" w14:textId="00A52E5D" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2839D7AB" w14:textId="22D17D1A" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E137C62" w14:textId="0A4D5ACA" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="49"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Animal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>duplicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eartag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>read</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> “CZ 12345 123” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C979D75" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8073E3" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>The additional model of eartags for sheep and goats used after 15</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> model </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>eartags</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>sheep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>goats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2007  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEA91E6" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEBF480" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="6AEBF480" w14:textId="1B639B8B" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Each sheep and goat must be permanently marked according to Council Regulation (EC) No 21/2004 by two identifiers.  </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sheep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>goat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>permanently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>marked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (EC) No</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54DAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">21/2004 by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>two</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identifiers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790FCB6E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">For tagging can be used eartags of type A or type B or combination type A and B.  </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tagging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eartags</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> type A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> type B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>combination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> type A and B.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFC41C1" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">However animals intended for slaughter before age of 12 months and intended neither for intra-Community trade nor for export to third countries can be marked only with one plastic eartag (the same model as for double tagging are used).  </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>However</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>animals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>slaughter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>before</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>age</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>months</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neither</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> intra-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> export to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>third</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>countries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>marked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>plastic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eartag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>same</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> model as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> double </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tagging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017380A1" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471A492D" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Type A: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56760F06" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="708"/>
           <w:tab w:val="center" w:pos="2169"/>
           <w:tab w:val="center" w:pos="3541"/>
           <w:tab w:val="center" w:pos="4249"/>
           <w:tab w:val="center" w:pos="4957"/>
           <w:tab w:val="center" w:pos="6393"/>
         </w:tabs>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">         Front side </w:t>
+        <w:t xml:space="preserve">         Front </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>side</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">    Reverse side </w:t>
+        <w:t xml:space="preserve">    Reverse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>side</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2B5005" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="876" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6388BA4B" wp14:editId="0F5FB4A1">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6388BA4B" wp14:editId="2BF0B894">
+            <wp:extent cx="4343399" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="325" name="Picture 325"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="325" name="Picture 325"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4648200" cy="2125980"/>
+                      <a:ext cx="4343399" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA98671" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1497607D" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">or </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5D612C" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F658C95" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A12EBF" wp14:editId="738B404E">
-                <wp:extent cx="5249241" cy="3345079"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A12EBF" wp14:editId="04A313CA">
+                <wp:extent cx="4400550" cy="2667000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="54316" name="Group 54316"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5249241" cy="3345079"/>
+                          <a:ext cx="4400550" cy="2667000"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5249241" cy="3345079"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="331" name="Rectangle 331"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="22581"/>
                             <a:ext cx="50673" cy="224380"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="0DA1A8CF" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:firstLine="0"/>
@@ -2189,72 +3348,72 @@
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="09CA235C" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:firstLine="0"/>
                                 <w:jc w:val="left"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="360" name="Picture 360"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14"/>
+                          <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="571830" y="0"/>
                             <a:ext cx="2210435" cy="2865120"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="362" name="Picture 362"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="3049600" y="10795"/>
                             <a:ext cx="2199640" cy="2854325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="366" name="Shape 366"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2931236" y="2399030"/>
                             <a:ext cx="1383919" cy="902589"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
@@ -2375,51 +3534,51 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="65A12EBF" id="Group 54316" o:spid="_x0000_s1026" style="width:413.35pt;height:263.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="52492,33450" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBh5xcKXgcAAPEyAAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g&#10;/0HQ99YiRb0ZTYqtXYsCQxu03Q+QZdkWpjdIcpz01+85UqRjR25id3A9aAFiUxJ5PN5zdzyeT69e&#10;3xW5dZs2bVaVVzZ76dhWWibVPCuXV/ZfX9+9CG2r7eJyHudVmV7Z92lrv77+9ZdXm3qa8mpV5fO0&#10;sUCkbKeb+spedV09nUzaZJUWcfuyqtMSDxdVU8QdLpvlZN7EG1Av8gl3HH+yqZp53VRJ2ra4+1Y9&#10;tK8l/cUiTbpPi0WbdlZ+ZYO3Tn428nNGn5PrV/F02cT1Kkt6NuITuCjirMSkhtTbuIutdZM9IlVk&#10;SVO11aJ7mVTFpFossiSVa8BqmLO3mvdNta7lWpbTzbI2YoJo9+R0Mtnk4+37pv5S3zSQxKZeQhby&#10;itZyt2gK+gaX1p0U2b0RWXrXWQluelxEXDDbSvDMdYXnBJESarKC5B+NS1Z/PDFyoiee7LCzqaEg&#10;7VYG7Y/J4MsqrlMp2nYKGdw0VjanBWAlZVxAUT9DdeJymacW3ZTCkT2NqNppC6kdlBPnXijHxVMj&#10;K8cPXCUpzoUbSu0zy42nddN279OqsKhxZTfgQOpUfPtn24EDdNVdaNq8pM+yepfluXpKdyA1zRm1&#10;urvZXc/8rJrfY52rqvn2CRa7yKvNlV31LZuMGJPSU9vKP5SQL9mLbjS6MdONpsvfVNKqFBu/rbtq&#10;kUk+aWI1W88PgCPtOguCfAhBfgKCLApCaDak9/MhlNpp1HAkSMJWHtuiewKSbuAyp/f1P9sYJZJG&#10;HUeCpBhCUpyApCdCn3kXZJNGHUeCpDeEpASE3Dt20ufujwF3w+CSkDTqOBIk/SEk/RNsMowi5l4S&#10;kkYdR4JkMIRkcAKSzAmEG10SlEYfRwIlTsuPQ57wFChxLvM96dMOR68yoDzDAUTGPEYhRwJlNASl&#10;PBsfuVMyASyfCHrUoftcUBqFHAeUAgfhR1aJm/25+oigh/mOwy4q6jEKORIoh/I76pB/rFUGgScu&#10;KuxhRiNHguVQpkeYo/UxZhl5jn9RcQ8bWa5HDOV6cPN4F8sZF0JlbA8HPufKvKq0nVHJkdjlULZH&#10;mOP1EXbJeRT50SUl7phRyZFgOZTvEeaAfQyWIhBws2TRh+3yrAcSZlRyJFgOZXyEOWEfg6XvOVxt&#10;UYexPK+PNSo5EiyHcj7CHLGPwTLED5WeNLxLwdKo5EiwHEr6CHPGPgJLF6dLxmS4cRDL82YKmFHJ&#10;kWA5lPUR5pB9DJYs8N3g+1ierYJAxbFGJX82lnWWTPHf18Og9agW5Om6IYzq1k1q90SKZ9Eo4ubv&#10;df0CpTt13GWzLM+6e1mGhDoNYqq8vckSKgqhC4Cty0p8k0HCc5rWcnELoZDuR6NwOaHrHSKzPKup&#10;wIOiJmr37KKCaa8CaGDFqrrobZWsi7TsVLlUk+bgvCrbVVa3ttVM02KWovKl+TDv94C2a9IuWdGE&#10;C0xMdTDEWTw1DySXW8aI5wOlMF7AQhdrf1w3xDlzKH0i64Z46HuM/1DAIHlSXMgmmFLSReM/pCcm&#10;pXFj9ES6AJIx6dMl6Envk4w6/At64jr4tQIVGqQo+BFqPxXDGc6BlIWlIjMeIu/GZbx3ar57UFnO&#10;U57kmyBcVqDBD5ho51mbA49cxl0QIUm4UeTAvHaOVMwN3YhhGyJZRQ6CO7n7PBBVslZlZmThurQM&#10;hYtzVWSGeyvdSu5K3aRitO/WUMIh0jgiSk0LtWWGlZXhhB4XqDn7WsmOHdUHmm5gWPuAbZ+83O0r&#10;nJBkiL6B67nyOI616V76u+4pc1QkIuWL3sIPuQxGDvd2fB+hmBSb44fydPigc7KeZcnv6beH7AQB&#10;Ym41Qgsay5dzuyHyseoRC3TxUc9W5MDxYZ4wCgMTj+3S371S4xS9MEK8LrdiPVUIiBU5FvHei+8x&#10;EUYIDaWmYUW7tPdFxnwvhBsCe67PI2nsD6Sw1xsJGjhytU7fe6Kz1kyQ1jhrckletanaZkh75H5j&#10;NEqyvNXZvCTlIm8Qo2B4gf1MVkkWWYdK4jwroFEcEt9O0Rchqt2BzLzt7vOUFDAvP6cLBDeyupVu&#10;tM1y9iZvrNuYKhvlnyrBzOtV3N8lewNLfVfZlnRovNoxe5JMDh0iqSj0nWlcKkuV95lJem5UvTKq&#10;frFoXbUMDswgOXNVdmZ8iVpryeaD1VJTBW40e+/tzlWV6ZvzqnZ75mDwLLfHUPfF+0hi2O0JLxKw&#10;2Utwe5qV77s9ZTVaSw85vFCEvbcPfK47a6vR38rY/ZCh4lgaroCL6NVU99HfvQsSnuf1vgvugzyI&#10;0kndbddHmEGhh7259zVB1JcXmKcKAenYPJRcEknto5jwgsBRjhvzbX3F7kS7V4awFzpqZRF+Pt1z&#10;pnDwoQ/gMe12u9tOK8KIflyQT51QJa2kQ3nozfWq1YQ+QzQihwgP282eZHb7CuCjWENBm0pVg7ru&#10;o78V3V3E9bP/XR+9pWFcl6Oc5jlcn3zBAO9VSBfevwNCL248vJaucvumyvU/AAAA//8DAFBLAwQK&#10;AAAAAAAAACEAzmXxgTQ/AAA0PwAAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4AAQSkZJRgAB&#10;AQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsL&#10;EBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAF2AR8DASIAAhEBAxEB/8QAHwAA&#10;AQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIh&#10;MUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpT&#10;VFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5&#10;usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAA&#10;AAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEI&#10;FEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVm&#10;Z2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK&#10;0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9U6KKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiivlX9pf/AIKRfCD9nH7fpX9qf8Jr4zt/Mi/4R/QJFl8iZfNXZdXH+rg2&#10;yxbHTLTJvVvKYUAfVVFfnVY+Nv2+P2jryLUPDeheH/gL4b/0qe1bXbdPtE6ecqRwXEc8dxOJVCsQ&#10;4t4Ecbm6NGKNF/4JE/8ACwPL1f46fGjxh498SfYreCKSyuf+PLG9pYRPdid5og7nYQsOPmJXL4UA&#10;/RWivz1vP2Ff2pPANxYa34C/ax1jxHrsExU2fi83a2IiaN1Zykkt4kjAlcK8WBncGDIucqT9sb9s&#10;P9n3Sre8+L/wAt/FWhQaZK0upeHZNsytAsZku7ya1e6hhXZvYgxRKSSVIWNloA/R+ivn/wDZz/bo&#10;+EH7Tnk2fhXxF/Z/iSTP/FM66q2uonHmn92m5kn+SFpD5LybFKl9pOK+gKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigArn/AB/4/wDD3wt8G6t4s8Wa&#10;tb6H4e0qEz3l9ck7Y1yAAAASzMxCqigszMqqCSAegr8y/Ddnq3/BVn49a1fa7f3Gn/s2/D/U/K07&#10;SrFbiEeI7j5wsjysiEM0YDuOJIIp440VWmeagA1z4vfGX/gp9quseGPg7JcfC/4FwQx6fr2va3Cq&#10;3eptI0TTwDy95LLGT+4ikVWQnz5QJ40H1p+zn+wv8IP2Y/JvPCvh3+0PEkef+Km11lu9RGfNH7t9&#10;qpB8kzRnyUj3qFD7iM17rpOk2Og6VZ6Zpllb6dptlClta2dpEsUMESKFSNEUAKqqAAoGAAAKt0AF&#10;FZPinxZofgfQbrW/Ems6f4f0W12+fqOqXSW1vDuYIu+RyFXLMqjJ5LAdTXxt42/4LDfs/wDhXVYr&#10;TTH8UeMbd4RK19omkiOGNizAxkXckD7gFDZCFcMMMTkAA+36K+CtJ/4LPfArUtVs7S40TxxpdvPM&#10;kUl9d6batDbKzAGRxHcu5VQdxCIzYBwpOBX1r8Hfj98PP2gNBk1f4feLNP8AE1pDjz47dilxbZZ1&#10;XzoHCyw7jFJt3qu4LlcjmgDxX9pf/gm78IP2jvt+q/2X/wAIV4zuPMl/4SDQI1i8+ZvNbfdW/wDq&#10;590su93wsz7FXzVFeFeG/wBoH42/8E//ABlpvhH9oBrjx78Gr7U57PTPibmS6voy4WSMzHzHcqoM&#10;mYZQZf8AW+TJMkCo36P1k+KfCeh+ONButE8SaNp/iDRbrb5+napapc2821g6743BVsMqsMjgqD1F&#10;AFXwB4/8PfFLwbpPizwnq1vrnh7VYRPZ31sTtkXJBBBAKsrAqyMAysrKwBBA6CvzL8bab4i/4JM/&#10;FCLxT4Ze48R/s2+MdTEF/wCGZLkPd6NeMjMDbmRsuwjiYo5P7xIvKmIZIZz+lOk6tY69pVnqemXl&#10;vqOm3sKXNreWkqywzxOoZJEdSQyspBDA4IIIoAt0UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQB8Ff8ABW743+KvBXwv8L/C7wjplxdal8TJrjT5LixeU3flQvbZ&#10;tYI4+Xa4adIyMkFPMTY3mAr9a/Av4F+EP2c/hxp3grwVp32HSrX95LNKQ1xezkAPcTuAN8rbRk4A&#10;ACqoVFVR8QeG7eH9qj/grZrWueRb3/hP4Q6Z9gjuDpUkkMt7EXQRSvIdqTx3lzdyRyAcixBQHBlr&#10;9H6ACuK+NHxe8PfAX4X+IPHviqS4j0LRYVlnFpCZZpGZ1jjjReAWeR0QFiFBYFmVQWHa1+dX7cmk&#10;XH7Q37eXwG+Aut3f2fwDJZN4lvrSMzD7c6m7aSKUJKg5hsTEki4eP7TMwLZ20Acr8C/2W/iH/wAF&#10;CLzTvi/+0xrGoQ+EF/e+FfCOnAWKTWzzCVnKgbo7Z1AjV8/aJkCP5oWOJpPdfDH7Q3wS+Atxd6B8&#10;Evg14o8c6Rbw21pf+IvhH4Xj1Sxkljj3RwT36yKbmdI5VdmLSEefy28uB0H7RP8AxcD4j/Df9mXw&#10;l/xI/D97Zf274wg0v/RUg8L2x8hNPRU8siK7m225+zyB40Q5Ro3Ir6K8E/D3wr8NdKl0zwj4Z0fw&#10;rps0xuZLPRLCKzheUqqmQpGqgsVRBuxnCgdhQB8q+PP27vAWpeGZ7T4n/AD4saX4Enmt4tTvvGng&#10;VG0i2Vp0CSXIaRwVWQowARm3BdqlsCvP/ix/wT/8K65bwfG/9kvxHb+HPHdjM+o6VH4f1KKfRdSd&#10;ZJhPHCxLJEzFmi2Bvs2I/KaNFd3X7/1bSbHXtKvNM1Oyt9R029he2urO7iWWGeJ1KvG6MCGVlJBU&#10;jBBINfCsUlj+wz+3V4b8L6Lb3GifBr4xwusWlLOrWNh4jEoTfa26IzxKwa0iKjZH/pYO7ZbqkYB6&#10;r+wL+1NfftHfC+90zxdHcWfxU8GzDTPFVncac1mRKXlWKXZ0VnWFxImEKyxyjy0Qpn6gr81f2l/C&#10;1x+zN/wUo+CPxB8EWun6NYfEu9XRdasbeSZBfTyXUcN5NNEpVPmS7tZFwSDPB5joWBL/AKVUAcV8&#10;aPhD4e+PXwv8QeAvFUdxJoWtQrFObSYxTRsjrJHIjcgMkiI4DAqSoDKykqfjX/gmp8dNU0rxt8Q/&#10;2ZfEmo6h4nv/AIeXt/Ho3iGcKqPptrcpaG3KZLptdleMFpMJIY8osKBvv+vzg/atuIf2XP8AgpL8&#10;Hfi6k9vp3h7x5CdD1/dqslqsjJstZbm6LgxrBFFPYShc7S1mSQhxIQD9H6KKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoor5/wD2+PiZrnwh/ZC+JPifw3P9k1qGyhso&#10;LpXkR7f7TcxWrSxsjKyyos7OjA/K6qcEDBAPFf8Agkz8PdU/4VP4v+MviLVP7T8SfFLWptQuWj2q&#10;my3nuELtGsahJXuJLtiFJTZ5WAp3Cvuqvn/9gPwL/wAK7/Y2+E+lfbf7Q+0aMmr+d5Xlbftrve+X&#10;jcc7PtGzdn5tm7C5wPoCgAr4K/aA02bwz/wVg/Z18Was9vp3h7U/D97o1nfXNzGiy3qRagDAAWyG&#10;LXtqq5HztMqruOQPvWvl/wDb6/ZZvv2jvhfZan4RkuLP4qeDZjqfhW8t9RazIlLxNLFv6KzrChjf&#10;KFZY4j5iIXyAZXxr1ux+Bv7cvwx+I2r22sajpvjrw+fhpANNsFeGx1B9Tt57Z55mkUBZFln+UDcB&#10;bMVD/Ns+ta+Nf2Rf2mPAX7f3wFu/AXjq2t9U8WQaZHa+KNB1IIp1BV2r/aEHlhAFaQK+YwrQSlQM&#10;funfqvBPgv8Aak+FfiaXSLfxP4H+Kvw6tpiNPufGN3d2HiM2vkKsUMtzb20kTsjjLTPHI8vzsShc&#10;CMA+oK+Ff2uNF/4XJ+3/APsxeBLCPULe78J/afGupahHZefbxWqzxPErEOCm+bTjCXYBVNxFjeTs&#10;r1X4xW/7WXjDQY7D4fR/C/4d3b58/VLjWrzV7gYZGXyQ+mxxJwsitvjkyH+XYVyanhvw38Lv+Cbv&#10;wF1rxL4l1q41HUr2b7Xr3ia+/e6v4n1R97BEDMSzMxk2RbtqKZHd/wDXSkA8q/b002bxt+2Z+x74&#10;d0R7e/12x8QXGs3WnrcxrNDZRT2U7zsrMCF8u0uSv98wuq7mGK+9a/PX9gj4d+Iv2kvi5rv7WnxI&#10;+0M97NcWfgLTm1ISrptmHuIJVKIijbGrNCmdu9jcSvHudJD+hVABXx//AMFVPg7qnxe/ZH1ebSJM&#10;3fhG9j8TvbbV/wBIgghmjnG5nULshnkm/iLeTsCkuMfYFcV8bvBN98Svgv4+8I6ZLbwal4g8P6hp&#10;VrLdsywpLPbSRIzlVYhQzjJAJxnAPSgA+CPja++JXwX8A+LtTit4NS1/w/p+q3UVorLCks9tHK6o&#10;GZiFDOcAknGMk9a7Wvj/AP4JV/GLVPi9+yPpEOrx5u/CN7J4YS53L/pEEEMMkB2qihdkM8cP8Rby&#10;d5Ylzj7AoAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACvgr/AILPatfa&#10;b+yholvaXlxa29/4ts7a8ihlZFuYha3cojkAOHUSRRvtORujU9VBr71r4A/4LV/8ms+Fv+xztf8A&#10;0hvqAPunwn4W0vwP4V0bw3olr9i0XR7KHT7G28x5PJgijWONNzks2FUDLEk45JNa1FFABRRRQB8l&#10;ftMf8E4vAXx48Q23jHw1f3Hwq+ItrN9qi8Q+HLdEWa4+0LN9ouIUKF5w3mFZkkjk3OCzOEVR4/os&#10;P/BQz4G+XokNn4P+Ndh9it1g1G9u4f8ARPL3oYzJJLZTyysAjO8olz8pD7i9forRQB+eupePv+Ci&#10;XjK3TRYPhr4H8CvezQxHxHbXNrK1gvmKWkKSXtwCu0EMBDI20ttXdtrV+FP/AATMvvEvj60+JP7S&#10;fjy4+LHjCGbzo9FVmfSIgJZnELeYoMsG6RJFgRIIkbehSRGIP3rRQBU0nSbHQdKs9M0yyt9O02yh&#10;S2tbO0iWKGCJFCpGiKAFVVAAUDAAAFW6KKACiiigD89f+CVFnN4A8fftNfC2xv7i68J+D/FqxaZH&#10;drGZgxlvLZ5HkVFLM8dlb5HCgoSqruOf0Kr4A/4Jw/8AJ037aH/Y5r/6XarX3/QAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfAH/Bav/k1nwt/2Odr/wCkN9X3/XwB/wAF&#10;q/8Ak1nwt/2Odr/6Q31AH3/RRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHwB/wTh/5Om/bQ/wCxzX/0&#10;u1Wvv+vgD/gnD/ydN+2h/wBjmv8A6XarX3/QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFfAH/Bav8A5NZ8Lf8AY52v/pDfV9/18Af8Fq/+TWfC3/Y52v8A6Q31AH3/AEUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P+xzX/ANLtVr7/AK+AP+CcP/J037aH/Y5r&#10;/wCl2q19/wBABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV8Af8ABav/&#10;AJNZ8Lf9jna/+kN9X2/4/wDH/h74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5AAAAJZmYhVRQWZmVVBJ&#10;AP56+FvC3i//AIKqfEe18Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ryKSIwWhhYuZ5gAfpV&#10;RVTVtWsdB0u81PU7y307TbKF7m6vLuVYoYIkUs8juxAVVUElicAAk15r/wANYfBH/osfgD/wqLH/&#10;AOO0Aeq0V5V/w1h8EP8Aosnw/wD/AAqLH/47R/w1h8EP+iyfD/8A8Kix/wDjtAHqtFeVf8NYfBD/&#10;AKLJ8P8A/wAKix/+O0f8NYfBD/osnw//APCosf8A47QB6rRXmuk/tNfB7XtUs9M0z4r+B9R1K9mS&#10;2tbO08R2cs08rsFSNEWQlmZiAFAySQBXpVABRRRQAUUUUAfAH/BOH/k6b9tD/sc1/wDS7Va+/wCv&#10;z1/aK/Yt8e/BL4ua7+0h+znq9w/idpn1DWfA00TzrqiyO0l6IzvzKsjbH+ykbtwZoXV1hjH0/wDs&#10;o/tXeEP2tfhwniTw2/2HVbXZDrPh+eQNcaZOQSFJwN8TbWMcoADgHhXV0QA9rooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigArn/AB/4/wDD3wt8G6t4s8Watb6H4e0qEz3l9ck7Y1yA&#10;AAASzMxCqigszMqqCSATx/4/8PfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJI&#10;B/PXwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8wADwt4W&#10;8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8w+v/FWn6r4416f4&#10;WeBtXXwJ4M0PSEtNc1Lw9bpFe2jSqBaWGmygmK0kjgjMku6IvHFcWZiCmUSx+waVpVj4f0mz0zTL&#10;K307TbGBLa1s7OJYoYIkUKkcaKAFVVAAUDAAAFeYfsxtNrvwxi8dXkUcepePblvFUpRyx+z3CILC&#10;NxgKJIrCOygfYAC8LNlyxdgCVf2VfhBN+81T4deH/E1+3+s1bxRZrrOoz+nm3l35s8u0YVd7naqq&#10;owqgD4U/be8eftXfso2Nx4q0Xx54R8NfCyXWl0Lw34a8N6VbvJp9oIpTbKyTWZC4ht/mCyMA7YQB&#10;MBf0/r8zP+C03xMhvvBvhP4Y6fp8+oalbzr4w1S5hSQrp1mnmWUDSfJs2yzXLoG3ja0SqQTKlAH0&#10;V4b/AGyptW/4J+3Hx+1WysdD1ddGvHjtds1xaNqMdxJZwLtXDiOW4WP5d3yCTBk+UvVb/gmR8QPi&#10;R8U/2aH8V/EnVp9cvNU1+/n0u+uDFuks9yhhhANqrci7VUIG1VVVAjEYH5PfFr49aZr37FHwH+Fe&#10;h67513od5rV/4j0kWjoYJ2u5DZP5zRgNmG5uOI3I+f5xkLj9qf2KfCul+Dv2SfhFYaPbfZbSbwzY&#10;6g8fmM+Z7mFbmd8sSfmlmkbHQbsAAAAAH51/tO/tfftG/ET9qnxVp/wOh8Wf2F8Pb2bRRZeH9Ge7&#10;Qz/PDNNexKJY5d0scoi80bVSNWVEfzCfqn/gmH+0l8Vf2mvBfjbXfiIbK80zT7yz0/S9RtbeOBpZ&#10;0th9qRkRv+uExO0DfcyBTsVY4/mz9oL/AIKxQ/D/AFzx14Q+BngXw/ovmazdGXxophmj1GdlaOa+&#10;ighURvI0oV0nkklDoil4zv2r9gf8E1dU1+8/ZX8I2uofD4+BNBs7KJNKluNVku7nWd+6S4v2ieNT&#10;BHNK7SRqXbIc7QsYjLgH0/qulWWvaXeabqVnb6jp15C9vc2d1EssM8TqVeN0YEMrKSCpGCCQa8U+&#10;IPwSv/h74P1XWPgbBcaD4ssovO07wvb6s1toF5tIZrU2MiyWtusjDezW8dvK77h9oh82SSvdM5pa&#10;AOH+EPxUsPi14ZvL+3EFvqelaneaFrFhDcicWeoWkzQzxhsKxQsodC6IzRyRuUQttHcV4jpesXXh&#10;n9sjWvDsdiiaP4p8GQa550U+0C+srxrad3hC4aSWG8skMpIbbZxp8wVdvt1ABRRRQAV8K/tXfso+&#10;L/hn8R3/AGjv2cU+w/EC13zeI/CcERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX7qooA8U/ZR/au8I&#10;fta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAHAPCurontdfCv7V37KPi/wCGfxHf9o79&#10;nFPsPxAtd83iPwnBEWt/EUBIaZhCpG+VtoMkQwZSBJGVuFBl9/8A2Uf2rvCH7Wvw4TxJ4bf7Dqtr&#10;sh1nw/PIGuNMnIJCk4G+JtrGOUABwDwrq6IAe10UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;c/4/8f8Ah74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5AAAAJZmYhVRQWZmVVBJAJ4/8f+Hvhb4N1bxZ&#10;4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkA/nr4W8LeL/APgqp8R7Xxj4xtdQ8Jfsy+Hb&#10;1jonh1pDFceIp0JRpZGQ/wC8ryKSIwWhhYuZ5gAHhbwt4v8A+CqnxHtfGPjG11Dwl+zL4dvWOieH&#10;WkMVx4inQlGlkZD/ALyvIpIjBaGFi5nmH6P6TpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFAC&#10;qqgAKBgAACjSdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoAVVUABQMAAAVboASvzL+Ln7Sni&#10;H9lr4LfCz4I6x4onsLhdfuvB3ifxtp8At77SdEtJbVopLSOJJFWeTS76ykWRTI8WSCGmyyfprXzN&#10;+15+x/of7QjaRrdza32ptpt7ZXer+HbK6S2PiG1tftPlWwmf/UyoL26KFXjWTzWjkePMc9uAP+Lf&#10;7Wnwi/ZM/Zz8P65oupaf4h0JbIaV4R0nQ9SW6/tL7MohEUc+5/3cW1VkmYtsxg7pGRH+AfGK63+0&#10;T+xl8dP2nvHQ1Cy8Xav9h8K6fp0AePRk0uLUdJfzLSOXfIM3Ec4LLKU3mb5Q2aX9mv8A4J6+EfCu&#10;uHU/j3b+MNWktjLC/g/w/wCCPENxbiTaoDS6hb2u2QIxlGLZmjYpG6zuhKt+hHjzxZ8G/iV8MJvh&#10;1r/gjxxP4Jkht7f+xbT4d+JbOFIoHR4Y08iyQoqGOPCqQMKB04oA/Fn4ifB69+Ef7LPw717WdJhi&#10;1X4k6pd6pbzXVuVurTT7GNIrcRlkVkW4a9mlfBZZEjs2BGDn9cpP28vBvwj/AGOvBnxK8Q+ED4Ku&#10;9YsZIvDfw8gmAmmjhdo4FiJijCW/krDJ5vlhVjkQKHLRq9r4qaF8APjLcfDw+J/APji6sfAs7SaP&#10;pUPw48QxWIiMap9mkt1sNjwAxQN5eAP3CL/q2kR/P/2hvhZ8OP2mvjz4O8aeNrv4kal4J0DTJLGT&#10;wM/w08UJDcyuZibhbiOBDExZ7cttQlhaoGJHAAPzt+F/7Z+ieEfjVovjrxB8HfDN7pmgwXUukeFf&#10;Dss2madZ6pPcCZtSEUhuFM20CIcAKkVvtC/Z4wPof9qz/gsDqfjzQD4a+DGm6h4R0++smhv9f1dF&#10;j1SF2YfLaCGVkiwgI80ln/e/IImjDt91/GLWPgd8f9Bj0j4g/Dzxh4mtIc/Z5Lj4beI0uLbLIzeT&#10;OlkssW4xJu2Mu4Lhsjivmv4tfsi/APxB4V8P2Xws0v4gfCDxHo2tDV4PEtl8OPFeoXg/dgGMPJEr&#10;jDxwSI28+W0bFAplckA9B/4JYfs9eMfgD4W+IFt4k8V6BrVrfXlpH/Ymg6yb86JqMMcgvbe6VV8q&#10;K5Ae2RwjNnylycKhP3P0r5R+COp/C/8AZb+HaeEvhd8PvihrLXV5DI1o3g/V4ri/u5BDbtPJcX0E&#10;FtDlUV3JeKJQrEAdD2PiHwT8Q/2k9EXRvGtgPhZ4BmvZBqegWOqLeazr9iHkVbW5nhAisYpAsbSp&#10;BJcNIkhj82LD7wDP+APijTf2ifjD4j+NGih7jwZZaXH4T8Lai8VxAdQQyLc6jdCKaGM7DN9nt1OW&#10;w1lP03EV9HVU0nSbLQdLs9M0yzt9O02zhS2trO0iWKGCJFCpGiKAFVVAAUDAAAFW6ACiiigAoooo&#10;AK+Ff2rv2UfF/wAM/iO/7R37OKfYfiBa75vEfhOCItb+IoCQ0zCFSN8rbQZIhgykCSMrcKDL91UU&#10;AeKfso/tXeEP2tfhwniTw2/2HVbXZDrPh+eQNcaZOQSFJwN8TbWMcoADgHhXV0T2uvhX9q79lHxf&#10;8M/iO/7R37OKfYfiBa75vEfhOCItb+IoCQ0zCFSN8rbQZIhgykCSMrcKDL7/APso/tXeEP2tfhwn&#10;iTw2/wBh1W12Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dEAPa6KKKACiiigAooooAKKKKACiiigA&#10;rn/H/j/w98LfBureLPFmrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgE8f8Aj/w98LfBureL&#10;PFmrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgH89fC3hbxf/wAFVPiPa+MfGNrqHhL9mXw7&#10;esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8wADwt4W8X/8ABVT4j2vjHxja6h4S/Zl8O3rHRPDr&#10;SGK48RToSjSyMh/3leRSRGC0MLFzPMP0f0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVV&#10;AAUDAAAFGk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAAq3QAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfCv7V37KPi/4Z/Ed/2jv2cU+w/EC13zeI/C&#10;cERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX7qooA8U/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga4&#10;0ycgkKTgb4m2sY5QAHAPCurontdfCv7V37KPi/4Z/Ed/2jv2cU+w/EC13zeI/CcERa38RQEhpmEK&#10;kb5W2gyRDBlIEkZW4UGX3/8AZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAH&#10;APCurogB7XRRRQAUUUUAFFFFABXP+P8Ax/4e+Fvg3VvFnizVrfQ/D2lQme8vrknbGuQAAACWZmIV&#10;UUFmZlVQSQDU+JnxV8IfBvwrP4k8beI9P8M6LDuH2nUJgnmuI3k8qJfvSylY3KxoGdtp2qTXwB4W&#10;8LeL/wDgqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/7yvIpIjBaGFi5nmAAeFvC3i/8A&#10;4KqfEe18Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ryKSIwWhhYuZ5h+j+k6TY6DpVnpmmWV&#10;vp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAAo0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiK&#10;AFVVAAUDAAAFeCftTfty/Dn9kW60Ky8XxaxqmpausksNjoMEM00UaEDzJBJLGFUk4HJJIbjg0AfQ&#10;1Fc/8PfG1j8SvAPhrxdpkVxBpuv6ZbaraxXaqsyRTxLKiuFZgGCuMgEjOcE9a4v47/tPfDX9mzSb&#10;a98f+JYNHe7ybSxRGmurnBAJSJAWIBIyxAUZ5NAHqlFfFngn/grn+z/4w8QPpd1e694WQzLDDqGt&#10;6aq2025iAwaGSQovAJaQIAGBOMHH2bZ3kGoWsN1azR3NtOiyxTQuHSRGGVZWHBBBBBFAE1FfNf7Q&#10;3/BQr4Nfs26tPoviDWbrWvEtuVE2h+H4FubmHOOJCzJGhw27azhsdumdb9nP9uT4S/tQXj6b4P1u&#10;aDxBHALh9D1eA212ExklRkpJt/i8tmx1PBBIB79RRXA/HP42eGP2efhjq/jrxdNPHo+mhQYrSMSX&#10;FxI7BUiiUkBnZiByQBySQASADvqK+f8A9lH9tbwR+2F/wlP/AAhuleINM/4R37L9r/t23gi3/aPO&#10;2eX5U0mceQ+c46rjPOPXPiV4+034V/D3xJ4x1hZ5NL0HTp9SuY7VVaZ44oy5WMMyguduACQMkZI6&#10;0AdJRXwB/wAPq/gh/wBCt8QP/BdY/wDyZXr/AOy//wAFC/h1+1l4+1Dwj4R0XxRp2pWWmSarJLrd&#10;rbRQmJJYoioMdxId26ZOMYwDz0BAPqCiiigAooooAKKKbJIkMbSSMqIoLMzHAAHUk0AOor46+JX/&#10;AAVd+AHw519tJh1jVPF80cwhmuPDVotxbR5GS4leREkUesZf2zXv/wADf2g/Af7R3hFvEfgLXI9Y&#10;sIpTBcRsjRT20n92WJgGUkcgkYI5BNAHo1FfH/x6/wCCoHws/Z2+LGu/D3xJoHjC91rR/I8+fS7O&#10;1kt282COddjPcoxwsqg5Ucg9RyeA/wCH1fwQ/wChW+IH/gusf/kygD7/AKK+X/2X/wDgoX8Ov2sv&#10;H2oeEfCOi+KNO1Ky0yTVZJdbtbaKExJLFEVBjuJDu3TJxjGAeegPa/tBftjfCn9mVra38c+JFttW&#10;uU82DR7GJrm8eM5Acxr9xCVYBnKgkEAnBoA9rr4V/au/ZR8X/DP4jv8AtHfs4p9h+IFrvm8R+E4I&#10;i1v4igJDTMIVI3yttBkiGDKQJIytwoMvQ/C//grF8AviVrEOm3Op6v4KuJpPKik8UWaQQE4zlpop&#10;JEjXtl2UcV9jqyyKGUhlYZDA5BFAHi37KP7V3hD9rX4cJ4k8Nv8AYdVtdkOs+H55A1xpk5BIUnA3&#10;xNtYxygAOAeFdXRPa6+Ff2rv2UfF/wAM/iO/7R37OKfYfiBa75vEfhOCItb+IoCQ0zCFSN8rbQZI&#10;hgykCSMrcKDL7/8Aso/tXeEP2tfhwniTw2/2HVbXZDrPh+eQNcaZOQSFJwN8TbWMcoADgHhXV0QA&#10;9rooooAK8f8A2qv2mPD37KHwjvPG/iC2uNRdplsNM0y2BDX166O8cRkwREu2N2aRhwqNgO21G9gr&#10;89dN+G8P7en7b3i/xL4tiuJPhf8ABvU18Oaf4c1LT5HstZvVE4u2Z/PMQZLhIXZQp82EWySoAeQC&#10;p8Jf2G/HH7VmvWXxZ/as1rUL2O9+0XOm/DGOSe1t9LjlWNYt22UNbfKgJgTEhKRNNKz+bHX6FaTp&#10;NjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACrdFAHyF/wUI/a/8AGf7MNh4J0TwB&#10;4Wg8ReKvGT3kVnLMkk5t2gNvkJbRjdM7ic4+YBSvIbOK/H39rLwR8VvCPxIsNQ+Mt3JdeNfE2lRa&#10;5ItxKHmhheWWJI5FUBY2Bgb92nyqCo4OQP6N5dPtZ7y3vJLaGS7t1dIbhowZI1bG8K3UA7Vzjrge&#10;lfi9/wAFq/8Ak6bwt/2Jlr/6XX1AH6qfsnf8ms/Bv/sTNG/9IYa+A/2sf+Cffxr/AGjv2sbrxhqE&#10;dlceBLzU7LT0a11OJbqy0pXRJHRJAACqmWUr8xJY4DE4P35+yd/yaz8G/wDsTNG/9IYa7jxv440L&#10;4b+FNT8S+JdTg0fQ9NhM91eXLbURR/Mk8ADkkgDk0AflF/wVA/Yn+E37OfwZ8K+Kfh9ocugalPrk&#10;elXMbahcXIuY3t55N5E0j4IaEfdwPn6dK+nf+CVPiTxbr/7EapOnmXem39/Y6DJezlkmhVVaPceS&#10;qLM8seMcLHwMYr40+K3jb4h/8FYv2gbHwv4I0+bSPh34fkYpdXQbybOFzhry6wcGVwhEcY5wCAfv&#10;tX65/Bn4T6H8DPhf4d8C+HYymlaLarbpI6qJJ36yTPtABd3LOxA6saAPzS+A3/BJvxjqXx5u9b+P&#10;q2HiPwxcRXWoXUmk6tJuv755FwspVY5QG8ySQldvKAE84PzB8d/BS/s2f8FBLnQPhBb3CyaJr2mN&#10;odjHdszmaWG3k+zeazElTJK0R3E5UkNnmv3B+P3hnxd40+DfizQfAeqrofi7UbI22nak93Jai1kZ&#10;gDJ5sas6FV3EFRnI4x1r8f8A4W6kf+Ccv7XTR/HTwhZ+L9augl7F4ttb6W6ltopy4kvYVkA81iwc&#10;EuqSDbJgndyAfuBX4v8A/BUv9oTVP2gPiFrHgvwjHLfeBfhmPtOs3kDKYXvHljtjITnkRyTrAvfc&#10;8hxjmvvP/goJ+1pa/s6/s9vfaDqEZ8WeLIWtPDzxsCVDKpku1BByI0kUjIxueMHrXwvd+G/hf8JP&#10;+CY/xA02L4ieEfEHxZ8ZtpmpapY2Wu2d1fKRqFs62qrHIXfykDu/XDNKc4HAB6D/AMEMf+a2f9wT&#10;/wBv6+pP+Co3jOXwb+xX43Fvci1utWe00uNuMuslwhlQZ/vRJKPoTjmvjD/gjX8WPBHwv/4W/wD8&#10;Jl4y8P8AhL7d/Y/2T+3dUgsvtGz7bv8AL8113bd6ZxnG5c9RX2F/wUo/Zr8fftRfC3wx4Z8Cppzy&#10;WOr/ANp3Y1C68gHbC8SBTtOT++c844H0oA/PP9hn9jX4Q/Hr4V654w+K3jm+8GRw64NG08watZ2E&#10;U7+TE5XNxE+5yZkACkdehzX6Sfsq/wDBP/4Z/steNrzxt4I8QeJNZu9R0qTTD/a17bT25heWKUsv&#10;lQRnduhTB3EYJ46EfDGg/wDBF/4haj8JxqureOLHSPF4t5LqPwn9jNxCkxXiJ7pJdodgqBmSN1BH&#10;BYAGpf8Agjl+0brWj/FG6+EGp6k9z4b1e0nvdKtLiXP2W8iHmSLCD0DxiRmUcZj3YyWJAP2Hoooo&#10;AKKKKACviT/grf8AGTU/hf8Asv8A9i6PMbe78YX40e4mVsMtp5byTgcfxhVjP+zI1fbdflx/wXIt&#10;79tF+DtxGJf7LjuNVjnKt+785ltDFkd22rNg9hu9aAG/sI/8E3vhb8Xv2W9O8YfEDRtQvfEniX7T&#10;JaXBvJ7Y6fCsrxRPHGjKr7tnmAyBgQy446+p/sH/APBPPx1+yT8SZ/FOq+PNM1Ky1DTGsdR0XTYZ&#10;vKdyVdXDvtDFHXCsUBw7/dyQfiv4V/si/tIftmfA/QtZsvE+m2ngHTLcaZomi6rqU1vDNHbEoXjg&#10;ijdC3mBwZJMMWB5wBXoX/BOX9r74jfDz9oa2+CnxG1a+1TSL67n0dbbVpvPn0rUYywCLKSSVLoYy&#10;mSMlSuMHIB9kfHr/AIJf/Cz9on4sa78QvEmv+MLLWtY8jz4NLvLWO3XyoI4F2K9s7DKxKTljyT0H&#10;A+FP2+P2NPgL+yD4N0+HSte8baz491osdN0681C0NvFEhAkuJwlorbQSFVQyliTg4VsftDqmp22i&#10;6Zd6hezLb2dpC888znCpGqlmY+wAJr8Z/wBmKO8/4KAf8FFL7x/4ignm8NaJI2tx2dwreXDbW7ql&#10;hbHDlVbeY5GUEhykxwQzUAfbX/BN79i+y/Zr+GsHijXbL/i5HiS0Vr6SXBawtmKutmuOByqs/qwA&#10;6ItfnF+01pV7rH/BTS7sPikEXRrzxnYQTGdnSA6K08SxHc3Rfs2NxHAbfiv3lr8Zv2s/i3d/t/ft&#10;Y6T8F/BujaDp9ja6o+mW/ia5sw9/KIQ7XMhlPKwKEdljXlvLB3fNgADv+Cwnwr+Gvwx8RfDBPAnh&#10;7QvDOoXtpfHUbPQ7aK2V4la3+zyPHGAMktOA2Mtt6nFfpJ+w7H4qh/ZK+F8fjNXTX10hFdZA4kEA&#10;ZvswcP8ANv8AI8ndn+LNfld+0R+xr4j/AOCcur+CviXZaxoHxK0ttQ+y+TrmhhYY7rY0kavA0r7g&#10;RG7B1dWBTtnn9af2V/2hNP8A2nvgloPj6xsm0uW88yC909nD/ZrmNisiBh1UkBlPBKsuQDkAA9br&#10;4q/aU/4J4f8ACVfEcfGL4IeIv+Fa/GKG9ivfNZ9ml3cmWE8siLG7JLIr/OQHjl2srxkzSSV9q0UA&#10;fH/7GP7Z2qfETXr74N/GSx/4RL47eHd0FzaXCLEmtIi7jPCF+TzdmJGRMo6Hzosxlli+wK+Kv+Ci&#10;X7Ouua1Z6Z8fvhvrn/CK/E34c2U95Lqcl3IiTaVbw3E7xLEI5FeXczKFYKjpNKkpZdoX6V+APxi0&#10;v9oD4N+E/iDpEfkWmuWSzvbbnb7NOpMc8G5kQv5cySR79oDbNw4IoA9Ar5V/YF/5uN/7LN4j/wDb&#10;evqqvlX9gX/m43/ss3iP/wBt6APqqiiigAr8Vv8AgtX/AMnTeFv+xMtf/S6+r9qa8U+NX7Gfwd/a&#10;J8VWviT4heD/APhINatbJNPhuf7TvLbbAskkipthmRThpZDkjPzdcAYANb9k7/k1n4N/9iZo3/pD&#10;DX5Gf8FQP2wtU+Nnxc1T4e6PdGDwH4TvXtPKjJH2++jJSaZ+BlVbciDkYUv/ABcftl4T8LaX4H8K&#10;6N4b0S1+xaLo9lDp9jbeY8nkwRRrHGm5yWbCqBliScckmvnG8/4Jifs1ajeT3d38OZLq6nkaWWeb&#10;xDqrvI7HLMzG6ySSSST1zQB8M/B3/grX4U+BPgPTvCPg79n6HS9Js0AOzxV+8uJMANNK32LLu2Ml&#10;j/LAr7U+C37S3iv9t/8AZR+IHiXwNpTfDjxja3V1pOkbdQW9/wBKit4J43LtAgAZpghBQ4AJyc4F&#10;z/h1x+zF/wBEz/8AK/qn/wAk17V8FfgL4E/Z28K3Xhv4e6F/wj+i3V6+oTW32ue53TtHHGz7ppHY&#10;ZWKMYBx8vTJOQD8oP2Zf+Cl3jn4B/E/xdp/x8k8V+LIZo47OS1JT7VpdxA8mQlu7Rxjf5jByCpOy&#10;PqFAHlH7UHxW1X/gov8AtU6Qfh74Xvo2ksINE0uzutvnmJJJZWmn2FljAaaQn5iAqjmv2b+L37Jv&#10;wh+PNw11468B6Xrd+yLGdQAe2uyqnKr58LJJgHtu7kdCa1vhJ+zv8NfgRavB4C8GaX4aMkawy3Fr&#10;DuuZkX7okncmR8c/eY8nNAHzn+0t/wAE4Yv2hvhn8G/B8Hj5/DEHw60htJjnk0kXzXqmG1iDHE0W&#10;wgWuehzv7Y5+J/2pP+CUv/DNfwJ8TfEf/haP/CR/2L9l/wCJZ/wj32XzvOuooP8AW/an2483d905&#10;244zkftTXKfFL4W+GPjT4E1Pwb4y0z+2PDepeV9rsvtEsHmeXKkqfPEyuMPGh4YZxg8EigD8LP2G&#10;P2GP+G0v+E2/4rb/AIQ7/hGvsP8AzCft32n7R9o/6bxbNv2f3zu7Y5/Qn/gqj4q+N/wv8M+G/Gvw&#10;w8Tano/hm3Elrr0WmqpaJyQYZ2yhITl1JyADsz6j6g+Bf7Lfww/Zr/tv/hXHhn/hHP7a8j7f/p91&#10;ded5PmeV/r5X2482T7uM7uc4GPTr2yt9Ss5rS7t4rq1mQxywTIHSRSMFWU8EEdjQB+Vvwq/4LIaP&#10;4S/Z/wBM0PxH4b8Ra58SdL0wWMeoNLFLa30sabI555nk80M2FL/I5J3HJzXB/wDBHf8AZ11rxF8Y&#10;5Pi3qGmyQeGPD9rcW2nXspZBcX0qeUwjHR1SF5gxPALp1P3f0Muv+Cef7Ol54nj1+T4U6Mt9H0hi&#10;eaO0PBHNqsghPU9U9PQY960HQNM8LaNZ6Ro2nWuk6VZxCG2sbGFYYYIx0VEUAKB6AUAX6KKKACii&#10;igAr5C/4Khfs+6r8ev2abhvDttNfeIfC94utW1jboXkuo1R0miRQCS2xy4UckxgDk19e0UAfj1+x&#10;F/wVE8Hfs6/ALTvh54x8L69fT6LLcnT7vRFgkSaOaZ59sokkjKEPK4yN3GOK8s/Yl8E6x+1d+3x/&#10;wnw0d7XSLTxHP401RlZ2isna4e4gi8wAAsZtoAONwRzjCkV+s3xE/Yf+BXxV8Qf254l+Guj3erGf&#10;7TJdWvmWbTyf3pfIdBLnvv3A9816d4C+G/hb4W6BHonhDw9p3hvSYyWFpptssKFj1YhRyx9Tk0Af&#10;P/8AwUz8d3PgL9jDx9LZsqXWqRwaOpZSRsuJkSUfUxGQA+pFfPH/AARF8GWtr8LfiN4tCE3t/rMO&#10;llj0EdvAJQB9TdHP0Ffdfxq+AvgT9onwra+G/iFoX/CQaLa3qahDbfa57bbOsckavuhkRjhZZBgn&#10;HzdMgYPgr8BfAn7O3hW68N/D3Qv+Ef0W6vX1Ca2+1z3O6do442fdNI7DKxRjAOPl6ZJyAegV+Bvh&#10;K2f/AIJ8/wDBQLTrjxdpt5Fofh/U7kxSRxl2n025imgjuIs48wCOXJwfvIy/eBFfvlXG/Ev4NeBv&#10;jJpsNh438KaT4otYGLQrqVqsrQsRglGI3ISP7pFAH5Xf8FRP24vhj+0R8MfCngv4datP4hMGsLrF&#10;7etZT2scHlwSxJHiZEZmPnscgYG3rzX2r/wTJ+COq/A39lPR7LXrKbTNc168m167srgFZIDKqRxK&#10;ykZRvJhiJU8gkg85ruvhj+w58Cfg7q0Wq+FfhvpdpqcMnmw3l681/NC+Mbo3uHkKHH90jv617pQA&#10;UUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZ&#10;ZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/&#10;AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9V&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G&#10;/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1V&#10;Xyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tv&#10;QB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/&#10;AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl&#10;3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvE&#10;f/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr&#10;+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/&#10;ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8A&#10;ZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1&#10;VXyV8CdWsfg7+2l8cfhhfXlvoVj4xmsvHPhTR5pVdtRlngdNXuI3JLbjPb58lmBCxM0aCMMa+ta8&#10;U/aq/Z6/4X54Es20SbT9G+JPhm9h1rwh4kvbfzf7Nv4ZY5QDwcxSeWEdWV1+65jdo0FAHtdFfJXw&#10;v/b0sdL8TH4fftC6Nb/A/wCJkMMMqR6leK+kanE0BdrmC8GYol3xyrseQgNtjEkkm9V+taACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK8f/&#10;AGgf2tPhd+zLpTXHjrxPb2epND51roNp+/1K7BWQpsgXlVdoXQSybIgwAZ1zQAftbfGix+Av7PPj&#10;bxVP4gt/DurpplzbaFcTIsjSao8L/ZI44yrCRvMAbaVKhVZmwisRb/ZV+Fv/AApb9nH4deDZNM/s&#10;e/03Rrf+0bL7R5/l38i+befPuYHNxJMflYqM4X5QBXinwi+HfxD/AGlvjJofxl+N3gXT/Beg+GLL&#10;/ih/At44vLy0upxBLLqdzIAuJR5aokUiBo2UHy4pIhJL9gUAFFFFAHP+Nvh74V+JWlRaZ4u8M6P4&#10;q02GYXMdnrdhFeQpKFZRIEkVgGCu43YzhiO5r5/1b/gmX+zRrWq3moXHwwt47i7me4kS01a/toVZ&#10;mLEJFHcKka5PCIoVRgAAACiigCr/AMOuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8AK/qn/wAk0UUA&#10;H/Drj9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk0UUAH/Drj9mL/AKJn/wCV/VP/AJJo/wCH&#10;XH7MX/RM/wDyv6p/8k0UUAH/AA64/Zi/6Jn/AOV/VP8A5Jo/4dcfsxf9Ez/8r+qf/JNFFAB/w64/&#10;Zi/6Jn/5X9U/+SaP+HXH7MX/AETP/wAr+qf/ACTRRQAf8OuP2Yv+iZ/+V/VP/kmj/h1x+zF/0TP/&#10;AMr+qf8AyTRRQAf8OuP2Yv8Aomf/AJX9U/8Akmj/AIdcfsxf9Ez/APK/qn/yTRRQAf8ADrj9mL/o&#10;mf8A5X9U/wDkmj/h1x+zF/0TP/yv6p/8k0UUAH/Drj9mL/omf/lf1T/5Jo/4dcfsxf8ARM//ACv6&#10;p/8AJNFFAB/w64/Zi/6Jn/5X9U/+SaP+HXH7MX/RM/8Ayv6p/wDJNFFAB/w64/Zi/wCiZ/8Alf1T&#10;/wCSaP8Ah1x+zF/0TP8A8r+qf/JNFFAB/wAOuP2Yv+iZ/wDlf1T/AOSaP+HXH7MX/RM//K/qn/yT&#10;RRQAf8OuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8AK/qn/wAk0UUAH/Drj9mL/omf/lf1T/5Jo/4d&#10;cfsxf9Ez/wDK/qn/AMk0UUAH/Drj9mL/AKJn/wCV/VP/AJJr1X4W/sq/CD4Lf2ZJ4N+HXh/R7/Tf&#10;N+yat9jWfUY/M37/APTJd05yJHXlzhTtHygCiigD1WiiigD/2VBLAwQKAAAAAAAAACEAzhQe1uE7&#10;AADhOwAAFAAAAGRycy9tZWRpYS9pbWFnZTIuanBn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMC&#10;AgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYU&#10;GBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBT/wAARCAF3ASEDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAA&#10;AAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEI&#10;I0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlq&#10;c3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW&#10;19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL&#10;/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLR&#10;ChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOE&#10;hYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn&#10;6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9U6KKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;ivlX9pf/AIKRfCD9nH7fpX9qf8Jr4zt/Mi/4R/QJFl8iZfNXZdXH+rg2yxbHTLTJvVvKYUAfVVFf&#10;nVY+Nv2+P2jryLUPDeheH/gL4b/0qe1bXbdPtE6ecqRwXEc8dxOJVCsQ4t4Ecbm6NGKNF/4JE/8A&#10;CwPL1f46fGjxh498SfYreCKSyuf+PLG9pYRPdid5og7nYQsOPmJXL4UA/RWivz1vP2Ff2pPANxYa&#10;34C/ax1jxHrsExU2fi83a2IiaN1Zykkt4kjAlcK8WBncGDIucqT9sb9sP9n3Sre8+L/wAt/FWhQa&#10;ZK0upeHZNsytAsZku7ya1e6hhXZvYgxRKSSVIWNloA/R+ivn/wDZz/bo+EH7Tnk2fhXxF/Z/iSTP&#10;/FM66q2uonHmn92m5kn+SFpD5LybFKl9pOK+gKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAK5/wAf+P8Aw98LfBureLPFmrW+h+HtKhM95fXJ&#10;O2NcgAAAEszMQqooLMzKqgkgHoK/Mvw3Z6t/wVZ+PWtX2u39xp/7Nvw/1PytO0qxW4hHiO4+cLI8&#10;rIhDNGA7jiSCKeONFVpnmoANc+L3xl/4KfarrHhj4OyXHwv+BcEMen69r2twqt3qbSNE08A8veSy&#10;xk/uIpFVkJ8+UCeNB9afs5/sL/CD9mPybzwr4d/tDxJHn/iptdZbvURnzR+7faqQfJM0Z8lI96hQ&#10;+4jNe66TpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACrdABRWT4p8WaH4H0G61&#10;vxJrOn+H9Ftdvn6jql0ltbw7mCLvkchVyzKoyeSwHU18beNv+Cw37P8A4V1WK00x/FHjG3eEStfa&#10;JpIjhjYswMZF3JA+4BQ2QhXDDDE5AAPt+ivgrSf+Cz3wK1LVbO0uNE8caXbzzJFJfXem2rQ2yswB&#10;kcR3LuVUHcQiM2AcKTgV9a/B34/fDz9oDQZNX+H3izT/ABNaQ48+O3YpcW2WdV86BwssO4xSbd6r&#10;uC5XI5oA8V/aX/4Ju/CD9o77fqv9l/8ACFeM7jzJf+Eg0CNYvPmbzW33Vv8A6ufdLLvd8LM+xV81&#10;RXhXhv8AaB+Nv/BP/wAZab4R/aAa48e/Bq+1Oez0z4m5kur6MuFkjMx8x3KqDJmGUGX/AFvkyTJA&#10;qN+j9ZPinwnofjjQbrRPEmjaf4g0W62+fp2qWqXNvNtYOu+NwVbDKrDI4Kg9RQBV8AeP/D3xS8G6&#10;T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQOgr8y/G2m+Iv+CTPxQi8U+GXuPEf7Nv&#10;jHUxBf8AhmS5D3ejXjIzA25kbLsI4mKOT+8SLypiGSGc/pTpOrWOvaVZ6npl5b6jpt7Clza3lpKs&#10;sM8TqGSRHUkMrKQQwOCCCKALdFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFAHwV/wAFbvjf4q8FfC/wv8LvCOmXF1qXxMmuNPkuLF5Td+VC9tm1gjj5drhp&#10;0jIyQU8xNjeYCv1r8C/gX4Q/Zz+HGneCvBWnfYdKtf3ks0pDXF7OQA9xO4A3yttGTgAAKqhUVVHx&#10;B4bt4f2qP+Ctmta55Fvf+E/hDpn2CO4OlSSQy3sRdBFK8h2pPHeXN3JHIByLEFAcGWv0foAK4r40&#10;fF7w98Bfhf4g8e+KpLiPQtFhWWcWkJlmkZnWOONF4BZ5HRAWIUFgWZVBYdrX51ftyaRcftDft5fA&#10;b4C63d/Z/AMlk3iW+tIzMPtzqbtpIpQkqDmGxMSSLh4/tMzAtnbQByvwL/Zb+If/AAUIvNO+L/7T&#10;GsahD4QX974V8I6cBYpNbPMJWcqBujtnUCNXz9omQI/mhY4mk918MftDfBL4C3F3oHwS+DXijxzp&#10;FvDbWl/4i+EfhePVLGSWOPdHBPfrIpuZ0jlV2YtIR5/Lby4HQftE/wDFwPiP8N/2ZfCX/Ej8P3tl&#10;/bvjCDS/9FSDwvbHyE09FTyyIrubbbn7PIHjRDlGjcivorwT8PfCvw10qXTPCPhnR/CumzTG5ks9&#10;EsIrOF5SqqZCkaqCxVEG7GcKB2FAHyr48/bu8Bal4ZntPif8APixpfgSea3i1O+8aeBUbSLZWnQJ&#10;JchpHBVZCjABGbcF2qWwK8/+LH/BP/wrrlvB8b/2S/Edv4c8d2Mz6jpUfh/Uop9F1J1kmE8cLEsk&#10;TMWaLYG+zYj8po0V3dfv/VtJsde0q80zU7K31HTb2F7a6s7uJZYZ4nUq8bowIZWUkFSMEEg18KxS&#10;WP7DP7dXhvwvotvcaJ8GvjHC6xaUs6tY2HiMShN9rbojPErBrSIqNkf+lg7tluqRgHqv7Av7U19+&#10;0d8L73TPF0dxZ/FTwbMNM8VWdxpzWZEpeVYpdnRWdYXEiYQrLHKPLRCmfqCvzV/aX8LXH7M3/BSj&#10;4I/EHwRa6fo1h8S71dF1qxt5JkF9PJdRw3k00SlU+ZLu1kXBIM8HmOhYEv8ApVQBxXxo+EPh749f&#10;C/xB4C8VR3Emha1CsU5tJjFNGyOskciNyAySIjgMCpKgMrKSp+Nf+Canx01TSvG3xD/Zl8SajqHi&#10;e/8Ah5e38ejeIZwqo+m2tylobcpkum12V4wWkwkhjyiwoG+/6/OD9q24h/Zc/wCCkvwd+LqT2+ne&#10;HvHkJ0PX92qyWqyMmy1lubouDGsEUU9hKFztLWZJCHEhAP0fooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAoor5/wD2+PiZrnwh/ZC+JPifw3P9k1qGyhsoLpXk&#10;R7f7TcxWrSxsjKyyos7OjA/K6qcEDBAPFf8Agkz8PdU/4VP4v+MviLVP7T8SfFLWptQuWj2qmy3n&#10;uELtGsahJXuJLtiFJTZ5WAp3Cvuqvn/9gPwL/wAK7/Y2+E+lfbf7Q+0aMmr+d5Xlbftrve+Xjcc7&#10;PtGzdn5tm7C5wPoCgAr4K/aA02bwz/wVg/Z18Was9vp3h7U/D97o1nfXNzGiy3qRagDAAWyGLXtq&#10;q5HztMqruOQPvWvl/wDb6/ZZvv2jvhfZan4RkuLP4qeDZjqfhW8t9RazIlLxNLFv6KzrChjfKFZY&#10;4j5iIXyAZXxr1ux+Bv7cvwx+I2r22sajpvjrw+fhpANNsFeGx1B9Tt57Z55mkUBZFln+UDcBbMVD&#10;/Ns+ta+Nf2Rf2mPAX7f3wFu/AXjq2t9U8WQaZHa+KNB1IIp1BV2r/aEHlhAFaQK+YwrQSlQMfunf&#10;qvBPgv8Aak+FfiaXSLfxP4H+Kvw6tpiNPufGN3d2HiM2vkKsUMtzb20kTsjjLTPHI8vzsShcCMA+&#10;oK+Ff2uNF/4XJ+3/APsxeBLCPULe78J/afGupahHZefbxWqzxPErEOCm+bTjCXYBVNxFjeTsr1X4&#10;xW/7WXjDQY7D4fR/C/4d3b58/VLjWrzV7gYZGXyQ+mxxJwsitvjkyH+XYVyanhvw38Lv+CbvwF1r&#10;xL4l1q41HUr2b7Xr3ia+/e6v4n1R97BEDMSzMxk2RbtqKZHd/wDXSkA8q/b002bxt+2Z+x74d0R7&#10;e/12x8QXGs3WnrcxrNDZRT2U7zsrMCF8u0uSv98wuq7mGK+9a/PX9gj4d+Iv2kvi5rv7WnxI+0M9&#10;7NcWfgLTm1ISrptmHuIJVKIijbGrNCmdu9jcSvHudJD+hVABXx//AMFVPg7qnxe/ZH1ebSJM3fhG&#10;9j8TvbbV/wBIgghmjnG5nULshnkm/iLeTsCkuMfYFcV8bvBN98Svgv4+8I6ZLbwal4g8P6hpVrLd&#10;sywpLPbSRIzlVYhQzjJAJxnAPSgA+CPja++JXwX8A+LtTit4NS1/w/p+q3UVorLCks9tHK6oGZiF&#10;DOcAknGMk9a7Wvj/AP4JV/GLVPi9+yPpEOrx5u/CN7J4YS53L/pEEEMMkB2qihdkM8cP8Rbyd5Yl&#10;zj7AoAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr4K/wCCz2rX&#10;2m/soaJb2l5cWtvf+LbO2vIoZWRbmIWt3KI5ADh1EkUb7Tkbo1PVQa+9a+AP+C1f/JrPhb/sc7X/&#10;ANIb6gD7p8J+FtL8D+FdG8N6Ja/YtF0eyh0+xtvMeTyYIo1jjTc5LNhVAyxJOOSTWtRRQAUUUUAf&#10;JX7TH/BOLwF8ePENt4x8NX9x8KviLazfaovEPhy3RFmuPtCzfaLiFChecN5hWZJI5NzgszhFUeP6&#10;LD/wUM+Bvl6JDZ+D/jXYfYrdYNRvbuH/AETy96GMySS2U8srAIzvKJc/KQ+4vX6K0UAfnrqXj7/g&#10;ol4yt00WD4a+B/Ar3s0MR8R21zaytYL5ilpCkl7cArtBDAQyNtLbV3ba1fhT/wAEzL7xL4+tPiT+&#10;0n48uPix4whm86PRVZn0iICWZxC3mKDLBukSRYESCJG3oUkRiD960UAVNJ0mx0HSrPTNMsrfTtNs&#10;oUtrWztIlihgiRQqRoigBVVQAFAwAABVuiigAooooA/PX/glRZzeAPH37TXwtsb+4uvCfg/xasWm&#10;R3axmYMZby2eR5FRSzPHZW+RwoKEqq7jn9Cq+AP+CcP/ACdN+2h/2Oa/+l2q19/0AFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV8Af8Fq/+TWfC3/Y52v/AKQ31ff9&#10;fAH/AAWr/wCTWfC3/Y52v/pDfUAff9FFFABRRRQAUUUUAFFFFABRRRQAUUUUAfAH/BOH/k6b9tD/&#10;ALHNf/S7Va+/6+AP+CcP/J037aH/AGOa/wDpdqtff9ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFfAH/Bav8A5NZ8Lf8AY52v/pDfV9/18Af8Fq/+TWfC3/Y52v8A&#10;6Q31AH3/AEUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P+xzX/ANLtVr7/AK+AP+Cc&#10;P/J037aH/Y5r/wCl2q19/wBABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFfAH/AAWr/wCTWfC3/Y52v/pDfV9v+P8Ax/4e+Fvg3VvFnizVrfQ/D2lQme8vrknbGuQA&#10;AACWZmIVUUFmZlVQSQD+evhbwt4v/wCCqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/vK&#10;8ikiMFoYWLmeYAH6VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P+xzX/ANLtVr7/&#10;AK/PX9or9i3x78Evi5rv7SH7Oer3D+J2mfUNZ8DTRPOuqLI7SXojO/MqyNsf7KRu3BmhdXWGMfT/&#10;AOyj+1d4Q/a1+HCeJPDb/YdVtdkOs+H55A1xpk5BIUnA3xNtYxygAOAeFdXRAD2uiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigArn/AB/4/wDD3wt8G6t4s8Watb6H4e0qEz3l&#10;9ck7Y1yAAAASzMxCqigszMqqCSATx/4/8PfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqK&#10;CzMyqoJIB/PXwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM&#10;8wADwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8w/R/SdJ&#10;sdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoAVVUABQMAAAVh+JNf8NfBn4b3+rXiW+g+EvDOmtK&#10;0VpAEitbWCPhIokHAVVCqij0AHSvx78cft8/tG/thfFO48I/BhNR8PaddCZbHSdD8uO9NuBgzXF2&#10;x/dNj+JXRVLAAk4YgH7V0V+GfiT40ftofsSappM/jnXPEEdrfytJDD4mvotbtLoqBuj83zJSvBB2&#10;rIp7jua/WD9kP9pzSv2rvg3Y+MrG2XTdSjkay1XTBIH+y3SAFgD1KMGVlJ5wwzyDQB7ZRX4rf8NL&#10;f8FDP+gR8QP/AA3EP/yDXJeOf28v20vhhJZx+Mtd17wk94Ga2XXPBtlZGcLjcUEtmu7G5c46ZHrQ&#10;B+61FfA//BKf9pX4sftIWPxMvfiVr0viCz0uTTodMuG0y2tI0dxcmdA0ESB2wsBIOSoK9N3P3xQA&#10;UUUUAFFFFABRRRQAV8K/tXfso+L/AIZ/Ed/2jv2cU+w/EC13zeI/CcERa38RQEhpmEKkb5W2gyRD&#10;BlIEkZW4UGX7qooA8U/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAHAPCur&#10;ontdfCv7V37KPi/4Z/Ed/wBo79nFPsPxAtd83iPwnBEWt/EUBIaZhCpG+VtoMkQwZSBJGVuFBl9/&#10;/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAHAPCurogB7XRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFc/4/8AH/h74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5AAAAJZ&#10;mYhVRQWZmVVBJAJ4/wDH/h74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5AAAAJZmYhVRQWZmVVBJAP56&#10;+FvC3i//AIKqfEe18Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ryKSIwWhhYuZ5gAHhbwt4v&#10;/wCCqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/vK8ikiMFoYWLmeYfo/pOk2Og6VZ6Zp&#10;llb6dptlClta2dpEsUMESKFSNEUAKqqAAoGAAAKNJ0mx0HSrPTNMsrfTtNsoUtrWztIlihgiRQqR&#10;oigBVVQAFAwAABVugD4g/wCCwvjCfwz+x++nQxl4/EPiCx0yZt+3YiiW6Bxj5vmtVGOOue2D8+/8&#10;EN9Htpta+MWqPEhvLa30q2jlK/MscrXbOoPYEwx5H+yPSvsP/gpF8Hb740fsk+LdN0iwXUdb0kxa&#10;3ZQeWXkLQNmURAAnzDC0yqAMktt/ir85v+CSv7S3hD4E/EzxdoXjXVofD+l+KrW2EGqXjiO2iuLd&#10;pSqyueEDLM+GbgFQCeaAP2B+KnwW8EfG7S9N03x14dtPEun6deC/trW83eWswjki3FQQGG2V/lbI&#10;yQcZVSLXw9+Evgr4S2NzZeCvCmj+FbW6cSXEekWUduJmAwGfYBuIHTOetfD37fH/AAUqsPhXp3hT&#10;T/gp4z0LxJ4imvWutRuLBoNSsltFidBDI6sQGaSRHGwhh5JyQDhvXf2Ff2mPHfxr/Z/134n/ABZi&#10;0PQNEtri4ezvrGB7eNrO3TNxcSFpX+VXWRc/Ljy268UAe2/Hz45+Gf2c/hdq/jnxXcNHp1ioWK3h&#10;GZruduI4Ih3dj+AALEhVJH4ZQxfEj/gpd+1YQTHFqWp/MzYLWuiaZG34Eom/HYu7joXq5+29+1xr&#10;H7ZHxiitdNuPsXgbT7n7H4fsLuZLWM7iFN1cPIwRHc87nIWNMAkYZm/Sn9iuz/Zz/ZJ+GCaVB8Y/&#10;h3f+LNTCT65rA8TWOZ5QDtiQ+bkRR5IUepZjy1AH1B8Efgz4b+APwx0TwP4VtjBpemQhDNIF866l&#10;PMk8pAAaR2yScAdgAAAO7rivBPxu+HXxK1WXTPCPj7wv4q1KGE3Mlnoms215MkQZVMhSN2IUM6Dd&#10;jGWA7iu1oAKKKKACiiigAooooAKKKKACvhX9q79lHxf8M/iO/wC0d+zin2H4gWu+bxH4TgiLW/iK&#10;AkNMwhUjfK20GSIYMpAkjK3Cgy/dVFAHin7KP7V3hD9rX4cJ4k8Nv9h1W12Q6z4fnkDXGmTkEhSc&#10;DfE21jHKAA4B4V1dE9rr4V/au/ZR8X/DP4jv+0d+zin2H4gWu+bxH4TgiLW/iKAkNMwhUjfK20GS&#10;IYMpAkjK3Cgy+/8A7KP7V3hD9rX4cJ4k8Nv9h1W12Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dEA&#10;Pa6KKKACiiigAooooAKKKKACiiigAooooAK5/wAf+P8Aw98LfBureLPFmrW+h+HtKhM95fXJO2Nc&#10;gAAAEszMQqooLMzKqgkgE8f+P/D3wt8G6t4s8Watb6H4e0qEz3l9ck7Y1yAAAASzMxCqigszMqqC&#10;SAfz18LeFvF//BVT4j2vjHxja6h4S/Zl8O3rHRPDrSGK48RToSjSyMh/3leRSRGC0MLFzPMAA8Le&#10;FvF//BVT4j2vjHxja6h4S/Zl8O3rHRPDrSGK48RToSjSyMh/3leRSRGC0MLFzPMP0f0nSbHQdKs9&#10;M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFGk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIo&#10;VI0RQAqqoACgYAAAq3QAUUUUAFfEn7RH/BJ/4V/G3xFqHiPQ729+H2v3xeWc6ZEk1jLMwH7xrdsY&#10;OeSI3QNknqc19t0UAfnT8Mf+CKvw58N6hbXfjXxnrPjRYXLPZWtuumW8w7K+15JMf7sinjqOlfbn&#10;jr4Tab4m+CPiP4aaMLfwzpWp+H7rw/a/ZLUGKxjlt3gUrECoIQNnaCM4xkda7qigD8q/+HGP/VbP&#10;/LU/+7aP+HGP/VbP/LU/+7a/VSigD4q/Yp/4Jvf8Me/FTVfGX/CxP+Et+3aNLpH2L+xPsWzfPBL5&#10;m/7RJnHkY27R97OeMH7VoooAKKKKACiiigAooooAKKKKACiiigAr4V/au/ZR8X/DP4jv+0d+zin2&#10;H4gWu+bxH4TgiLW/iKAkNMwhUjfK20GSIYMpAkjK3Cgy/dVFAHin7KP7V3hD9rX4cJ4k8Nv9h1W1&#10;2Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dE9rr4V/au/ZR8X/DP4jv8AtHfs4p9h+IFrvm8R+E4I&#10;i1v4igJDTMIVI3yttBkiGDKQJIytwoMvv/7KP7V3hD9rX4cJ4k8Nv9h1W12Q6z4fnkDXGmTkEhSc&#10;DfE21jHKAA4B4V1dEAPa6KKKACiiigAooooAKKKKACuf8f8Aj/w98LfBureLPFmrW+h+HtKhM95f&#10;XJO2NcgAAAEszMQqooLMzKqgkgGp8TPir4Q+DfhWfxJ428R6f4Z0WHcPtOoTBPNcRvJ5US/ellKx&#10;uVjQM7bTtUmvgDwt4W8X/wDBVT4j2vjHxja6h4S/Zl8O3rHRPDrSGK48RToSjSyMh/3leRSRGC0M&#10;LFzPMAA8LeFvF/8AwVU+I9r4x8Y2uoeEv2ZfDt6x0Tw60hiuPEU6Eo0sjIf95XkUkRgtDCxczzD9&#10;H9J0mx0HSrPTNMsrfTtNsoUtrWztIlihgiRQqRoigBVVQAFAwAABRpOk2Og6VZ6Zpllb6dptlClt&#10;a2dpEsUMESKFSNEUAKqqAAoGAAAK8E/am/bl+HP7It1oVl4vi1jVNS1dZJYbHQYIZpoo0IHmSCSW&#10;MKpJwOSSQ3HBoA+hqK5/4e+NrH4leAfDXi7TIriDTdf0y21W1iu1VZkiniWVFcKzAMFcZAJGc4J6&#10;1xfx3/ae+Gv7Nmk2174/8SwaO93k2liiNNdXOCASkSAsQCRliAozyaAPVKK+LPBP/BXP9n/xh4gf&#10;S7q917wshmWGHUNb01VtptzEBg0MkhReAS0gQAMCcYOPs2zvINQtYbq1mjubadFlimhcOkiMMqys&#10;OCCCCCKAJqK+a/2hv+ChXwa/Zt1afRfEGs3WteJbcqJtD8PwLc3MOccSFmSNDht21nDY7dM637Of&#10;7cnwl/agvH03wfrc0HiCOAXD6Hq8BtrsJjJKjJSTb/F5bNjqeCCQD36iiuB+Ofxs8Mfs8/DHV/HX&#10;i6aePR9NCgxWkYkuLiR2CpFEpIDOzEDkgDkkgAkAHfUV8/8A7KP7a3gj9sL/AISn/hDdK8QaZ/wj&#10;v2X7X/btvBFv+0eds8vyppM48h85x1XGeceufErx9pvwr+HviTxjrCzyaXoOnT6lcx2qq0zxxRly&#10;sYZlBc7cAEgZIyR1oA6SivgD/h9X8EP+hW+IH/gusf8A5Mr1/wDZf/4KF/Dr9rLx9qHhHwjovijT&#10;tSstMk1WSXW7W2ihMSSxRFQY7iQ7t0ycYxgHnoCAfUFFFFABRRRQAUUU2SRIY2kkZURQWZmOAAOp&#10;JoAdRXx18Sv+CrvwA+HOvtpMOsap4vmjmEM1x4atFuLaPIyXEryIkij1jL+2a9/+Bv7QfgP9o7wi&#10;3iPwFrkesWEUpguI2Rop7aT+7LEwDKSOQSMEcgmgD0aivj/49f8ABUD4Wfs7fFjXfh74k0Dxhe61&#10;o/kefPpdnayW7ebBHOuxnuUY4WVQcqOQeo5PAf8AD6v4If8AQrfED/wXWP8A8mUAff8ARXy/+y//&#10;AMFC/h1+1l4+1Dwj4R0XxRp2pWWmSarJLrdrbRQmJJYoioMdxId26ZOMYwDz0B7X9oL9sb4U/syt&#10;bW/jnxIttq1ynmwaPYxNc3jxnIDmNfuISrAM5UEggE4NAHtdfCv7V37KPi/4Z/Ed/wBo79nFPsPx&#10;Atd83iPwnBEWt/EUBIaZhCpG+VtoMkQwZSBJGVuFBl6H4X/8FYvgF8StYh0251PV/BVxNJ5UUnii&#10;zSCAnGctNFJIka9suyjivsdWWRQykMrDIYHIIoA8W/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga4&#10;0ycgkKTgb4m2sY5QAHAPCurontdfCv7V37KPi/4Z/Ed/2jv2cU+w/EC13zeI/CcERa38RQEhpmEK&#10;kb5W2gyRDBlIEkZW4UGX3/8AZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAH&#10;APCurogB7XRRRQAUUUUAFeP/ALVX7THh79lD4R3njfxBbXGou0y2GmaZbAhr69dHeOIyYIiXbG7N&#10;Iw4VGwHbajewV+eum/DeH9vT9t7xf4l8WxXEnwv+Depr4c0/w5qWnyPZazeqJxdsz+eYgyXCQuyh&#10;T5sItklQA8gFT4S/sN+OP2rNesviz+1ZrWoXsd79oudN+GMck9rb6XHKsaxbtsoa2+VATAmJCUia&#10;aVn82Ov0K0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFW6KAPkL/AIKEftf+&#10;M/2YbDwTongDwtB4i8VeMnvIrOWZJJzbtAbfIS2jG6Z3E5x8wCleQ2cV+Pv7WXgj4reEfiRYah8Z&#10;buS68a+JtKi1yRbiUPNDC8ssSRyKoCxsDA37tPlUFRwcgf0by6faz3lveSW0Ml3bq6Q3DRgyRq2N&#10;4VuoB2rnHXA9K/F7/gtX/wAnTeFv+xMtf/S6+oA/VT9k7/k1n4N/9iZo3/pDDXwH+1j/AME+/jX+&#10;0d+1jdeMNQjsrjwJeanZaejWupxLdWWlK6JI6JIAAVUyylfmJLHAYnB+/P2Tv+TWfg3/ANiZo3/p&#10;DDXceN/HGhfDfwpqfiXxLqcGj6HpsJnury5baiKP5kngAckkAcmgD8ov+CoH7E/wm/Zz+DPhXxT8&#10;PtDl0DUp9cj0q5jbULi5FzG9vPJvImkfBDQj7uB8/TpX07/wSp8SeLdf/YjVJ08y702/v7HQZL2c&#10;sk0KqrR7jyVRZnljxjhY+BjFfGnxW8bfEP8A4KxftA2PhfwRp82kfDvw/IxS6ug3k2cLnDXl1g4M&#10;rhCI4xzgEA/fav1z+DPwn0P4GfC/w74F8OxlNK0W1W3SR1USTv1kmfaAC7uWdiB1Y0Afml8Bv+CT&#10;fjHUvjzd638fVsPEfhi4iutQupNJ1aTdf3zyLhZSqxygN5kkhK7eUAJ5wfmD47+Cl/Zs/wCCglzo&#10;Hwgt7hZNE17TG0Oxju2ZzNLDbyfZvNZiSpklaI7icqSGzzX7g/H7wz4u8afBvxZoPgPVV0PxdqNk&#10;bbTtSe7ktRayMwBk82NWdCq7iCozkcY61+P/AMLdSP8AwTl/a6aP46eELPxfrV0EvYvFtrfS3Utt&#10;FOXEl7CsgHmsWDgl1SQbZME7uQD9wK/F/wD4Kl/tCap+0B8QtY8F+EY5b7wL8Mx9p1m8gZTC948s&#10;dsZCc8iOSdYF77nkOMc195/8FBP2tLX9nX9nt77QdQjPizxZC1p4eeNgSoZVMl2oIORGkikZGNzx&#10;g9a+F7vw38L/AISf8Ex/iBpsXxE8I+IPiz4zbTNS1Sxstds7q+UjULZ1tVWOQu/lIHd+uGaU5wOA&#10;D0H/AIIY/wDNbP8AuCf+39fUn/BUbxnL4N/Yr8bi3uRa3WrPaaXG3GXWS4QyoM/3oklH0JxzXxh/&#10;wRr+LHgj4X/8Lf8A+Ey8ZeH/AAl9u/sf7J/buqQWX2jZ9t3+X5rru270zjONy56ivsL/AIKUfs1+&#10;Pv2ovhb4Y8M+BU055LHV/wC07sahdeQDtheJAp2nJ/fOeccD6UAfnn+wz+xr8Ifj18K9c8YfFbxz&#10;feDI4dcGjaeYNWs7CKd/Jicrm4ifc5MyABSOvQ5r9JP2Vf8Agn/8M/2WvG15428EeIPEms3eo6VJ&#10;ph/ta9tp7cwvLFKWXyoIzu3Qpg7iME8dCPhjQf8Agi/8QtR+E41XVvHFjpHi8W8l1H4T+xm4hSYr&#10;xE90ku0OwVAzJG6gjgsADUv/AARy/aN1rR/ijdfCDU9Se58N6vaT3ulWlxLn7LeRDzJFhB6B4xIz&#10;KOMx7sZLEgH7D0UUUAFFFFABXxJ/wVv+Mmp/C/8AZf8A7F0eY2934wvxo9xMrYZbTy3knA4/jCrG&#10;f9mRq+26/Lj/AILkW9+2i/B24jEv9lx3GqxzlW/d+cy2hiyO7bVmwew3etADf2Ef+Cb3wt+L37Le&#10;neMPiBo2oXviTxL9pktLg3k9sdPhWV4onjjRlV92zzAZAwIZccdfU/2D/wDgnn46/ZJ+JM/inVfH&#10;mmalZahpjWOo6LpsM3lO5Kurh32hijrhWKA4d/u5IPxX8K/2Rf2kP2zPgfoWs2XifTbTwDpluNM0&#10;TRdV1Ka3hmjtiULxwRRuhbzA4MkmGLA84Ar0L/gnL+198Rvh5+0NbfBT4jatfappF9dz6Ottq03n&#10;z6VqMZYBFlJJKl0MZTJGSpXGDkA+yPj1/wAEv/hZ+0T8WNd+IXiTX/GFlrWseR58Gl3lrHbr5UEc&#10;C7Fe2dhlYlJyx5J6DgfCn7fH7GnwF/ZB8G6fDpWveNtZ8e60WOm6deahaG3iiQgSXE4S0VtoJCqo&#10;ZSxJwcK2P2h1TU7bRdMu9QvZlt7O0heeeZzhUjVSzMfYAE1+M/7MUd5/wUA/4KKX3j/xFBPN4a0S&#10;Rtbjs7hW8uG2t3VLC2OHKq28xyMoJDlJjghmoA+2v+Cb37F9l+zX8NYPFGu2X/FyPElorX0kuC1h&#10;bMVdbNccDlVZ/VgB0Ra/OL9prSr3WP8Agppd2HxSCLo154zsIJjOzpAdFaeJYjubov2bG4jgNvxX&#10;7y1+M37Wfxbu/wBv79rHSfgv4N0bQdPsbXVH0y38TXNmHv5RCHa5kMp5WBQjssa8t5YO75sAAd/w&#10;WE+Ffw1+GPiL4YJ4E8PaF4Z1C9tL46jZ6HbRWyvErW/2eR44wBklpwGxltvU4r9JP2HY/FUP7JXw&#10;vj8Zq6a+ukIrrIHEggDN9mDh/m3+R5O7P8Wa/K79oj9jXxH/AME5dX8FfEuy1jQPiVpbah9l8nXN&#10;DCwx3WxpI1eBpX3AiN2Dq6sCnbPP60/sr/tCaf8AtPfBLQfH1jZNpct55kF7p7OH+zXMbFZEDDqp&#10;IDKeCVZcgHIAB63XxV+0p/wTw/4Sr4jj4xfBDxF/wrX4xQ3sV75rPs0u7kywnlkRY3ZJZFf5yA8c&#10;u1leMmaSSvtWigD4/wD2Mf2ztU+ImvX3wb+Mlj/wiXx28O7oLm0uEWJNaRF3GeEL8nm7MSMiZR0P&#10;nRZjLLF9gV8Vf8FEv2ddc1qz0z4/fDfXP+EV+Jvw5sp7yXU5LuREm0q3huJ3iWIRyK8u5mUKwVHS&#10;aVJSy7Qv0r8AfjFpf7QHwb8J/EHSI/ItNcslne23O32adSY54NzIhfy5kkj37QG2bhwRQB6BRRRQ&#10;AV8q/sC/83G/9lm8R/8AtvX1VXyr+wL/AM3G/wDZZvEf/tvQB9VUUUUAFfit/wAFq/8Ak6bwt/2J&#10;lr/6XX1ftTXinxq/Yz+Dv7RPiq18SfELwf8A8JBrVrZJp8Nz/ad5bbYFkkkVNsMyKcNLIckZ+brg&#10;DABrfsnf8ms/Bv8A7EzRv/SGGvyM/wCCoH7YWqfGz4uap8PdHujB4D8J3r2nlRkj7ffRkpNM/Ayq&#10;tuRByMKX/i4/bLwn4W0vwP4V0bw3olr9i0XR7KHT7G28x5PJgijWONNzks2FUDLEk45JNfON5/wT&#10;E/Zq1G8nu7v4cyXV1PI0ss83iHVXeR2OWZmN1kkkkknrmgD4Z+Dv/BWvwp8CfAeneEfB37P0Ol6T&#10;ZoAdnir95cSYAaaVvsWXdsZLH+WBX2p8Fv2lvFf7b/7KPxA8S+BtKb4ceMbW6utJ0jbqC3v+lRW8&#10;E8bl2gQAM0wQgocAE5OcC5/w64/Zi/6Jn/5X9U/+Sa9q+CvwF8Cfs7eFbrw38PdC/wCEf0W6vX1C&#10;a2+1z3O6do442fdNI7DKxRjAOPl6ZJyAflB+zL/wUu8c/AP4n+LtP+PknivxZDNHHZyWpKfatLuI&#10;HkyEt3aOMb/MYOQVJ2R9QoA8o/ag+K2q/wDBRf8Aap0g/D3wvfRtJYQaJpdndbfPMSSSytNPsLLG&#10;A00hPzEBVHNfs38Xv2TfhD8ebhrrx14D0vW79kWM6gA9tdlVOVXz4WSTAPbd3I6E1rfCT9nf4a/A&#10;i1eDwF4M0vw0ZI1hluLWHdczIv3RJO5Mj45+8x5OaAPnP9pb/gnDF+0N8M/g34Pg8fP4Yg+HWkNp&#10;Mc8mki+a9Uw2sQY4mi2EC1z0Od/bHPxP+1J/wSl/4Zr+BPib4j/8LR/4SP8AsX7L/wASz/hHvsvn&#10;eddRQf637U+3Hm7vunO3HGcj9qa5T4pfC3wx8afAmp+DfGWmf2x4b1Lyvtdl9olg8zy5UlT54mVx&#10;h40PDDOMHgkUAfhZ+wx+wx/w2l/wm3/Fbf8ACHf8I19h/wCYT9u+0/aPtH/TeLZt+z++d3bHP6E/&#10;8FUfFXxv+F/hnw341+GHibU9H8M24ktdei01VLROSDDO2UJCcupOQAdmfUfUHwL/AGW/hh+zX/bf&#10;/CuPDP8Awjn9teR9v/0+6uvO8nzPK/18r7cebJ93Gd3OcDHp17ZW+pWc1pd28V1azIY5YJkDpIpG&#10;CrKeCCOxoA/K34Vf8FkNH8Jfs/6ZofiPw34i1z4k6XpgsY9QaWKW1vpY02RzzzPJ5oZsKX+RyTuO&#10;TmuD/wCCO/7OuteIvjHJ8W9Q02SDwx4ftbi2069lLILi+lTymEY6OqQvMGJ4BdOp+7+hl1/wTz/Z&#10;0vPE8evyfCnRlvo+kMTzR2h4I5tVkEJ6nqnp6DHvWg6BpnhbRrPSNG0610nSrOIQ21jYwrDDBGOi&#10;oigBQPQCgC/RRRQAUUUUAFfIX/BUL9n3Vfj1+zTcN4dtpr7xD4XvF1q2sbdC8l1GqOk0SKASW2OX&#10;CjkmMAcmvr2igD8ev2Iv+Cong79nX4Bad8PPGPhfXr6fRZbk6fd6IsEiTRzTPPtlEkkZQh5XGRu4&#10;xxXln7EvgnWP2rv2+P8AhPho72ukWniOfxpqjKztFZO1w9xBF5gABYzbQAcbgjnGFIr9ZviJ+w/8&#10;Cvir4g/tzxL8NdHu9WM/2mS6tfMs2nk/vS+Q6CXPffuB75r07wF8N/C3wt0CPRPCHh7TvDekxksL&#10;TTbZYULHqxCjlj6nJoA+f/8Agpn47ufAX7GHj6WzZUutUjg0dSykjZcTIko+piMgB9SK+eP+CIvg&#10;y1tfhb8RvFoQm9v9Zh0ssegjt4BKAPqbo5+gr7r+NXwF8CftE+FbXw38QtC/4SDRbW9TUIbb7XPb&#10;bZ1jkjV90MiMcLLIME4+bpkDB8FfgL4E/Z28K3Xhv4e6F/wj+i3V6+oTW32ue53TtHHGz7ppHYZW&#10;KMYBx8vTJOQD0CvwN8JWz/8ABPn/AIKBadceLtNvItD8P6ncmKSOMu0+m3MU0EdxFnHmARy5OD95&#10;GX7wIr98q434l/BrwN8ZNNhsPG/hTSfFFrAxaFdStVlaFiMEoxG5CR/dIoA/K7/gqJ+3F8Mf2iPh&#10;j4U8F/DrVp/EJg1hdYvb1rKe1jg8uCWJI8TIjMx89jkDA29ea+1f+CZPwR1X4G/sp6PZa9ZTaZrm&#10;vXk2vXdlcArJAZVSOJWUjKN5MMRKnkEkHnNd18Mf2HPgT8HdWi1Xwr8N9LtNThk82G8vXmv5oXxj&#10;dG9w8hQ4/ukd/WvdKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7o&#10;A+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf&#10;8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bev&#10;qqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8&#10;Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN&#10;/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+&#10;Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A&#10;9t6APqqiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKA&#10;CvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf8mJ/DL/u&#10;J/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX&#10;/m43/ss3iP8A9t6APqqiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+&#10;nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/&#10;4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvkr4E6tY/B39tL44/DC&#10;+vLfQrHxjNZeOfCmjzSq7ajLPA6avcRuSW3Ge3z5LMCFiZo0EYY19a14p+1V+z1/wvzwJZtok2n6&#10;N8SfDN7DrXhDxJe2/m/2bfwyxygHg5ik8sI6srr91zG7RoKAPa6K+Svhf+3pY6X4mPw+/aF0a3+B&#10;/wATIYYZUj1K8V9I1OJoC7XMF4MxRLvjlXY8hAbbGJJJN6r9a0AFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUV4/+0D+1p8Lv2ZdKa48deJ7e&#10;z1JofOtdBtP3+pXYKyFNkC8qrtC6CWTZEGADOuaAD9rb40WPwF/Z58beKp/EFv4d1dNMubbQriZF&#10;kaTVHhf7JHHGVYSN5gDbSpUKrM2EViLf7Kvwt/4Ut+zj8OvBsmmf2Pf6bo1v/aNl9o8/y7+RfNvP&#10;n3MDm4kmPysVGcL8oArxT4RfDv4h/tLfGTQ/jL8bvAun+C9B8MWX/FD+BbxxeXlpdTiCWXU7mQBc&#10;Sjy1RIpEDRsoPlxSRCSX7AoAKKKKACiiigDn/G3w98K/ErSotM8XeGdH8VabDMLmOz1uwivIUlCs&#10;okCSKwDBXcbsZwxHc18/6t/wTL/Zo1rVbzULj4YW8dxdzPcSJaatf20KszFiEijuFSNcnhEUKowA&#10;AABRRQBV/wCHXH7MX/RM/wDyv6p/8k0f8OuP2Yv+iZ/+V/VP/kmiigA/4dcfsxf9Ez/8r+qf/JNH&#10;/Drj9mL/AKJn/wCV/VP/AJJoooAP+HXH7MX/AETP/wAr+qf/ACTR/wAOuP2Yv+iZ/wDlf1T/AOSa&#10;KKAD/h1x+zF/0TP/AMr+qf8AyTR/w64/Zi/6Jn/5X9U/+SaKKAD/AIdcfsxf9Ez/APK/qn/yTR/w&#10;64/Zi/6Jn/5X9U/+SaKKAD/h1x+zF/0TP/yv6p/8k0f8OuP2Yv8Aomf/AJX9U/8AkmiigA/4dcfs&#10;xf8ARM//ACv6p/8AJNH/AA64/Zi/6Jn/AOV/VP8A5JoooAP+HXH7MX/RM/8Ayv6p/wDJNH/Drj9m&#10;L/omf/lf1T/5JoooAP8Ah1x+zF/0TP8A8r+qf/JNH/Drj9mL/omf/lf1T/5JoooAP+HXH7MX/RM/&#10;/K/qn/yTR/w64/Zi/wCiZ/8Alf1T/wCSaKKAD/h1x+zF/wBEz/8AK/qn/wAk0f8ADrj9mL/omf8A&#10;5X9U/wDkmiigA/4dcfsxf9Ez/wDK/qn/AMk0f8OuP2Yv+iZ/+V/VP/kmiigA/wCHXH7MX/RM/wDy&#10;v6p/8k0f8OuP2Yv+iZ/+V/VP/kmiigA/4dcfsxf9Ez/8r+qf/JNH/Drj9mL/AKJn/wCV/VP/AJJo&#10;ooAP+HXH7MX/AETP/wAr+qf/ACTXqvwt/ZV+EHwW/syTwb8OvD+j3+m+b9k1b7Gs+ox+Zv3/AOmS&#10;7pzkSOvLnCnaPlAFFFAHqtFFFABRRRQB/9lQSwMEFAAGAAgAAAAhAHf3Qo3dAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJNIYYjalFPVUBFtBvE2z0yQ0Oxuy2yT9965e&#10;7GXg8R7vfVOsZtOJkQbXWlYQLyIQxJXVLdcKPvevDxkI55E1dpZJwYUcrMrbmwJzbSf+oHHnaxFK&#10;2OWooPG+z6V0VUMG3cL2xME72sGgD3KopR5wCuWmk0kUpdJgy2GhwZ42DVWn3dkoeJtwWj/GL+P2&#10;dNxcvvfL969tTErd383rZxCeZv8fhl/8gA5lYDrYM2snOgXhEf93g5cl6ROIg4JlkmYgy0Je05c/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAe8A4ksMAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHO8kMsKwjAQRfeC/xBmb9N2ISKmbkRwK/oBQzJNo82DJIr+vQERFAR3LmeGe+5hVuubHdmV&#10;YjLeCWiqGhg56ZVxWsDxsJ0tgKWMTuHoHQm4U4J1N52s9jRiLqE0mJBYobgkYMg5LDlPciCLqfKB&#10;XLn0PlrMZYyaB5Rn1MTbup7z+M6A7oPJdkpA3KkW2OEeSvNvtu97I2nj5cWSy18quLGluwAxasoC&#10;LCmDz2VbnYIG/t2h+Y9D83LgH8/tHgAAAP//AwBQSwECLQAUAAYACAAAACEA2vY9+w0BAAAUAgAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAD4BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh5xcK&#10;XgcAAPEyAAAOAAAAAAAAAAAAAAAAAD0CAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDO&#10;ZfGBND8AADQ/AAAUAAAAAAAAAAAAAAAAAMcJAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLAQItAAoA&#10;AAAAAAAAIQDOFB7W4TsAAOE7AAAUAAAAAAAAAAAAAAAAAC1JAABkcnMvbWVkaWEvaW1hZ2UyLmpw&#10;Z1BLAQItABQABgAIAAAAIQB390KN3QAAAAUBAAAPAAAAAAAAAAAAAAAAAECFAABkcnMvZG93bnJl&#10;di54bWxQSwECLQAUAAYACAAAACEAe8A4ksMAAAClAQAAGQAAAAAAAAAAAAAAAABKhgAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAABEhwAAAAA=&#10;">
+              <v:group w14:anchorId="65A12EBF" id="Group 54316" o:spid="_x0000_s1026" style="width:346.5pt;height:210pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="52492,33450" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBhgNyObQcAAPEyAAAOAAAAZHJzL2Uyb0RvYy54bWzsW22Pm0YQ/l6p&#10;/wHxPTELCyxWnKhNmihS1ZyS9AdgjG1U3gT4fJdf32dn2fXZh5Oz0zqu6ElnL7Avs/PMzM4uj1+8&#10;uity6zZt2qwqZzZ77thWWibVIitXM/vPz2+fCdtqu7hcxHlVpjP7Pm3tVy9//unFtp6mbrWu8kXa&#10;WOikbKfbemavu66eTiZtsk6LuH1e1WmJh8uqKeIOl81qsmjiLXov8onrOMFkWzWLuqmStG1x9416&#10;aL+k/pfLNOk+LJdt2ln5zIZsHX029DmXn5OXL+LpqonrdZb0YsRnSFHEWYlBTVdv4i62Nk32qKsi&#10;S5qqrZbd86QqJtVymSUpzQGzYc7BbN411aamuaym21Vt1ATVHujp7G6TP27fNfWn+qaBJrb1Crqg&#10;KzmXu2VTyG9Iad2Ryu6NytK7zkpwk3PH8X1oNsEzNwhCx+mVmqyh+UftkvVvfUvf5ZHLmWrpedx3&#10;wkjCMdEDT/bE2dYwkHang/b7dPBpHdcpqbadQgc3jZUtZrbnQZ4yLmCoH2E6cbnKU0veJOVQTaOq&#10;dtpCa0f15Lq+oHbxVOvKd4LQ6zXlck+Qosx042ndtN27tCosWZjZDSQgm4pvf287pRldRQ6bl/Kz&#10;rN5mea6eyjvQmpZMlrq7+V0v/Lxa3GOe66r58gEeu8yr7cyu+pItnRiDyqe2lb8voV/pL7rQ6MJc&#10;F5ouf12RVykxftl01TIjOeXAarReHgAnresiCLpDCLpnIMiiUMA+ob0fDyFZpzHDkSAJX3nsi94Z&#10;SHqhx3RY+tHOSEgacxwJknwISX4Gkj4XAfOvyCeNOY4ESX8ISQJEhnespE9dH0PXE+E1IWnMcSRI&#10;BkNIBmf4pIgi5l0TksYcR4JkOIRkeAaSzAm5F10TlMYeRwIldsuPUx5xDpTYXQU+xbTj2SsllBfY&#10;gFDOYwxyJFBGQ1DSDvfElZJxYPmNpOdg6/zv7SUJSmOQ44CSYyP8yCtxs99Xn5D0sMBx2FVlPcYg&#10;RwLl0PmO2uSf6pVh6POrSnuYsciRYDl00sPN1voUt4xwNHdVeQ8b2VkPHzrrwc3TQ6zLXM7Vie3x&#10;xOdSJ6/q2M6Y5Ej8cui0h5vt9Ql+6bpRFEQE1rVgaUxyJFgOnfdws8E+BUsecoRZ6dHHsbzohoQZ&#10;kxwJlkMnPtzssE/BMvAdVy1Rx7G8bIw1JjkSLIfOfLjZYp+CpcCLSp8c71qwNCY5EiyHDn242WOf&#10;gKWH3SVjlG4cxfKyJwXMmORIsBw69eFmk30KliwMvPDrWF6MQaDyWGOSPxrLOkum+O/5MCg94oJ8&#10;mzeEVt2mSe2+k+JJfRRx89emfgbqTh132TzLs+6eaEjgaUihytubLJGkEHkBsDWtJDAnSHguh7U8&#10;3EIqpOvJVricyOu9TuZ5VkuCh8yaZLkXFwymAwbQwIwVu+hNlWyKtOwUXapJc0hele06q1vbaqZp&#10;MU/BfGneL/o1oO2atEvWcsAlBpY8GClZPDUPSMqdYFLmI1QYP2TCw9wf84Zclzny+ETxhkTgM/e7&#10;EgaSSUlBRQiltIvCf8hOzJHGjbETCgFSx9KersFO+phkzOEfsBPPwdsKMDSkoeAl1OFRjMuwD5Sn&#10;sEQyEzh3cynfO/fVxaCxXIaeFJgknBhoiAMm23nS4uBGHnM9dCLpdl4UOXCvvS0V84QXMSxDUleR&#10;g+Run1UXT5ONoplJD9fUMhAXF4pkhntrXUruSl2UZLSvcigREGU72aksWuCWGVHWRhL5uADn7HNF&#10;FTvJDzTVdJQArLs6eblflztC6hB1Q8/3aDuO+rqW/q77nl3wCnHki9o8EC4lI8drO0GAVIzU5gSC&#10;docPKiebeZb8mn55KE4YIudWLbSiMX0a2xM4j1WPGEiRCqRerMhB4MM4IhKhycf2+9+/Uu1UfyJC&#10;vk5LsR5KAGLVHYvcPoofCCEipIZkaZjRft+HKmOBLxCGIJ4XuBE5+wMtHNTGAQ0CuZpn4H+jsrZM&#10;dK1jve4uyas2VcuMtB5ab4xFkcg7m81LaVwyGsQgDC+xnhFLssg6MInzrIBFuZqGSpL3JES1Okg3&#10;b7v7PJUGmJcf0yWSG2K3yhtts5q/zhvrNpbMRvpTFMy8Xsf9XQkl+u2rUpn6ke3Vitl3yajpUJeq&#10;h76ybJcSVflQmKSXRvGVwfrFpDVrGRKYRjRyVXamfQmuNYn5YLayqBI3OXof7S7FygzMflWHPbMx&#10;eFLYY+B9uX0mMRz2uB9x+Ow1hD0tytfDnvIa7QjHAp7goo/2YWAyJO01+ls5eyAYGMfkuBwhojdT&#10;XUd/9yGI+77fxy6EDxlBlE3qavsxwjQSPtbmPtaEUU8vME8VAhTYfFAuZZc6RjHuh6GjAjfG28WK&#10;/YH2r0zHvnDUzCK8Pj0IpgjwIgDwGHa33O2G5SKSLxfoqSPUoRUFlIfRXM9aDRgwZCPUhPtYbg40&#10;s1+XAx8lGght6qiaYo5aJfbr7iOun/0f+uSvNEzoclTQvEToox8Y4HcVFML734DIH248vKZQuful&#10;ysu/AQAA//8DAFBLAwQKAAAAAAAAACEAzmXxgTQ/AAA0PwAAFAAAAGRycy9tZWRpYS9pbWFnZTEu&#10;anBn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoM&#10;DAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAF2AR8D&#10;ASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUF&#10;BAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0&#10;NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKj&#10;pKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QA&#10;HwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEE&#10;BSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZH&#10;SElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0&#10;tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9&#10;U6KKKACiiigAooooAKKKKACiiigAooooAKKKKACiivlX9pf/AIKRfCD9nH7fpX9qf8Jr4zt/Mi/4&#10;R/QJFl8iZfNXZdXH+rg2yxbHTLTJvVvKYUAfVVFfnVY+Nv2+P2jryLUPDeheH/gL4b/0qe1bXbdP&#10;tE6ecqRwXEc8dxOJVCsQ4t4Ecbm6NGKNF/4JE/8ACwPL1f46fGjxh498SfYreCKSyuf+PLG9pYRP&#10;did5og7nYQsOPmJXL4UA/RWivz1vP2Ff2pPANxYa34C/ax1jxHrsExU2fi83a2IiaN1Zykkt4kjA&#10;lcK8WBncGDIucqT9sb9sP9n3Sre8+L/wAt/FWhQaZK0upeHZNsytAsZku7ya1e6hhXZvYgxRKSSV&#10;IWNloA/R+ivn/wDZz/bo+EH7Tnk2fhXxF/Z/iSTP/FM66q2uonHmn92m5kn+SFpD5LybFKl9pOK+&#10;gKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigArn/&#10;AB/4/wDD3wt8G6t4s8Watb6H4e0qEz3l9ck7Y1yAAAASzMxCqigszMqqCSAegr8y/Ddnq3/BVn49&#10;a1fa7f3Gn/s2/D/U/K07SrFbiEeI7j5wsjysiEM0YDuOJIIp440VWmeagA1z4vfGX/gp9quseGPg&#10;7JcfC/4FwQx6fr2va3Cq3eptI0TTwDy95LLGT+4ikVWQnz5QJ40H1p+zn+wv8IP2Y/JvPCvh3+0P&#10;Ekef+Km11lu9RGfNH7t9qpB8kzRnyUj3qFD7iM17rpOk2Og6VZ6Zpllb6dptlClta2dpEsUMESKF&#10;SNEUAKqqAAoGAAAKt0AFFZPinxZofgfQbrW/Ems6f4f0W12+fqOqXSW1vDuYIu+RyFXLMqjJ5LAd&#10;TXxt42/4LDfs/wDhXVYrTTH8UeMbd4RK19omkiOGNizAxkXckD7gFDZCFcMMMTkAA+36K+CtJ/4L&#10;PfArUtVs7S40TxxpdvPMkUl9d6batDbKzAGRxHcu5VQdxCIzYBwpOBX1r8Hfj98PP2gNBk1f4feL&#10;NP8AE1pDjz47dilxbZZ1XzoHCyw7jFJt3qu4LlcjmgDxX9pf/gm78IP2jvt+q/2X/wAIV4zuPMl/&#10;4SDQI1i8+ZvNbfdW/wDq590su93wsz7FXzVFeFeG/wBoH42/8E//ABlpvhH9oBrjx78Gr7U57PTP&#10;ibmS6voy4WSMzHzHcqoMmYZQZf8AW+TJMkCo36P1k+KfCeh+ONButE8SaNp/iDRbrb5+napapc28&#10;21g6743BVsMqsMjgqD1FAFXwB4/8PfFLwbpPizwnq1vrnh7VYRPZ31sTtkXJBBBAKsrAqyMAysrK&#10;wBBA6CvzL8bab4i/4JM/FCLxT4Ze48R/s2+MdTEF/wCGZLkPd6NeMjMDbmRsuwjiYo5P7xIvKmIZ&#10;IZz+lOk6tY69pVnqemXlvqOm3sKXNreWkqywzxOoZJEdSQyspBDA4IIIoAt0UUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Ff8ABW743+KvBXwv8L/C7wjplxda&#10;l8TJrjT5LixeU3flQvbZtYI4+Xa4adIyMkFPMTY3mAr9a/Av4F+EP2c/hxp3grwVp32HSrX95LNK&#10;Q1xezkAPcTuAN8rbRk4AACqoVFVR8QeG7eH9qj/grZrWueRb3/hP4Q6Z9gjuDpUkkMt7EXQRSvId&#10;qTx3lzdyRyAcixBQHBlr9H6ACuK+NHxe8PfAX4X+IPHviqS4j0LRYVlnFpCZZpGZ1jjjReAWeR0Q&#10;FiFBYFmVQWHa1+dX7cmkXH7Q37eXwG+Aut3f2fwDJZN4lvrSMzD7c6m7aSKUJKg5hsTEki4eP7TM&#10;wLZ20Acr8C/2W/iH/wAFCLzTvi/+0xrGoQ+EF/e+FfCOnAWKTWzzCVnKgbo7Z1AjV8/aJkCP5oWO&#10;JpPdfDH7Q3wS+Atxd6B8Evg14o8c6Rbw21pf+IvhH4Xj1Sxkljj3RwT36yKbmdI5VdmLSEefy28u&#10;B0H7RP8AxcD4j/Df9mXwl/xI/D97Zf274wg0v/RUg8L2x8hNPRU8siK7m225+zyB40Q5Ro3Ir6K8&#10;E/D3wr8NdKl0zwj4Z0fwrps0xuZLPRLCKzheUqqmQpGqgsVRBuxnCgdhQB8q+PP27vAWpeGZ7T4n&#10;/AD4saX4Enmt4tTvvGngVG0i2Vp0CSXIaRwVWQowARm3BdqlsCvP/ix/wT/8K65bwfG/9kvxHb+H&#10;PHdjM+o6VH4f1KKfRdSdZJhPHCxLJEzFmi2Bvs2I/KaNFd3X7/1bSbHXtKvNM1Oyt9R029he2urO&#10;7iWWGeJ1KvG6MCGVlJBUjBBINfCsUlj+wz+3V4b8L6Lb3GifBr4xwusWlLOrWNh4jEoTfa26IzxK&#10;wa0iKjZH/pYO7ZbqkYB6r+wL+1NfftHfC+90zxdHcWfxU8GzDTPFVncac1mRKXlWKXZ0VnWFxImE&#10;Kyxyjy0Qpn6gr81f2l/C1x+zN/wUo+CPxB8EWun6NYfEu9XRdasbeSZBfTyXUcN5NNEpVPmS7tZF&#10;wSDPB5joWBL/AKVUAcV8aPhD4e+PXwv8QeAvFUdxJoWtQrFObSYxTRsjrJHIjcgMkiI4DAqSoDKy&#10;kqfjX/gmp8dNU0rxt8Q/2ZfEmo6h4nv/AIeXt/Ho3iGcKqPptrcpaG3KZLptdleMFpMJIY8osKBv&#10;v+vzg/atuIf2XP8AgpL8Hfi6k9vp3h7x5CdD1/dqslqsjJstZbm6LgxrBFFPYShc7S1mSQhxIQD9&#10;H6KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoor5/wD2+PiZrnwh&#10;/ZC+JPifw3P9k1qGyhsoLpXkR7f7TcxWrSxsjKyyos7OjA/K6qcEDBAPFf8Agkz8PdU/4VP4v+Mv&#10;iLVP7T8SfFLWptQuWj2qmy3nuELtGsahJXuJLtiFJTZ5WAp3Cvuqvn/9gPwL/wAK7/Y2+E+lfbf7&#10;Q+0aMmr+d5Xlbftrve+Xjcc7PtGzdn5tm7C5wPoCgAr4K/aA02bwz/wVg/Z18Was9vp3h7U/D97o&#10;1nfXNzGiy3qRagDAAWyGLXtqq5HztMqruOQPvWvl/wDb6/ZZvv2jvhfZan4RkuLP4qeDZjqfhW8t&#10;9RazIlLxNLFv6KzrChjfKFZY4j5iIXyAZXxr1ux+Bv7cvwx+I2r22sajpvjrw+fhpANNsFeGx1B9&#10;Tt57Z55mkUBZFln+UDcBbMVD/Ns+ta+Nf2Rf2mPAX7f3wFu/AXjq2t9U8WQaZHa+KNB1IIp1BV2r&#10;/aEHlhAFaQK+YwrQSlQMfunfqvBPgv8Aak+FfiaXSLfxP4H+Kvw6tpiNPufGN3d2HiM2vkKsUMtz&#10;b20kTsjjLTPHI8vzsShcCMA+oK+Ff2uNF/4XJ+3/APsxeBLCPULe78J/afGupahHZefbxWqzxPEr&#10;EOCm+bTjCXYBVNxFjeTsr1X4xW/7WXjDQY7D4fR/C/4d3b58/VLjWrzV7gYZGXyQ+mxxJwsitvjk&#10;yH+XYVyanhvw38Lv+CbvwF1rxL4l1q41HUr2b7Xr3ia+/e6v4n1R97BEDMSzMxk2RbtqKZHd/wDX&#10;SkA8q/b002bxt+2Z+x74d0R7e/12x8QXGs3WnrcxrNDZRT2U7zsrMCF8u0uSv98wuq7mGK+9a/PX&#10;9gj4d+Iv2kvi5rv7WnxI+0M97NcWfgLTm1ISrptmHuIJVKIijbGrNCmdu9jcSvHudJD+hVABXx//&#10;AMFVPg7qnxe/ZH1ebSJM3fhG9j8TvbbV/wBIgghmjnG5nULshnkm/iLeTsCkuMfYFcV8bvBN98Sv&#10;gv4+8I6ZLbwal4g8P6hpVrLdsywpLPbSRIzlVYhQzjJAJxnAPSgA+CPja++JXwX8A+LtTit4NS1/&#10;w/p+q3UVorLCks9tHK6oGZiFDOcAknGMk9a7Wvj/AP4JV/GLVPi9+yPpEOrx5u/CN7J4YS53L/pE&#10;EEMMkB2qihdkM8cP8Rbyd5Ylzj7AoAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACvgr/AILPatfab+yholvaXlxa29/4ts7a8ihlZFuYha3cojkAOHUSRRvtORujU9VBr71r&#10;4A/4LV/8ms+Fv+xztf8A0hvqAPunwn4W0vwP4V0bw3olr9i0XR7KHT7G28x5PJgijWONNzks2FUD&#10;LEk45JNa1FFABRRRQB8lftMf8E4vAXx48Q23jHw1f3Hwq+ItrN9qi8Q+HLdEWa4+0LN9ouIUKF5w&#10;3mFZkkjk3OCzOEVR4/osP/BQz4G+XokNn4P+Ndh9it1g1G9u4f8ARPL3oYzJJLZTyysAjO8olz8p&#10;D7i9forRQB+eupePv+CiXjK3TRYPhr4H8CvezQxHxHbXNrK1gvmKWkKSXtwCu0EMBDI20ttXdtrV&#10;+FP/AATMvvEvj60+JP7Sfjy4+LHjCGbzo9FVmfSIgJZnELeYoMsG6RJFgRIIkbehSRGIP3rRQBU0&#10;nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFW6KKACiiigD89f+CVFnN4A8fft&#10;NfC2xv7i68J+D/FqxaZHdrGZgxlvLZ5HkVFLM8dlb5HCgoSqruOf0Kr4A/4Jw/8AJ037aH/Y5r/6&#10;XarX3/QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfAH/Bav/k1nwt/&#10;2Odr/wCkN9X3/XwB/wAFq/8Ak1nwt/2Odr/6Q31AH3/RRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHw&#10;B/wTh/5Om/bQ/wCxzX/0u1Wvv+vgD/gnD/ydN+2h/wBjmv8A6XarX3/QAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfAH/Bav8A5NZ8Lf8AY52v/pDfV9/18Af8Fq/+TWfC&#10;3/Y52v8A6Q31AH3/AEUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P+xzX/ANLtVr7/&#10;AK+AP+CcP/J037aH/Y5r/wCl2q19/wBABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAV8Af8ABav/AJNZ8Lf9jna/+kN9X2/4/wDH/h74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa&#10;5AAAAJZmYhVRQWZmVVBJAP56+FvC3i//AIKqfEe18Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP&#10;+8ryKSIwWhhYuZ5gAfpVRVTVtWsdB0u81PU7y307TbKF7m6vLuVYoYIkUs8juxAVVUElicAAk15r&#10;/wANYfBH/osfgD/wqLH/AOO0Aeq0V5V/w1h8EP8Aosnw/wD/AAqLH/47R/w1h8EP+iyfD/8A8Kix&#10;/wDjtAHqtFeVf8NYfBD/AKLJ8P8A/wAKix/+O0f8NYfBD/osnw//APCosf8A47QB6rRXmuk/tNfB&#10;7XtUs9M0z4r+B9R1K9mS2tbO08R2cs08rsFSNEWQlmZiAFAySQBXpVABRRRQAUUUUAfAH/BOH/k6&#10;b9tD/sc1/wDS7Va+/wCvz1/aK/Yt8e/BL4ua7+0h+znq9w/idpn1DWfA00TzrqiyO0l6IzvzKsjb&#10;H+ykbtwZoXV1hjH0/wDso/tXeEP2tfhwniTw2/2HVbXZDrPh+eQNcaZOQSFJwN8TbWMcoADgHhXV&#10;0QA9rooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigArn/AB/4/wDD3wt8G6t4s8Wa&#10;tb6H4e0qEz3l9ck7Y1yAAAASzMxCqigszMqqCSATx/4/8PfC3wbq3izxZq1vofh7SoTPeX1yTtjX&#10;IAAABLMzEKqKCzMyqoJIB/PXwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/e&#10;V5FJEYLQwsXM8wADwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQ&#10;wsXM8w+v/FWn6r4416f4WeBtXXwJ4M0PSEtNc1Lw9bpFe2jSqBaWGmygmK0kjgjMku6IvHFcWZiC&#10;mUSx+waVpVj4f0mz0zTLK307TbGBLa1s7OJYoYIkUKkcaKAFVVAAUDAAAFeYfsxtNrvwxi8dXkUc&#10;epePblvFUpRyx+z3CILCNxgKJIrCOygfYAC8LNlyxdgCVf2VfhBN+81T4deH/E1+3+s1bxRZrrOo&#10;z+nm3l35s8u0YVd7naqqowqgD4U/be8eftXfso2Nx4q0Xx54R8NfCyXWl0Lw34a8N6VbvJp9oIpT&#10;bKyTWZC4ht/mCyMA7YQBMBf0/r8zP+C03xMhvvBvhP4Y6fp8+oalbzr4w1S5hSQrp1mnmWUDSfJs&#10;2yzXLoG3ja0SqQTKlAH0V4b/AGyptW/4J+3Hx+1WysdD1ddGvHjtds1xaNqMdxJZwLtXDiOW4WP5&#10;d3yCTBk+UvVb/gmR8QPiR8U/2aH8V/EnVp9cvNU1+/n0u+uDFuks9yhhhANqrci7VUIG1VVVAjEY&#10;H5PfFr49aZr37FHwH+Feh67513od5rV/4j0kWjoYJ2u5DZP5zRgNmG5uOI3I+f5xkLj9qf2KfCul&#10;+Dv2SfhFYaPbfZbSbwzY6g8fmM+Z7mFbmd8sSfmlmkbHQbsAAAAAH51/tO/tfftG/ET9qnxVp/wO&#10;h8Wf2F8Pb2bRRZeH9Ge7Qz/PDNNexKJY5d0scoi80bVSNWVEfzCfqn/gmH+0l8Vf2mvBfjbXfiIb&#10;K80zT7yz0/S9RtbeOBpZ0th9qRkRv+uExO0DfcyBTsVY4/mz9oL/AIKxQ/D/AFzx14Q+BngXw/ov&#10;mazdGXxophmj1GdlaOa+ighURvI0oV0nkklDoil4zv2r9gf8E1dU1+8/ZX8I2uofD4+BNBs7KJNK&#10;luNVku7nWd+6S4v2ieNTBHNK7SRqXbIc7QsYjLgH0/qulWWvaXeabqVnb6jp15C9vc2d1EssM8Tq&#10;VeN0YEMrKSCpGCCQa8U+IPwSv/h74P1XWPgbBcaD4ssovO07wvb6s1toF5tIZrU2MiyWtusjDezW&#10;8dvK77h9oh82SSvdM5paAOH+EPxUsPi14ZvL+3EFvqelaneaFrFhDcicWeoWkzQzxhsKxQsodC6I&#10;zRyRuUQttHcV4jpesXXhn9sjWvDsdiiaP4p8GQa550U+0C+srxrad3hC4aSWG8skMpIbbZxp8wVd&#10;vt1ABRRRQAV8K/tXfso+L/hn8R3/AGjv2cU+w/EC13zeI/CcERa38RQEhpmEKkb5W2gyRDBlIEkZ&#10;W4UGX7qooA8U/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAHAPCurontdfC&#10;v7V37KPi/wCGfxHf9o79nFPsPxAtd83iPwnBEWt/EUBIaZhCpG+VtoMkQwZSBJGVuFBl9/8A2Uf2&#10;rvCH7Wvw4TxJ4bf7Dqtrsh1nw/PIGuNMnIJCk4G+JtrGOUABwDwrq6IAe10UUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFc/4/8f8Ah74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5AAAAJZmYhVRQWZmV&#10;VBJAJ4/8f+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkA/nr4W8LeL/APgq&#10;p8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/wC8ryKSIwWhhYuZ5gAHhbwt4v8A+CqnxHtf&#10;GPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/ALyvIpIjBaGFi5nmH6P6TpNjoOlWemaZZW+nabZQ&#10;pbWtnaRLFDBEihUjRFACqqgAKBgAACjSdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoAVVUAB&#10;QMAAAVboASvzL+Ln7SniH9lr4LfCz4I6x4onsLhdfuvB3ifxtp8At77SdEtJbVopLSOJJFWeTS76&#10;ykWRTI8WSCGmyyfprXzN+15+x/of7QjaRrdza32ptpt7ZXer+HbK6S2PiG1tftPlWwmf/UyoL26K&#10;FXjWTzWjkePMc9uAP+Lf7Wnwi/ZM/Zz8P65oupaf4h0JbIaV4R0nQ9SW6/tL7MohEUc+5/3cW1Vk&#10;mYtsxg7pGRH+AfGK63+0T+xl8dP2nvHQ1Cy8Xav9h8K6fp0AePRk0uLUdJfzLSOXfIM3Ec4LLKU3&#10;mb5Q2aX9mv8A4J6+EfCuuHU/j3b+MNWktjLC/g/w/wCCPENxbiTaoDS6hb2u2QIxlGLZmjYpG6zu&#10;hKt+hHjzxZ8G/iV8MJvh1r/gjxxP4Jkht7f+xbT4d+JbOFIoHR4Y08iyQoqGOPCqQMKB04oA/Fn4&#10;ifB69+Ef7LPw717WdJhi1X4k6pd6pbzXVuVurTT7GNIrcRlkVkW4a9mlfBZZEjs2BGDn9cpP28vB&#10;vwj/AGOvBnxK8Q+ED4Ku9YsZIvDfw8gmAmmjhdo4FiJijCW/krDJ5vlhVjkQKHLRq9r4qaF8APjL&#10;cfDw+J/APji6sfAs7SaPpUPw48QxWIiMap9mkt1sNjwAxQN5eAP3CL/q2kR/P/2hvhZ8OP2mvjz4&#10;O8aeNrv4kal4J0DTJLGTwM/w08UJDcyuZibhbiOBDExZ7cttQlhaoGJHAAPzt+F/7Z+ieEfjVovj&#10;rxB8HfDN7pmgwXUukeFfDss2madZ6pPcCZtSEUhuFM20CIcAKkVvtC/Z4wPof9qz/gsDqfjzQD4a&#10;+DGm6h4R0++smhv9f1dFj1SF2YfLaCGVkiwgI80ln/e/IImjDt91/GLWPgd8f9Bj0j4g/Dzxh4mt&#10;Ic/Z5Lj4beI0uLbLIzeTOlkssW4xJu2Mu4Lhsjivmv4tfsi/APxB4V8P2Xws0v4gfCDxHo2tDV4P&#10;Etl8OPFeoXg/dgGMPJErjDxwSI28+W0bFAplckA9B/4JYfs9eMfgD4W+IFt4k8V6BrVrfXlpH/Ym&#10;g6yb86JqMMcgvbe6VV8qK5Ae2RwjNnylycKhP3P0r5R+COp/C/8AZb+HaeEvhd8PvihrLXV5DI1o&#10;3g/V4ri/u5BDbtPJcX0EFtDlUV3JeKJQrEAdD2PiHwT8Q/2k9EXRvGtgPhZ4BmvZBqegWOqLeazr&#10;9iHkVbW5nhAisYpAsbSpBJcNIkhj82LD7wDP+APijTf2ifjD4j+NGih7jwZZaXH4T8Lai8VxAdQQ&#10;yLc6jdCKaGM7DN9nt1OWw1lP03EV9HVU0nSbLQdLs9M0yzt9O02zhS2trO0iWKGCJFCpGiKAFVVA&#10;AUDAAAFW6ACiiigAooooAK+Ff2rv2UfF/wAM/iO/7R37OKfYfiBa75vEfhOCItb+IoCQ0zCFSN8r&#10;bQZIhgykCSMrcKDL91UUAeKfso/tXeEP2tfhwniTw2/2HVbXZDrPh+eQNcaZOQSFJwN8TbWMcoAD&#10;gHhXV0T2uvhX9q79lHxf8M/iO/7R37OKfYfiBa75vEfhOCItb+IoCQ0zCFSN8rbQZIhgykCSMrcK&#10;DL7/APso/tXeEP2tfhwniTw2/wBh1W12Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dEAPa6KKKACi&#10;iigAooooAKKKKACiiigArn/H/j/w98LfBureLPFmrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKq&#10;gkgE8f8Aj/w98LfBureLPFmrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgH89fC3hbxf/wAF&#10;VPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8wADwt4W8X/8ABVT4j2vj&#10;Hxja6h4S/Zl8O3rHRPDrSGK48RToSjSyMh/3leRSRGC0MLFzPMP0f0nSbHQdKs9M0yyt9O02yhS2&#10;tbO0iWKGCJFCpGiKAFVVAAUDAAAFGk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgY&#10;AAAq3QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfCv7V37KPi/4Z/E&#10;d/2jv2cU+w/EC13zeI/CcERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX7qooA8U/ZR/au8Ifta/DhP&#10;Enht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAHAPCurontdfCv7V37KPi/4Z/Ed/2jv2cU+w/EC1&#10;3zeI/CcERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX3/8AZR/au8Ifta/DhPEnht/sOq2uyHWfD88g&#10;a40ycgkKTgb4m2sY5QAHAPCurogB7XRRRQAUUUUAFFFFABXP+P8Ax/4e+Fvg3VvFnizVrfQ/D2lQ&#10;me8vrknbGuQAAACWZmIVUUFmZlVQSQDU+JnxV8IfBvwrP4k8beI9P8M6LDuH2nUJgnmuI3k8qJfv&#10;SylY3KxoGdtp2qTXwB4W8LeL/wDgqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/7yvIpI&#10;jBaGFi5nmAAeFvC3i/8A4KqfEe18Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ryKSIwWhhYu&#10;Z5h+j+k6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAAo0nSbHQdKs9M0yyt9O02&#10;yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFeCftTfty/Dn9kW60Ky8XxaxqmpausksNjoMEM00UaEDz&#10;JBJLGFUk4HJJIbjg0AfQ1Fc/8PfG1j8SvAPhrxdpkVxBpuv6ZbaraxXaqsyRTxLKiuFZgGCuMgEj&#10;OcE9a4v47/tPfDX9mzSba98f+JYNHe7ybSxRGmurnBAJSJAWIBIyxAUZ5NAHqlFfFngn/grn+z/4&#10;w8QPpd1e694WQzLDDqGt6aq2025iAwaGSQovAJaQIAGBOMHH2bZ3kGoWsN1azR3NtOiyxTQuHSRG&#10;GVZWHBBBBBFAE1FfNf7Q3/BQr4Nfs26tPoviDWbrWvEtuVE2h+H4FubmHOOJCzJGhw27azhsdumd&#10;b9nP9uT4S/tQXj6b4P1uaDxBHALh9D1eA212ExklRkpJt/i8tmx1PBBIB79RRXA/HP42eGP2efhj&#10;q/jrxdNPHo+mhQYrSMSXFxI7BUiiUkBnZiByQBySQASADvqK+f8A9lH9tbwR+2F/wlP/AAhuleIN&#10;M/4R37L9r/t23gi3/aPO2eX5U0mceQ+c46rjPOPXPiV4+034V/D3xJ4x1hZ5NL0HTp9SuY7VVaZ4&#10;4oy5WMMyguduACQMkZI60AdJRXwB/wAPq/gh/wBCt8QP/BdY/wDyZXr/AOy//wAFC/h1+1l4+1Dw&#10;j4R0XxRp2pWWmSarJLrdrbRQmJJYoioMdxId26ZOMYwDz0BAPqCiiigAooooAKKKbJIkMbSSMqIo&#10;LMzHAAHUk0AOor46+JX/AAVd+AHw519tJh1jVPF80cwhmuPDVotxbR5GS4leREkUesZf2zXv/wAD&#10;f2g/Af7R3hFvEfgLXI9YsIpTBcRsjRT20n92WJgGUkcgkYI5BNAHo1FfH/x6/wCCoHws/Z2+LGu/&#10;D3xJoHjC91rR/I8+fS7O1kt282COddjPcoxwsqg5Ucg9RyeA/wCH1fwQ/wChW+IH/gusf/kygD7/&#10;AKK+X/2X/wDgoX8Ov2svH2oeEfCOi+KNO1Ky0yTVZJdbtbaKExJLFEVBjuJDu3TJxjGAeegPa/tB&#10;ftjfCn9mVra38c+JFttWuU82DR7GJrm8eM5Acxr9xCVYBnKgkEAnBoA9rr4V/au/ZR8X/DP4jv8A&#10;tHfs4p9h+IFrvm8R+E4Ii1v4igJDTMIVI3yttBkiGDKQJIytwoMvQ/C//grF8AviVrEOm3Op6v4K&#10;uJpPKik8UWaQQE4zlpopJEjXtl2UcV9jqyyKGUhlYZDA5BFAHi37KP7V3hD9rX4cJ4k8Nv8AYdVt&#10;dkOs+H55A1xpk5BIUnA3xNtYxygAOAeFdXRPa6+Ff2rv2UfF/wAM/iO/7R37OKfYfiBa75vEfhOC&#10;Itb+IoCQ0zCFSN8rbQZIhgykCSMrcKDL7/8Aso/tXeEP2tfhwniTw2/2HVbXZDrPh+eQNcaZOQSF&#10;JwN8TbWMcoADgHhXV0QA9rooooAK8f8A2qv2mPD37KHwjvPG/iC2uNRdplsNM0y2BDX166O8cRkw&#10;REu2N2aRhwqNgO21G9gr89dN+G8P7en7b3i/xL4tiuJPhf8ABvU18Oaf4c1LT5HstZvVE4u2Z/PM&#10;QZLhIXZQp82EWySoAeQCp8Jf2G/HH7VmvWXxZ/as1rUL2O9+0XOm/DGOSe1t9LjlWNYt22UNbfKg&#10;JgTEhKRNNKz+bHX6FaTpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACrdFAHyF/&#10;wUI/a/8AGf7MNh4J0TwB4Wg8ReKvGT3kVnLMkk5t2gNvkJbRjdM7ic4+YBSvIbOK/H39rLwR8VvC&#10;PxIsNQ+Mt3JdeNfE2lRa5ItxKHmhheWWJI5FUBY2Bgb92nyqCo4OQP6N5dPtZ7y3vJLaGS7t1dIb&#10;howZI1bG8K3UA7Vzjrgelfi9/wAFq/8Ak6bwt/2Jlr/6XX1AH6qfsnf8ms/Bv/sTNG/9IYa+A/2s&#10;f+Cffxr/AGjv2sbrxhqEdlceBLzU7LT0a11OJbqy0pXRJHRJAACqmWUr8xJY4DE4P35+yd/yaz8G&#10;/wDsTNG/9IYa7jxv440L4b+FNT8S+JdTg0fQ9NhM91eXLbURR/Mk8ADkkgDk0AflF/wVA/Yn+E37&#10;OfwZ8K+Kfh9ocugalPrkelXMbahcXIuY3t55N5E0j4IaEfdwPn6dK+nf+CVPiTxbr/7EapOnmXem&#10;39/Y6DJezlkmhVVaPceSqLM8seMcLHwMYr40+K3jb4h/8FYv2gbHwv4I0+bSPh34fkYpdXQbybOF&#10;zhry6wcGVwhEcY5wCAfvtX65/Bn4T6H8DPhf4d8C+HYymlaLarbpI6qJJ36yTPtABd3LOxA6saAP&#10;zS+A3/BJvxjqXx5u9b+Pq2HiPwxcRXWoXUmk6tJuv755FwspVY5QG8ySQldvKAE84PzB8d/BS/s2&#10;f8FBLnQPhBb3CyaJr2mNodjHdszmaWG3k+zeazElTJK0R3E5UkNnmv3B+P3hnxd40+DfizQfAeqr&#10;ofi7UbI22nak93Jai1kZgDJ5sas6FV3EFRnI4x1r8f8A4W6kf+Ccv7XTR/HTwhZ+L9augl7F4ttb&#10;6W6ltopy4kvYVkA81iwcEuqSDbJgndyAfuBX4v8A/BUv9oTVP2gPiFrHgvwjHLfeBfhmPtOs3kDK&#10;YXvHljtjITnkRyTrAvfc8hxjmvvP/goJ+1pa/s6/s9vfaDqEZ8WeLIWtPDzxsCVDKpku1BByI0kU&#10;jIxueMHrXwvd+G/hf8JP+CY/xA02L4ieEfEHxZ8ZtpmpapY2Wu2d1fKRqFs62qrHIXfykDu/XDNK&#10;c4HAB6D/AMEMf+a2f9wT/wBv6+pP+Co3jOXwb+xX43Fvci1utWe00uNuMuslwhlQZ/vRJKPoTjmv&#10;jD/gjX8WPBHwv/4W/wD8Jl4y8P8AhL7d/Y/2T+3dUgsvtGz7bv8AL8113bd6ZxnG5c9RX2F/wUo/&#10;Zr8fftRfC3wx4Z8CppzyWOr/ANp3Y1C68gHbC8SBTtOT++c844H0oA/PP9hn9jX4Q/Hr4V654w+K&#10;3jm+8GRw64NG08watZ2EU7+TE5XNxE+5yZkACkdehzX6Sfsq/wDBP/4Z/steNrzxt4I8QeJNZu9R&#10;0qTTD/a17bT25heWKUsvlQRnduhTB3EYJ46EfDGg/wDBF/4haj8JxqureOLHSPF4t5LqPwn9jNxC&#10;kxXiJ7pJdodgqBmSN1BHBYAGpf8Agjl+0brWj/FG6+EGp6k9z4b1e0nvdKtLiXP2W8iHmSLCD0Dx&#10;iRmUcZj3YyWJAP2HooooAKKKKACviT/grf8AGTU/hf8Asv8A9i6PMbe78YX40e4mVsMtp5byTgcf&#10;xhVjP+zI1fbdflx/wXIt79tF+DtxGJf7LjuNVjnKt+785ltDFkd22rNg9hu9aAG/sI/8E3vhb8Xv&#10;2W9O8YfEDRtQvfEniX7TJaXBvJ7Y6fCsrxRPHGjKr7tnmAyBgQy446+p/sH/APBPPx1+yT8SZ/FO&#10;q+PNM1Ky1DTGsdR0XTYZvKdyVdXDvtDFHXCsUBw7/dyQfiv4V/si/tIftmfA/QtZsvE+m2ngHTLc&#10;aZomi6rqU1vDNHbEoXjgijdC3mBwZJMMWB5wBXoX/BOX9r74jfDz9oa2+CnxG1a+1TSL67n0dbbV&#10;pvPn0rUYywCLKSSVLoYymSMlSuMHIB9kfHr/AIJf/Cz9on4sa78QvEmv+MLLWtY8jz4NLvLWO3Xy&#10;oI4F2K9s7DKxKTljyT0HA+FP2+P2NPgL+yD4N0+HSte8baz491osdN0681C0NvFEhAkuJwlorbQS&#10;FVQyliTg4VsftDqmp22i6Zd6hezLb2dpC888znCpGqlmY+wAJr8Z/wBmKO8/4KAf8FFL7x/4ignm&#10;8NaJI2tx2dwreXDbW7qlhbHDlVbeY5GUEhykxwQzUAfbX/BN79i+y/Zr+GsHijXbL/i5HiS0Vr6S&#10;XBawtmKutmuOByqs/qwA6ItfnF+01pV7rH/BTS7sPikEXRrzxnYQTGdnSA6K08SxHc3Rfs2NxHAb&#10;fiv3lr8Zv2s/i3d/t/ftY6T8F/BujaDp9ja6o+mW/ia5sw9/KIQ7XMhlPKwKEdljXlvLB3fNgADv&#10;+Cwnwr+Gvwx8RfDBPAnh7QvDOoXtpfHUbPQ7aK2V4la3+zyPHGAMktOA2Mtt6nFfpJ+w7H4qh/ZK&#10;+F8fjNXTX10hFdZA4kEAZvswcP8ANv8AI8ndn+LNfld+0R+xr4j/AOCcur+CviXZaxoHxK0ttQ+y&#10;+TrmhhYY7rY0kavA0r7gRG7B1dWBTtnn9af2V/2hNP8A2nvgloPj6xsm0uW88yC909nD/ZrmNisi&#10;Bh1UkBlPBKsuQDkAA9br4q/aU/4J4f8ACVfEcfGL4IeIv+Fa/GKG9ivfNZ9ml3cmWE8siLG7JLIr&#10;/OQHjl2srxkzSSV9q0UAfH/7GP7Z2qfETXr74N/GSx/4RL47eHd0FzaXCLEmtIi7jPCF+TzdmJGR&#10;Mo6Hzosxlli+wK+Kv+CiX7Ouua1Z6Z8fvhvrn/CK/E34c2U95Lqcl3IiTaVbw3E7xLEI5FeXczKF&#10;YKjpNKkpZdoX6V+APxi0v9oD4N+E/iDpEfkWmuWSzvbbnb7NOpMc8G5kQv5cySR79oDbNw4IoA9A&#10;r5V/YF/5uN/7LN4j/wDbevqqvlX9gX/m43/ss3iP/wBt6APqqiiigAr8Vv8AgtX/AMnTeFv+xMtf&#10;/S6+r9qa8U+NX7Gfwd/aJ8VWviT4heD/APhINatbJNPhuf7TvLbbAskkipthmRThpZDkjPzdcAYA&#10;Nb9k7/k1n4N/9iZo3/pDDX5Gf8FQP2wtU+Nnxc1T4e6PdGDwH4TvXtPKjJH2++jJSaZ+BlVbciDk&#10;YUv/ABcftl4T8LaX4H8K6N4b0S1+xaLo9lDp9jbeY8nkwRRrHGm5yWbCqBliScckmvnG8/4Jifs1&#10;ajeT3d38OZLq6nkaWWebxDqrvI7HLMzG6ySSSST1zQB8M/B3/grX4U+BPgPTvCPg79n6HS9Js0AO&#10;zxV+8uJMANNK32LLu2Mlj/LAr7U+C37S3iv9t/8AZR+IHiXwNpTfDjxja3V1pOkbdQW9/wBKit4J&#10;43LtAgAZpghBQ4AJyc4Fz/h1x+zF/wBEz/8AK/qn/wAk17V8FfgL4E/Z28K3Xhv4e6F/wj+i3V6+&#10;oTW32ue53TtHHGz7ppHYZWKMYBx8vTJOQD8oP2Zf+Cl3jn4B/E/xdp/x8k8V+LIZo47OS1JT7Vpd&#10;xA8mQlu7Rxjf5jByCpOyPqFAHlH7UHxW1X/gov8AtU6Qfh74Xvo2ksINE0uzutvnmJJJZWmn2Flj&#10;AaaQn5iAqjmv2b+L37Jvwh+PNw11468B6Xrd+yLGdQAe2uyqnKr58LJJgHtu7kdCa1vhJ+zv8Nfg&#10;RavB4C8GaX4aMkawy3FrDuuZkX7okncmR8c/eY8nNAHzn+0t/wAE4Yv2hvhn8G/B8Hj5/DEHw60h&#10;tJjnk0kXzXqmG1iDHE0WwgWuehzv7Y5+J/2pP+CUv/DNfwJ8TfEf/haP/CR/2L9l/wCJZ/wj32Xz&#10;vOuooP8AW/an2483d905244zkftTXKfFL4W+GPjT4E1Pwb4y0z+2PDepeV9rsvtEsHmeXKkqfPEy&#10;uMPGh4YZxg8EigD8LP2GP2GP+G0v+E2/4rb/AIQ7/hGvsP8AzCft32n7R9o/6bxbNv2f3zu7Y5/Q&#10;n/gqj4q+N/wv8M+G/Gvww8Tano/hm3Elrr0WmqpaJyQYZ2yhITl1JyADsz6j6g+Bf7Lfww/Zr/tv&#10;/hXHhn/hHP7a8j7f/p91ded5PmeV/r5X2482T7uM7uc4GPTr2yt9Ss5rS7t4rq1mQxywTIHSRSMF&#10;WU8EEdjQB+Vvwq/4LIaP4S/Z/wBM0PxH4b8Ra58SdL0wWMeoNLFLa30sabI555nk80M2FL/I5J3H&#10;JzXB/wDBHf8AZ11rxF8Y5Pi3qGmyQeGPD9rcW2nXspZBcX0qeUwjHR1SF5gxPALp1P3f0Muv+Cef&#10;7Ol54nj1+T4U6Mt9H0hieaO0PBHNqsghPU9U9PQY960HQNM8LaNZ6Ro2nWuk6VZxCG2sbGFYYYIx&#10;0VEUAKB6AUAX6KKKACiiigAr5C/4Khfs+6r8ev2abhvDttNfeIfC94utW1jboXkuo1R0miRQCS2x&#10;y4UckxgDk19e0UAfj1+xF/wVE8Hfs6/ALTvh54x8L69fT6LLcnT7vRFgkSaOaZ59sokkjKEPK4yN&#10;3GOK8s/Yl8E6x+1d+3x/wnw0d7XSLTxHP401RlZ2isna4e4gi8wAAsZtoAONwRzjCkV+s3xE/Yf+&#10;BXxV8Qf254l+Guj3erGf7TJdWvmWbTyf3pfIdBLnvv3A9816d4C+G/hb4W6BHonhDw9p3hvSYyWF&#10;pptssKFj1YhRyx9Tk0AfP/8AwUz8d3PgL9jDx9LZsqXWqRwaOpZSRsuJkSUfUxGQA+pFfPH/AARF&#10;8GWtr8LfiN4tCE3t/rMOllj0EdvAJQB9TdHP0Ffdfxq+AvgT9onwra+G/iFoX/CQaLa3qahDbfa5&#10;7bbOsckavuhkRjhZZBgnHzdMgYPgr8BfAn7O3hW68N/D3Qv+Ef0W6vX1Ca2+1z3O6do442fdNI7D&#10;KxRjAOPl6ZJyAegV+BvhK2f/AIJ8/wDBQLTrjxdpt5Fofh/U7kxSRxl2n025imgjuIs48wCOXJwf&#10;vIy/eBFfvlXG/Ev4NeBvjJpsNh438KaT4otYGLQrqVqsrQsRglGI3ISP7pFAH5Xf8FRP24vhj+0R&#10;8MfCngv4datP4hMGsLrF7etZT2scHlwSxJHiZEZmPnscgYG3rzX2r/wTJ+COq/A39lPR7LXrKbTN&#10;c168m167srgFZIDKqRxKykZRvJhiJU8gkg85ruvhj+w58Cfg7q0Wq+FfhvpdpqcMnmw3l681/NC+&#10;Mbo3uHkKHH90jv617pQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6X&#10;dAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kx&#10;P4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL&#10;/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//&#10;AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BL&#10;j/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXy&#10;r+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/&#10;3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfK&#10;v/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX&#10;1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE&#10;/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEuP+TE/hl/3E//AE6XdAH1VXyr+wL/AM3G/wDZZvEf&#10;/tvX1VXyr+wL/wA3G/8AZZvEf/tvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/BLj/kxP4Zf9xP/ANOl3X1VXyr/AMEu&#10;P+TE/hl/3E//AE6XdAH1VXyV8CdWsfg7+2l8cfhhfXlvoVj4xmsvHPhTR5pVdtRlngdNXuI3JLbj&#10;Pb58lmBCxM0aCMMa+ta8U/aq/Z6/4X54Es20SbT9G+JPhm9h1rwh4kvbfzf7Nv4ZY5QDwcxSeWEd&#10;WV1+65jdo0FAHtdFfJXwv/b0sdL8TH4fftC6Nb/A/wCJkMMMqR6leK+kanE0BdrmC8GYol3xyrse&#10;QgNtjEkkm9V+taACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKK8f/AGgf2tPhd+zLpTXHjrxPb2epND51roNp+/1K7BWQpsgXlVdoXQSybIgw&#10;AZ1zQAftbfGix+Av7PPjbxVP4gt/DurpplzbaFcTIsjSao8L/ZI44yrCRvMAbaVKhVZmwisRb/ZV&#10;+Fv/AApb9nH4deDZNM/se/03Rrf+0bL7R5/l38i+befPuYHNxJMflYqM4X5QBXinwi+HfxD/AGlv&#10;jJofxl+N3gXT/Beg+GLL/ih/At44vLy0upxBLLqdzIAuJR5aokUiBo2UHy4pIhJL9gUAFFFFAHP+&#10;Nvh74V+JWlRaZ4u8M6P4q02GYXMdnrdhFeQpKFZRIEkVgGCu43YzhiO5r5/1b/gmX+zRrWq3moXH&#10;wwt47i7me4kS01a/toVZmLEJFHcKka5PCIoVRgAAACiigCr/AMOuP2Yv+iZ/+V/VP/kmj/h1x+zF&#10;/wBEz/8AK/qn/wAk0UUAH/Drj9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk0UUAH/Drj9mL/&#10;AKJn/wCV/VP/AJJo/wCHXH7MX/RM/wDyv6p/8k0UUAH/AA64/Zi/6Jn/AOV/VP8A5Jo/4dcfsxf9&#10;Ez/8r+qf/JNFFAB/w64/Zi/6Jn/5X9U/+SaP+HXH7MX/AETP/wAr+qf/ACTRRQAf8OuP2Yv+iZ/+&#10;V/VP/kmj/h1x+zF/0TP/AMr+qf8AyTRRQAf8OuP2Yv8Aomf/AJX9U/8Akmj/AIdcfsxf9Ez/APK/&#10;qn/yTRRQAf8ADrj9mL/omf8A5X9U/wDkmj/h1x+zF/0TP/yv6p/8k0UUAH/Drj9mL/omf/lf1T/5&#10;Jo/4dcfsxf8ARM//ACv6p/8AJNFFAB/w64/Zi/6Jn/5X9U/+SaP+HXH7MX/RM/8Ayv6p/wDJNFFA&#10;B/w64/Zi/wCiZ/8Alf1T/wCSaP8Ah1x+zF/0TP8A8r+qf/JNFFAB/wAOuP2Yv+iZ/wDlf1T/AOSa&#10;P+HXH7MX/RM//K/qn/yTRRQAf8OuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8AK/qn/wAk0UUAH/Dr&#10;j9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk0UUAH/Drj9mL/AKJn/wCV/VP/AJJr1X4W/sq/&#10;CD4Lf2ZJ4N+HXh/R7/TfN+yat9jWfUY/M37/APTJd05yJHXlzhTtHygCiigD1WiiigD/2VBLAwQK&#10;AAAAAAAAACEAzhQe1uE7AADhOwAAFAAAAGRycy9tZWRpYS9pbWFnZTIuanBn/9j/4AAQSkZJRgAB&#10;AQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsL&#10;EBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAF3ASEDASIAAhEBAxEB/8QAHwAA&#10;AQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIh&#10;MUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpT&#10;VFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5&#10;usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAA&#10;AAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEI&#10;FEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVm&#10;Z2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK&#10;0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9U6KKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiivlX9pf/AIKRfCD9nH7fpX9qf8Jr4zt/Mi/4R/QJFl8iZfNXZdXH+rg2&#10;yxbHTLTJvVvKYUAfVVFfnVY+Nv2+P2jryLUPDeheH/gL4b/0qe1bXbdPtE6ecqRwXEc8dxOJVCsQ&#10;4t4Ecbm6NGKNF/4JE/8ACwPL1f46fGjxh498SfYreCKSyuf+PLG9pYRPdid5og7nYQsOPmJXL4UA&#10;/RWivz1vP2Ff2pPANxYa34C/ax1jxHrsExU2fi83a2IiaN1Zykkt4kjAlcK8WBncGDIucqT9sb9s&#10;P9n3Sre8+L/wAt/FWhQaZK0upeHZNsytAsZku7ya1e6hhXZvYgxRKSSVIWNloA/R+ivn/wDZz/bo&#10;+EH7Tnk2fhXxF/Z/iSTP/FM66q2uonHmn92m5kn+SFpD5LybFKl9pOK+gKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK5/wAf+P8Aw98LfBur&#10;eLPFmrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgHoK/Mvw3Z6t/wVZ+PWtX2u39xp/7Nvw/&#10;1PytO0qxW4hHiO4+cLI8rIhDNGA7jiSCKeONFVpnmoANc+L3xl/4KfarrHhj4OyXHwv+BcEMen69&#10;r2twqt3qbSNE08A8veSyxk/uIpFVkJ8+UCeNB9afs5/sL/CD9mPybzwr4d/tDxJHn/iptdZbvURn&#10;zR+7faqQfJM0Z8lI96hQ+4jNe66TpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAA&#10;CrdABRWT4p8WaH4H0G61vxJrOn+H9Ftdvn6jql0ltbw7mCLvkchVyzKoyeSwHU18beNv+Cw37P8A&#10;4V1WK00x/FHjG3eEStfaJpIjhjYswMZF3JA+4BQ2QhXDDDE5AAPt+ivgrSf+Cz3wK1LVbO0uNE8c&#10;aXbzzJFJfXem2rQ2yswBkcR3LuVUHcQiM2AcKTgV9a/B34/fDz9oDQZNX+H3izT/ABNaQ48+O3Yp&#10;cW2WdV86BwssO4xSbd6ruC5XI5oA8V/aX/4Ju/CD9o77fqv9l/8ACFeM7jzJf+Eg0CNYvPmbzW33&#10;Vv8A6ufdLLvd8LM+xV81RXhXhv8AaB+Nv/BP/wAZab4R/aAa48e/Bq+1Oez0z4m5kur6MuFkjMx8&#10;x3KqDJmGUGX/AFvkyTJAqN+j9ZPinwnofjjQbrRPEmjaf4g0W62+fp2qWqXNvNtYOu+NwVbDKrDI&#10;4Kg9RQBV8AeP/D3xS8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQOgr8y/G2m+I&#10;v+CTPxQi8U+GXuPEf7NvjHUxBf8AhmS5D3ejXjIzA25kbLsI4mKOT+8SLypiGSGc/pTpOrWOvaVZ&#10;6npl5b6jpt7Clza3lpKssM8TqGSRHUkMrKQQwOCCCKALdFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHwV/wAFbvjf4q8FfC/wv8LvCOmXF1qXxMmuNPku&#10;LF5Td+VC9tm1gjj5drhp0jIyQU8xNjeYCv1r8C/gX4Q/Zz+HGneCvBWnfYdKtf3ks0pDXF7OQA9x&#10;O4A3yttGTgAAKqhUVVHxB4bt4f2qP+Ctmta55Fvf+E/hDpn2CO4OlSSQy3sRdBFK8h2pPHeXN3JH&#10;IByLEFAcGWv0foAK4r40fF7w98Bfhf4g8e+KpLiPQtFhWWcWkJlmkZnWOONF4BZ5HRAWIUFgWZVB&#10;YdrX51ftyaRcftDft5fAb4C63d/Z/AMlk3iW+tIzMPtzqbtpIpQkqDmGxMSSLh4/tMzAtnbQByvw&#10;L/Zb+If/AAUIvNO+L/7TGsahD4QX974V8I6cBYpNbPMJWcqBujtnUCNXz9omQI/mhY4mk918MftD&#10;fBL4C3F3oHwS+DXijxzpFvDbWl/4i+EfhePVLGSWOPdHBPfrIpuZ0jlV2YtIR5/Lby4HQftE/wDF&#10;wPiP8N/2ZfCX/Ej8P3tl/bvjCDS/9FSDwvbHyE09FTyyIrubbbn7PIHjRDlGjcivorwT8PfCvw10&#10;qXTPCPhnR/CumzTG5ks9EsIrOF5SqqZCkaqCxVEG7GcKB2FAHyr48/bu8Bal4ZntPif8APixpfgS&#10;ea3i1O+8aeBUbSLZWnQJJchpHBVZCjABGbcF2qWwK8/+LH/BP/wrrlvB8b/2S/Edv4c8d2Mz6jpU&#10;fh/Uop9F1J1kmE8cLEskTMWaLYG+zYj8po0V3dfv/VtJsde0q80zU7K31HTb2F7a6s7uJZYZ4nUq&#10;8bowIZWUkFSMEEg18KxSWP7DP7dXhvwvotvcaJ8GvjHC6xaUs6tY2HiMShN9rbojPErBrSIqNkf+&#10;lg7tluqRgHqv7Av7U19+0d8L73TPF0dxZ/FTwbMNM8VWdxpzWZEpeVYpdnRWdYXEiYQrLHKPLRCm&#10;fqCvzV/aX8LXH7M3/BSj4I/EHwRa6fo1h8S71dF1qxt5JkF9PJdRw3k00SlU+ZLu1kXBIM8HmOhY&#10;Ev8ApVQBxXxo+EPh749fC/xB4C8VR3Emha1CsU5tJjFNGyOskciNyAySIjgMCpKgMrKSp+Nf+Can&#10;x01TSvG3xD/Zl8SajqHie/8Ah5e38ejeIZwqo+m2tylobcpkum12V4wWkwkhjyiwoG+/6/OD9q24&#10;h/Zc/wCCkvwd+LqT2+neHvHkJ0PX92qyWqyMmy1lubouDGsEUU9hKFztLWZJCHEhAP0fooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoor5/wD2+PiZrnwh/ZC+&#10;JPifw3P9k1qGyhsoLpXkR7f7TcxWrSxsjKyyos7OjA/K6qcEDBAPFf8Agkz8PdU/4VP4v+MviLVP&#10;7T8SfFLWptQuWj2qmy3nuELtGsahJXuJLtiFJTZ5WAp3Cvuqvn/9gPwL/wAK7/Y2+E+lfbf7Q+0a&#10;Mmr+d5Xlbftrve+Xjcc7PtGzdn5tm7C5wPoCgAr4K/aA02bwz/wVg/Z18Was9vp3h7U/D97o1nfX&#10;NzGiy3qRagDAAWyGLXtqq5HztMqruOQPvWvl/wDb6/ZZvv2jvhfZan4RkuLP4qeDZjqfhW8t9Raz&#10;IlLxNLFv6KzrChjfKFZY4j5iIXyAZXxr1ux+Bv7cvwx+I2r22sajpvjrw+fhpANNsFeGx1B9Tt57&#10;Z55mkUBZFln+UDcBbMVD/Ns+ta+Nf2Rf2mPAX7f3wFu/AXjq2t9U8WQaZHa+KNB1IIp1BV2r/aEH&#10;lhAFaQK+YwrQSlQMfunfqvBPgv8Aak+FfiaXSLfxP4H+Kvw6tpiNPufGN3d2HiM2vkKsUMtzb20k&#10;TsjjLTPHI8vzsShcCMA+oK+Ff2uNF/4XJ+3/APsxeBLCPULe78J/afGupahHZefbxWqzxPErEOCm&#10;+bTjCXYBVNxFjeTsr1X4xW/7WXjDQY7D4fR/C/4d3b58/VLjWrzV7gYZGXyQ+mxxJwsitvjkyH+X&#10;YVyanhvw38Lv+CbvwF1rxL4l1q41HUr2b7Xr3ia+/e6v4n1R97BEDMSzMxk2RbtqKZHd/wDXSkA8&#10;q/b002bxt+2Z+x74d0R7e/12x8QXGs3WnrcxrNDZRT2U7zsrMCF8u0uSv98wuq7mGK+9a/PX9gj4&#10;d+Iv2kvi5rv7WnxI+0M97NcWfgLTm1ISrptmHuIJVKIijbGrNCmdu9jcSvHudJD+hVABXx//AMFV&#10;Pg7qnxe/ZH1ebSJM3fhG9j8TvbbV/wBIgghmjnG5nULshnkm/iLeTsCkuMfYFcV8bvBN98Svgv4+&#10;8I6ZLbwal4g8P6hpVrLdsywpLPbSRIzlVYhQzjJAJxnAPSgA+CPja++JXwX8A+LtTit4NS1/w/p+&#10;q3UVorLCks9tHK6oGZiFDOcAknGMk9a7Wvj/AP4JV/GLVPi9+yPpEOrx5u/CN7J4YS53L/pEEEMM&#10;kB2qihdkM8cP8Rbyd5Ylzj7AoAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAr4K/wCCz2rX2m/soaJb2l5cWtvf+LbO2vIoZWRbmIWt3KI5ADh1EkUb7Tkbo1PVQa+9&#10;a+AP+C1f/JrPhb/sc7X/ANIb6gD7p8J+FtL8D+FdG8N6Ja/YtF0eyh0+xtvMeTyYIo1jjTc5LNhV&#10;AyxJOOSTWtRRQAUUUUAfJX7TH/BOLwF8ePENt4x8NX9x8KviLazfaovEPhy3RFmuPtCzfaLiFChe&#10;cN5hWZJI5NzgszhFUeP6LD/wUM+Bvl6JDZ+D/jXYfYrdYNRvbuH/AETy96GMySS2U8srAIzvKJc/&#10;KQ+4vX6K0UAfnrqXj7/gol4yt00WD4a+B/Ar3s0MR8R21zaytYL5ilpCkl7cArtBDAQyNtLbV3ba&#10;1fhT/wAEzL7xL4+tPiT+0n48uPix4whm86PRVZn0iICWZxC3mKDLBukSRYESCJG3oUkRiD960UAV&#10;NJ0mx0HSrPTNMsrfTtNsoUtrWztIlihgiRQqRoigBVVQAFAwAABVuiigAooooA/PX/glRZzeAPH3&#10;7TXwtsb+4uvCfg/xasWmR3axmYMZby2eR5FRSzPHZW+RwoKEqq7jn9Cq+AP+CcP/ACdN+2h/2Oa/&#10;+l2q19/0AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV8Af8Fq/&#10;+TWfC3/Y52v/AKQ31ff9fAH/AAWr/wCTWfC3/Y52v/pDfUAff9FFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAfAH/BOH/k6b9tD/ALHNf/S7Va+/6+AP+CcP/J037aH/AGOa/wDpdqtff9ABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfAH/Bav8A5NZ8Lf8AY52v/pDfV9/1&#10;8Af8Fq/+TWfC3/Y52v8A6Q31AH3/AEUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P+&#10;xzX/ANLtVr7/AK+AP+CcP/J037aH/Y5r/wCl2q19/wBABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFfAH/AAWr/wCTWfC3/Y52v/pDfV9v+P8Ax/4e+Fvg3VvFnizV&#10;rfQ/D2lQme8vrknbGuQAAACWZmIVUUFmZlVQSQD+evhbwt4v/wCCqnxHtfGPjG11Dwl+zL4dvWOi&#10;eHWkMVx4inQlGlkZD/vK8ikiMFoYWLmeYAH6VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Af8E4f&#10;+Tpv20P+xzX/ANLtVr7/AK/PX9or9i3x78Evi5rv7SH7Oer3D+J2mfUNZ8DTRPOuqLI7SXojO/Mq&#10;yNsf7KRu3BmhdXWGMfT/AOyj+1d4Q/a1+HCeJPDb/YdVtdkOs+H55A1xpk5BIUnA3xNtYxygAOAe&#10;FdXRAD2uiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigArn/AB/4/wDD3wt8&#10;G6t4s8Watb6H4e0qEz3l9ck7Y1yAAAASzMxCqigszMqqCSATx/4/8PfC3wbq3izxZq1vofh7SoTP&#10;eX1yTtjXIAAABLMzEKqKCzMyqoJIB/PXwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOh&#10;KNLIyH/eV5FJEYLQwsXM8wADwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/e&#10;V5FJEYLQwsXM8w/R/SdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoAVVUABQMAAAVh+JNf8Nf&#10;Bn4b3+rXiW+g+EvDOmtK0VpAEitbWCPhIokHAVVCqij0AHSvx78cft8/tG/thfFO48I/BhNR8Pad&#10;dCZbHSdD8uO9NuBgzXF2x/dNj+JXRVLAAk4YgH7V0V+GfiT40ftofsSappM/jnXPEEdrfytJDD4m&#10;votbtLoqBuj83zJSvBB2rIp7jua/WD9kP9pzSv2rvg3Y+MrG2XTdSjkay1XTBIH+y3SAFgD1KMGV&#10;lJ5wwzyDQB7ZRX4rf8NLf8FDP+gR8QP/AA3EP/yDXJeOf28v20vhhJZx+Mtd17wk94Ga2XXPBtlZ&#10;GcLjcUEtmu7G5c46ZHrQB+61FfA//BKf9pX4sftIWPxMvfiVr0viCz0uTTodMuG0y2tI0dxcmdA0&#10;ESB2wsBIOSoK9N3P3xQAUUUUAFFFFABRRRQAV8K/tXfso+L/AIZ/Ed/2jv2cU+w/EC13zeI/CcER&#10;a38RQEhpmEKkb5W2gyRDBlIEkZW4UGX7qooA8U/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40yc&#10;gkKTgb4m2sY5QAHAPCurontdfCv7V37KPi/4Z/Ed/wBo79nFPsPxAtd83iPwnBEWt/EUBIaZhCpG&#10;+VtoMkQwZSBJGVuFBl9//ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAHAPC&#10;urogB7XRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFc/4/8AH/h74W+DdW8WeLNWt9D8&#10;PaVCZ7y+uSdsa5AAAAJZmYhVRQWZmVVBJAJ4/wDH/h74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5AAA&#10;AJZmYhVRQWZmVVBJAP56+FvC3i//AIKqfEe18Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ry&#10;KSIwWhhYuZ5gAHhbwt4v/wCCqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/vK8ikiMFoY&#10;WLmeYfo/pOk2Og6VZ6Zpllb6dptlClta2dpEsUMESKFSNEUAKqqAAoGAAAKNJ0mx0HSrPTNMsrfT&#10;tNsoUtrWztIlihgiRQqRoigBVVQAFAwAABVugD4g/wCCwvjCfwz+x++nQxl4/EPiCx0yZt+3YiiW&#10;6Bxj5vmtVGOOue2D8+/8EN9Htpta+MWqPEhvLa30q2jlK/MscrXbOoPYEwx5H+yPSvsP/gpF8Hb7&#10;40fsk+LdN0iwXUdb0kxa3ZQeWXkLQNmURAAnzDC0yqAMktt/ir85v+CSv7S3hD4E/EzxdoXjXVof&#10;D+l+KrW2EGqXjiO2iuLdpSqyueEDLM+GbgFQCeaAP2B+KnwW8EfG7S9N03x14dtPEun6deC/trW8&#10;3eWswjki3FQQGG2V/lbIyQcZVSLXw9+Evgr4S2NzZeCvCmj+FbW6cSXEekWUduJmAwGfYBuIHTOe&#10;tfD37fH/AAUqsPhXp3hTT/gp4z0LxJ4imvWutRuLBoNSsltFidBDI6sQGaSRHGwhh5JyQDhvXf2F&#10;f2mPHfxr/Z/134n/ABZi0PQNEtri4ezvrGB7eNrO3TNxcSFpX+VXWRc/Ljy268UAe2/Hz45+Gf2c&#10;/hdq/jnxXcNHp1ioWK3hGZruduI4Ih3dj+AALEhVJH4ZQxfEj/gpd+1YQTHFqWp/MzYLWuiaZG34&#10;Eom/HYu7joXq5+29+1xrH7ZHxiitdNuPsXgbT7n7H4fsLuZLWM7iFN1cPIwRHc87nIWNMAkYZm/S&#10;n9iuz/Zz/ZJ+GCaVB8Y/h3f+LNTCT65rA8TWOZ5QDtiQ+bkRR5IUepZjy1AH1B8Efgz4b+APwx0T&#10;wP4VtjBpemQhDNIF866lPMk8pAAaR2yScAdgAAAO7rivBPxu+HXxK1WXTPCPj7wv4q1KGE3Mlnom&#10;s215MkQZVMhSN2IUM6DdjGWA7iu1oAKKKKACiiigAooooAKKKKACvhX9q79lHxf8M/iO/wC0d+zi&#10;n2H4gWu+bxH4TgiLW/iKAkNMwhUjfK20GSIYMpAkjK3Cgy/dVFAHin7KP7V3hD9rX4cJ4k8Nv9h1&#10;W12Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dE9rr4V/au/ZR8X/DP4jv+0d+zin2H4gWu+bxH4Tg&#10;iLW/iKAkNMwhUjfK20GSIYMpAkjK3Cgy+/8A7KP7V3hD9rX4cJ4k8Nv9h1W12Q6z4fnkDXGmTkEh&#10;ScDfE21jHKAA4B4V1dEAPa6KKKACiiigAooooAKKKKACiiigAooooAK5/wAf+P8Aw98LfBureLPF&#10;mrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgE8f+P/D3wt8G6t4s8Watb6H4e0qEz3l9ck7Y&#10;1yAAAASzMxCqigszMqqCSAfz18LeFvF//BVT4j2vjHxja6h4S/Zl8O3rHRPDrSGK48RToSjSyMh/&#10;3leRSRGC0MLFzPMAA8LeFvF//BVT4j2vjHxja6h4S/Zl8O3rHRPDrSGK48RToSjSyMh/3leRSRGC&#10;0MLFzPMP0f0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFGk6TY6DpVnpmmWV&#10;vp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAAq3QAUUUUAFfEn7RH/BJ/4V/G3xFqHiPQ729+H2v3&#10;xeWc6ZEk1jLMwH7xrdsYOeSI3QNknqc19t0UAfnT8Mf+CKvw58N6hbXfjXxnrPjRYXLPZWtuumW8&#10;w7K+15JMf7sinjqOlfbnjr4Tab4m+CPiP4aaMLfwzpWp+H7rw/a/ZLUGKxjlt3gUrECoIQNnaCM4&#10;xkda7qigD8q/+HGP/VbP/LU/+7aP+HGP/VbP/LU/+7a/VSigD4q/Yp/4Jvf8Me/FTVfGX/CxP+Et&#10;+3aNLpH2L+xPsWzfPBL5m/7RJnHkY27R97OeMH7VoooAKKKKACiiigAooooAKKKKACiiigAr4V/a&#10;u/ZR8X/DP4jv+0d+zin2H4gWu+bxH4TgiLW/iKAkNMwhUjfK20GSIYMpAkjK3Cgy/dVFAHin7KP7&#10;V3hD9rX4cJ4k8Nv9h1W12Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dE9rr4V/au/ZR8X/DP4jv8A&#10;tHfs4p9h+IFrvm8R+E4Ii1v4igJDTMIVI3yttBkiGDKQJIytwoMvv/7KP7V3hD9rX4cJ4k8Nv9h1&#10;W12Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dEAPa6KKKACiiigAooooAKKKKACuf8f8Aj/w98LfB&#10;ureLPFmrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgGp8TPir4Q+DfhWfxJ428R6f4Z0WHcP&#10;tOoTBPNcRvJ5US/ellKxuVjQM7bTtUmvgDwt4W8X/wDBVT4j2vjHxja6h4S/Zl8O3rHRPDrSGK48&#10;RToSjSyMh/3leRSRGC0MLFzPMAA8LeFvF/8AwVU+I9r4x8Y2uoeEv2ZfDt6x0Tw60hiuPEU6Eo0s&#10;jIf95XkUkRgtDCxczzD9H9J0mx0HSrPTNMsrfTtNsoUtrWztIlihgiRQqRoigBVVQAFAwAABRpOk&#10;2Og6VZ6Zpllb6dptlClta2dpEsUMESKFSNEUAKqqAAoGAAAK8E/am/bl+HP7It1oVl4vi1jVNS1d&#10;ZJYbHQYIZpoo0IHmSCSWMKpJwOSSQ3HBoA+hqK5/4e+NrH4leAfDXi7TIriDTdf0y21W1iu1VZki&#10;niWVFcKzAMFcZAJGc4J61xfx3/ae+Gv7Nmk2174/8SwaO93k2liiNNdXOCASkSAsQCRliAozyaAP&#10;VKK+LPBP/BXP9n/xh4gfS7q917wshmWGHUNb01VtptzEBg0MkhReAS0gQAMCcYOPs2zvINQtYbq1&#10;mjubadFlimhcOkiMMqysOCCCCCKAJqK+a/2hv+ChXwa/Zt1afRfEGs3WteJbcqJtD8PwLc3MOccS&#10;FmSNDht21nDY7dM637Of7cnwl/agvH03wfrc0HiCOAXD6Hq8BtrsJjJKjJSTb/F5bNjqeCCQD36i&#10;iuB+Ofxs8Mfs8/DHV/HXi6aePR9NCgxWkYkuLiR2CpFEpIDOzEDkgDkkgAkAHfUV8/8A7KP7a3gj&#10;9sL/AISn/hDdK8QaZ/wjv2X7X/btvBFv+0eds8vyppM48h85x1XGeceufErx9pvwr+HviTxjrCzy&#10;aXoOnT6lcx2qq0zxxRlysYZlBc7cAEgZIyR1oA6SivgD/h9X8EP+hW+IH/gusf8A5Mr1/wDZf/4K&#10;F/Dr9rLx9qHhHwjovijTtSstMk1WSXW7W2ihMSSxRFQY7iQ7t0ycYxgHnoCAfUFFFFABRRRQAUUU&#10;2SRIY2kkZURQWZmOAAOpJoAdRXx18Sv+CrvwA+HOvtpMOsap4vmjmEM1x4atFuLaPIyXEryIkij1&#10;jL+2a9/+Bv7QfgP9o7wi3iPwFrkesWEUpguI2Rop7aT+7LEwDKSOQSMEcgmgD0aivj/49f8ABUD4&#10;Wfs7fFjXfh74k0Dxhe61o/kefPpdnayW7ebBHOuxnuUY4WVQcqOQeo5PAf8AD6v4If8AQrfED/wX&#10;WP8A8mUAff8ARXy/+y//AMFC/h1+1l4+1Dwj4R0XxRp2pWWmSarJLrdrbRQmJJYoioMdxId26ZOM&#10;YwDz0B7X9oL9sb4U/sytbW/jnxIttq1ynmwaPYxNc3jxnIDmNfuISrAM5UEggE4NAHtdfCv7V37K&#10;Pi/4Z/Ed/wBo79nFPsPxAtd83iPwnBEWt/EUBIaZhCpG+VtoMkQwZSBJGVuFBl6H4X/8FYvgF8St&#10;Yh0251PV/BVxNJ5UUniizSCAnGctNFJIka9suyjivsdWWRQykMrDIYHIIoA8W/ZR/au8Ifta/DhP&#10;Enht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QAHAPCurontdfCv7V37KPi/4Z/Ed/2jv2cU+w/EC1&#10;3zeI/CcERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX3/8AZR/au8Ifta/DhPEnht/sOq2uyHWfD88g&#10;a40ycgkKTgb4m2sY5QAHAPCurogB7XRRRQAUUUUAFeP/ALVX7THh79lD4R3njfxBbXGou0y2GmaZ&#10;bAhr69dHeOIyYIiXbG7NIw4VGwHbajewV+eum/DeH9vT9t7xf4l8WxXEnwv+Depr4c0/w5qWnyPZ&#10;azeqJxdsz+eYgyXCQuyhT5sItklQA8gFT4S/sN+OP2rNesviz+1ZrWoXsd79oudN+GMck9rb6XHK&#10;saxbtsoa2+VATAmJCUiaaVn82Ov0K0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUD&#10;AAAFW6KAPkL/AIKEftf+M/2YbDwTongDwtB4i8VeMnvIrOWZJJzbtAbfIS2jG6Z3E5x8wCleQ2cV&#10;+Pv7WXgj4reEfiRYah8ZbuS68a+JtKi1yRbiUPNDC8ssSRyKoCxsDA37tPlUFRwcgf0by6faz3lv&#10;eSW0Ml3bq6Q3DRgyRq2N4VuoB2rnHXA9K/F7/gtX/wAnTeFv+xMtf/S6+oA/VT9k7/k1n4N/9iZo&#10;3/pDDXwH+1j/AME+/jX+0d+1jdeMNQjsrjwJeanZaejWupxLdWWlK6JI6JIAAVUyylfmJLHAYnB+&#10;/P2Tv+TWfg3/ANiZo3/pDDXceN/HGhfDfwpqfiXxLqcGj6HpsJnury5baiKP5kngAckkAcmgD8ov&#10;+CoH7E/wm/Zz+DPhXxT8PtDl0DUp9cj0q5jbULi5FzG9vPJvImkfBDQj7uB8/TpX07/wSp8SeLdf&#10;/YjVJ08y702/v7HQZL2csk0KqrR7jyVRZnljxjhY+BjFfGnxW8bfEP8A4KxftA2PhfwRp82kfDvw&#10;/IxS6ug3k2cLnDXl1g4MrhCI4xzgEA/fav1z+DPwn0P4GfC/w74F8OxlNK0W1W3SR1USTv1kmfaA&#10;C7uWdiB1Y0Afml8Bv+CTfjHUvjzd638fVsPEfhi4iutQupNJ1aTdf3zyLhZSqxygN5kkhK7eUAJ5&#10;wfmD47+Cl/Zs/wCCglzoHwgt7hZNE17TG0Oxju2ZzNLDbyfZvNZiSpklaI7icqSGzzX7g/H7wz4u&#10;8afBvxZoPgPVV0PxdqNkbbTtSe7ktRayMwBk82NWdCq7iCozkcY61+P/AMLdSP8AwTl/a6aP46eE&#10;LPxfrV0EvYvFtrfS3UttFOXEl7CsgHmsWDgl1SQbZME7uQD9wK/F/wD4Kl/tCap+0B8QtY8F+EY5&#10;b7wL8Mx9p1m8gZTC948sdsZCc8iOSdYF77nkOMc195/8FBP2tLX9nX9nt77QdQjPizxZC1p4eeNg&#10;SoZVMl2oIORGkikZGNzxg9a+F7vw38L/AISf8Ex/iBpsXxE8I+IPiz4zbTNS1Sxstds7q+UjULZ1&#10;tVWOQu/lIHd+uGaU5wOAD0H/AIIY/wDNbP8AuCf+39fUn/BUbxnL4N/Yr8bi3uRa3WrPaaXG3GXW&#10;S4QyoM/3oklH0JxzXxh/wRr+LHgj4X/8Lf8A+Ey8ZeH/AAl9u/sf7J/buqQWX2jZ9t3+X5rru270&#10;zjONy56ivsL/AIKUfs1+Pv2ovhb4Y8M+BU055LHV/wC07sahdeQDtheJAp2nJ/fOeccD6UAfnn+w&#10;z+xr8Ifj18K9c8YfFbxzfeDI4dcGjaeYNWs7CKd/Jicrm4ifc5MyABSOvQ5r9JP2Vf8Agn/8M/2W&#10;vG15428EeIPEms3eo6VJph/ta9tp7cwvLFKWXyoIzu3Qpg7iME8dCPhjQf8Agi/8QtR+E41XVvHF&#10;jpHi8W8l1H4T+xm4hSYrxE90ku0OwVAzJG6gjgsADUv/AARy/aN1rR/ijdfCDU9Se58N6vaT3ulW&#10;lxLn7LeRDzJFhB6B4xIzKOMx7sZLEgH7D0UUUAFFFFABXxJ/wVv+Mmp/C/8AZf8A7F0eY2934wvx&#10;o9xMrYZbTy3knA4/jCrGf9mRq+26/Lj/AILkW9+2i/B24jEv9lx3GqxzlW/d+cy2hiyO7bVmwew3&#10;etADf2Ef+Cb3wt+L37LeneMPiBo2oXviTxL9pktLg3k9sdPhWV4onjjRlV92zzAZAwIZccdfU/2D&#10;/wDgnn46/ZJ+JM/inVfHmmalZahpjWOo6LpsM3lO5Kurh32hijrhWKA4d/u5IPxX8K/2Rf2kP2zP&#10;gfoWs2XifTbTwDpluNM0TRdV1Ka3hmjtiULxwRRuhbzA4MkmGLA84Ar0L/gnL+198Rvh5+0NbfBT&#10;4jatfappF9dz6Ottq03nz6VqMZYBFlJJKl0MZTJGSpXGDkA+yPj1/wAEv/hZ+0T8WNd+IXiTX/GF&#10;lrWseR58Gl3lrHbr5UEcC7Fe2dhlYlJyx5J6DgfCn7fH7GnwF/ZB8G6fDpWveNtZ8e60WOm6deah&#10;aG3iiQgSXE4S0VtoJCqoZSxJwcK2P2h1TU7bRdMu9QvZlt7O0heeeZzhUjVSzMfYAE1+M/7MUd5/&#10;wUA/4KKX3j/xFBPN4a0SRtbjs7hW8uG2t3VLC2OHKq28xyMoJDlJjghmoA+2v+Cb37F9l+zX8NYP&#10;FGu2X/FyPElorX0kuC1hbMVdbNccDlVZ/VgB0Ra/OL9prSr3WP8Agppd2HxSCLo154zsIJjOzpAd&#10;FaeJYjubov2bG4jgNvxX7y1+M37Wfxbu/wBv79rHSfgv4N0bQdPsbXVH0y38TXNmHv5RCHa5kMp5&#10;WBQjssa8t5YO75sAAd/wWE+Ffw1+GPiL4YJ4E8PaF4Z1C9tL46jZ6HbRWyvErW/2eR44wBklpwGx&#10;ltvU4r9JP2HY/FUP7JXwvj8Zq6a+ukIrrIHEggDN9mDh/m3+R5O7P8Wa/K79oj9jXxH/AME5dX8F&#10;fEuy1jQPiVpbah9l8nXNDCwx3WxpI1eBpX3AiN2Dq6sCnbPP60/sr/tCaf8AtPfBLQfH1jZNpct5&#10;5kF7p7OH+zXMbFZEDDqpIDKeCVZcgHIAB63XxV+0p/wTw/4Sr4jj4xfBDxF/wrX4xQ3sV75rPs0u&#10;7kywnlkRY3ZJZFf5yA8cu1leMmaSSvtWigD4/wD2Mf2ztU+ImvX3wb+Mlj/wiXx28O7oLm0uEWJN&#10;aRF3GeEL8nm7MSMiZR0PnRZjLLF9gV8Vf8FEv2ddc1qz0z4/fDfXP+EV+Jvw5sp7yXU5LuREm0q3&#10;huJ3iWIRyK8u5mUKwVHSaVJSy7Qv0r8AfjFpf7QHwb8J/EHSI/ItNcslne23O32adSY54NzIhfy5&#10;kkj37QG2bhwRQB6BRRRQAV8q/sC/83G/9lm8R/8AtvX1VXyr+wL/AM3G/wDZZvEf/tvQB9VUUUUA&#10;Ffit/wAFq/8Ak6bwt/2Jlr/6XX1ftTXinxq/Yz+Dv7RPiq18SfELwf8A8JBrVrZJp8Nz/ad5bbYF&#10;kkkVNsMyKcNLIckZ+brgDABrfsnf8ms/Bv8A7EzRv/SGGvyM/wCCoH7YWqfGz4uap8PdHujB4D8J&#10;3r2nlRkj7ffRkpNM/AyqtuRByMKX/i4/bLwn4W0vwP4V0bw3olr9i0XR7KHT7G28x5PJgijWONNz&#10;ks2FUDLEk45JNfON5/wTE/Zq1G8nu7v4cyXV1PI0ss83iHVXeR2OWZmN1kkkkknrmgD4Z+Dv/BWv&#10;wp8CfAeneEfB37P0Ol6TZoAdnir95cSYAaaVvsWXdsZLH+WBX2p8Fv2lvFf7b/7KPxA8S+BtKb4c&#10;eMbW6utJ0jbqC3v+lRW8E8bl2gQAM0wQgocAE5OcC5/w64/Zi/6Jn/5X9U/+Sa9q+CvwF8Cfs7eF&#10;brw38PdC/wCEf0W6vX1Ca2+1z3O6do442fdNI7DKxRjAOPl6ZJyAflB+zL/wUu8c/AP4n+LtP+Pk&#10;nivxZDNHHZyWpKfatLuIHkyEt3aOMb/MYOQVJ2R9QoA8o/ag+K2q/wDBRf8Aap0g/D3wvfRtJYQa&#10;JpdndbfPMSSSytNPsLLGA00hPzEBVHNfs38Xv2TfhD8ebhrrx14D0vW79kWM6gA9tdlVOVXz4WST&#10;APbd3I6E1rfCT9nf4a/Ai1eDwF4M0vw0ZI1hluLWHdczIv3RJO5Mj45+8x5OaAPnP9pb/gnDF+0N&#10;8M/g34Pg8fP4Yg+HWkNpMc8mki+a9Uw2sQY4mi2EC1z0Od/bHPxP+1J/wSl/4Zr+BPib4j/8LR/4&#10;SP8AsX7L/wASz/hHvsvneddRQf637U+3Hm7vunO3HGcj9qa5T4pfC3wx8afAmp+DfGWmf2x4b1Ly&#10;vtdl9olg8zy5UlT54mVxh40PDDOMHgkUAfhZ+wx+wx/w2l/wm3/Fbf8ACHf8I19h/wCYT9u+0/aP&#10;tH/TeLZt+z++d3bHP6E/8FUfFXxv+F/hnw341+GHibU9H8M24ktdei01VLROSDDO2UJCcupOQAdm&#10;fUfUHwL/AGW/hh+zX/bf/CuPDP8Awjn9teR9v/0+6uvO8nzPK/18r7cebJ93Gd3OcDHp17ZW+pWc&#10;1pd28V1azIY5YJkDpIpGCrKeCCOxoA/K34Vf8FkNH8Jfs/6ZofiPw34i1z4k6XpgsY9QaWKW1vpY&#10;02RzzzPJ5oZsKX+RyTuOTmuD/wCCO/7OuteIvjHJ8W9Q02SDwx4ftbi2069lLILi+lTymEY6OqQv&#10;MGJ4BdOp+7+hl1/wTz/Z0vPE8evyfCnRlvo+kMTzR2h4I5tVkEJ6nqnp6DHvWg6BpnhbRrPSNG06&#10;10nSrOIQ21jYwrDDBGOioigBQPQCgC/RRRQAUUUUAFfIX/BUL9n3Vfj1+zTcN4dtpr7xD4XvF1q2&#10;sbdC8l1GqOk0SKASW2OXCjkmMAcmvr2igD8ev2Iv+Cong79nX4Bad8PPGPhfXr6fRZbk6fd6IsEi&#10;TRzTPPtlEkkZQh5XGRu4xxXln7EvgnWP2rv2+P8AhPho72ukWniOfxpqjKztFZO1w9xBF5gABYzb&#10;QAcbgjnGFIr9ZviJ+w/8Cvir4g/tzxL8NdHu9WM/2mS6tfMs2nk/vS+Q6CXPffuB75r07wF8N/C3&#10;wt0CPRPCHh7TvDekxksLTTbZYULHqxCjlj6nJoA+f/8Agpn47ufAX7GHj6WzZUutUjg0dSykjZcT&#10;Iko+piMgB9SK+eP+CIvgy1tfhb8RvFoQm9v9Zh0ssegjt4BKAPqbo5+gr7r+NXwF8CftE+FbXw38&#10;QtC/4SDRbW9TUIbb7XPbbZ1jkjV90MiMcLLIME4+bpkDB8FfgL4E/Z28K3Xhv4e6F/wj+i3V6+oT&#10;W32ue53TtHHGz7ppHYZWKMYBx8vTJOQD0CvwN8JWz/8ABPn/AIKBadceLtNvItD8P6ncmKSOMu0+&#10;m3MU0EdxFnHmARy5OD95GX7wIr98q434l/BrwN8ZNNhsPG/hTSfFFrAxaFdStVlaFiMEoxG5CR/d&#10;IoA/K7/gqJ+3F8Mf2iPhj4U8F/DrVp/EJg1hdYvb1rKe1jg8uCWJI8TIjMx89jkDA29ea+1f+CZP&#10;wR1X4G/sp6PZa9ZTaZrmvXk2vXdlcArJAZVSOJWUjKN5MMRKnkEkHnNd18Mf2HPgT8HdWi1Xwr8N&#10;9LtNThk82G8vXmv5oXxjdG9w8hQ4/ukd/WvdKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8A&#10;glx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6A&#10;PqqiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX&#10;9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8A&#10;p0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43&#10;/ss3iP8A9t6APqqiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7o&#10;A+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf&#10;8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bev&#10;qqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8&#10;Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN&#10;/wCyzeI//bevqqvlX9gX/m43/ss3iP8A9t6APqqiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+&#10;Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKACvlX9gX/AJuN/wCyzeI//bevqqvlX9gX/m43/ss3iP8A&#10;9t6APqqiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAr5V/4Jcf8mJ/DL/uJ/8Ap0u6+qq+Vf8Aglx/yYn8Mv8AuJ/+nS7oA+qqKKKA&#10;Cvkr4E6tY/B39tL44/DC+vLfQrHxjNZeOfCmjzSq7ajLPA6avcRuSW3Ge3z5LMCFiZo0EYY19a14&#10;p+1V+z1/wvzwJZtok2n6N8SfDN7DrXhDxJe2/m/2bfwyxygHg5ik8sI6srr91zG7RoKAPa6K+Svh&#10;f+3pY6X4mPw+/aF0a3+B/wATIYYZUj1K8V9I1OJoC7XMF4MxRLvjlXY8hAbbGJJJN6r9a0AFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUV4/+&#10;0D+1p8Lv2ZdKa48deJ7ez1JofOtdBtP3+pXYKyFNkC8qrtC6CWTZEGADOuaAD9rb40WPwF/Z58be&#10;Kp/EFv4d1dNMubbQriZFkaTVHhf7JHHGVYSN5gDbSpUKrM2EViLf7Kvwt/4Ut+zj8OvBsmmf2Pf6&#10;bo1v/aNl9o8/y7+RfNvPn3MDm4kmPysVGcL8oArxT4RfDv4h/tLfGTQ/jL8bvAun+C9B8MWX/FD+&#10;BbxxeXlpdTiCWXU7mQBcSjy1RIpEDRsoPlxSRCSX7AoAKKKKACiiigDn/G3w98K/ErSotM8XeGdH&#10;8VabDMLmOz1uwivIUlCsokCSKwDBXcbsZwxHc18/6t/wTL/Zo1rVbzULj4YW8dxdzPcSJaatf20K&#10;szFiEijuFSNcnhEUKowAAABRRQBV/wCHXH7MX/RM/wDyv6p/8k0f8OuP2Yv+iZ/+V/VP/kmiigA/&#10;4dcfsxf9Ez/8r+qf/JNH/Drj9mL/AKJn/wCV/VP/AJJoooAP+HXH7MX/AETP/wAr+qf/ACTR/wAO&#10;uP2Yv+iZ/wDlf1T/AOSaKKAD/h1x+zF/0TP/AMr+qf8AyTR/w64/Zi/6Jn/5X9U/+SaKKAD/AIdc&#10;fsxf9Ez/APK/qn/yTR/w64/Zi/6Jn/5X9U/+SaKKAD/h1x+zF/0TP/yv6p/8k0f8OuP2Yv8Aomf/&#10;AJX9U/8AkmiigA/4dcfsxf8ARM//ACv6p/8AJNH/AA64/Zi/6Jn/AOV/VP8A5JoooAP+HXH7MX/R&#10;M/8Ayv6p/wDJNH/Drj9mL/omf/lf1T/5JoooAP8Ah1x+zF/0TP8A8r+qf/JNH/Drj9mL/omf/lf1&#10;T/5JoooAP+HXH7MX/RM//K/qn/yTR/w64/Zi/wCiZ/8Alf1T/wCSaKKAD/h1x+zF/wBEz/8AK/qn&#10;/wAk0f8ADrj9mL/omf8A5X9U/wDkmiigA/4dcfsxf9Ez/wDK/qn/AMk0f8OuP2Yv+iZ/+V/VP/km&#10;iigA/wCHXH7MX/RM/wDyv6p/8k0f8OuP2Yv+iZ/+V/VP/kmiigA/4dcfsxf9Ez/8r+qf/JNH/Drj&#10;9mL/AKJn/wCV/VP/AJJoooAP+HXH7MX/AETP/wAr+qf/ACTXqvwt/ZV+EHwW/syTwb8OvD+j3+m+&#10;b9k1b7Gs+ox+Zv3/AOmS7pzkSOvLnCnaPlAFFFAHqtFFFABRRRQB/9lQSwMEFAAGAAgAAAAhADZU&#10;MArbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxGrRmE0pRT0VwVYQ&#10;b9PsNAnNzobsNkn/vaMXvQw83vDe9/Ll5Fo1UB8azwbSWQKKuPS24crAx+7l5gFUiMgWW89k4EwB&#10;lsXlRY6Z9SO/07CNlZIQDhkaqGPsMq1DWZPDMPMdsXgH3zuMIvtK2x5HCXetvk2ShXbYsDTU2NG6&#10;pvK4PTkDryOOq3n6PGyOh/X5a3f/9rlJyZjrq2n1BCrSFP+e4Qdf0KEQpr0/sQ2qNSBD4u8Vb/E4&#10;F7k3cCedoItc/6cvvgEAAP//AwBQSwMEFAAGAAgAAAAhAHvAOJLDAAAApQEAABkAAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzvJDLCsIwEEX3gv8QZm/TdiEipm5EcCv6AUMyTaPNgySK/r0BERQE&#10;dy5nhnvuYVbrmx3ZlWIy3gloqhoYOemVcVrA8bCdLYCljE7h6B0JuFOCdTedrPY0Yi6hNJiQWKG4&#10;JGDIOSw5T3Igi6nygVy59D5azGWMmgeUZ9TE27qe8/jOgO6DyXZKQNypFtjhHkrzb7bveyNp4+XF&#10;kstfKrixpbsAMWrKAiwpg89lW52CBv7dofmPQ/Ny4B/P7R4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAYYDcjm0HAADxMgAADgAAAAAAAAAAAAAAAAA9AgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAKAAAAAAAAACEAzmXxgTQ/AAA0PwAAFAAAAAAAAAAAAAAAAADWCQAAZHJzL21lZGlhL2ltYWdl&#10;MS5qcGdQSwECLQAKAAAAAAAAACEAzhQe1uE7AADhOwAAFAAAAAAAAAAAAAAAAAA8SQAAZHJzL21l&#10;ZGlhL2ltYWdlMi5qcGdQSwECLQAUAAYACAAAACEANlQwCtsAAAAFAQAADwAAAAAAAAAAAAAAAABP&#10;hQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAHvAOJLDAAAApQEAABkAAAAAAAAAAAAA&#10;AAAAV4YAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAUYcAAAAA&#10;">
                 <v:rect id="Rectangle 331" o:spid="_x0000_s1027" style="position:absolute;top:225;width:506;height:2244;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDD3+2NxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmrrCol2jiK7oUa2ge3s0z7bYvJQm2u7+eiMIHoeZ+YaZzltTijvVrrCsYDiIQBCn&#10;VhecKTgm6/4YhPPIGkvLpOCPHMxn3c4UY20b3tP94DMRIOxiVJB7X8VSujQng25gK+LgXWxt0AdZ&#10;Z1LX2AS4KeVnFH1JgwWHhRwrWuaUXg83o2Azrhbnrf1vsvLnd3PanSarZOKV+ui1i28Qnlr/Dr/a&#10;W61gNBrC80w4AnL2AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMPf7Y3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="0DA1A8CF" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 332" o:spid="_x0000_s1028" style="position:absolute;top:1978;width:506;height:2244;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzDXP6xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXezKYKoqmriK2YY5sU0t4e2dckNPs2ZFeT+uu7BcHjMDPfMJvdaFpxod41lhU8RTEI&#10;4tLqhisFH/lxtgLhPLLG1jIp+CUHu+10ssFE24Hf6ZL5SgQIuwQV1N53iZSurMmgi2xHHLxv2xv0&#10;QfaV1D0OAW5aOY/jpTTYcFiosaNDTeVPdjYKTqtu/5na61C1r1+n4q1Yv+Rrr9Tjw7h/BuFp9Pfw&#10;rZ1qBYvFHP7PhCMgt38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMw1z+sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="5EE86084" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
@@ -2700,127 +3859,260 @@
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 360" o:spid="_x0000_s1046" type="#_x0000_t75" style="position:absolute;left:5718;width:22104;height:28651;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCi4Z+DxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4X9h/CGexN03Uio5qKG9uQCQ4voL4dmtOmrDkpTabdvzcPgo8f3302720jztT52rGC51ECgrhw&#10;uuZKwX73OXwF4QOyxsYxKfgnD/P8YTDDTLsLb+i8DZWIIewzVGBCaDMpfWHIoh+5ljhypesshgi7&#10;SuoOLzHcNjJNkom0WHNsMNjSu6Hid/tnFayOqV+PT2+H+us73XyY409p11Kpp8d+MQURqA938c29&#10;1ApeJnF+PBOPgMyvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKLhn4PEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId16" o:title=""/>
+                  <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 362" o:spid="_x0000_s1047" type="#_x0000_t75" style="position:absolute;left:30496;top:107;width:21996;height:28544;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn7V7YwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6qYJhJq6iiiC4IX48wCH7GkSmj0bs0eNb+8WCr0cZuYbZr4cXKvu1IfGs4GPaQKK&#10;uPS24crA5bx9/wQVBNli65kMPCnAcjF6m2Nh/YOPdD9JpSKEQ4EGapGu0DqUNTkMU98RR+/b9w4l&#10;yr7StsdHhLtWp0mSa4cNx4UaO1rXVP6cbs7AKj3Msv12Y52T42HHbZ6JvxozGQ+rL1BCg/yH/9o7&#10;ayDLU/g9E4+AXrwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp+1e2MMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                  <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 366" o:spid="_x0000_s1048" style="position:absolute;left:29312;top:23990;width:13839;height:9026;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1383919,902589" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBi5GatxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iG5sJUp0lRIRxEPBqPdn9pnEZt+G7Krpv3cLgsdhZr5h5svO1OJGrassKxgNIxDE&#10;udUVFwoO+/VgCsJ5ZI21ZVLwRw6Wi7feHBNt77yjW+YLESDsElRQet8kUrq8JINuaBvi4J1ta9AH&#10;2RZSt3gPcFPLzyiKpcGKw0KJDaUl5b/Z1Si4ZHKSu2i/Wrvj+GdL0/TUn6RKfbx33zMQnjr/Cj/b&#10;G63gK47h/0w4AnLxAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGLkZq3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m1383919,r-43053,73533l1323451,46827,10668,900684v-2921,1905,-6858,1016,-8763,-1905c,895858,889,891921,3810,890016l1316582,36292,1299210,9652,1383919,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,1383919,902589"/>
                 </v:shape>
                 <v:shape id="Shape 367" o:spid="_x0000_s1049" style="position:absolute;left:14862;top:23990;width:14595;height:9026;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1459484,902589" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuwk5KwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjZwWnOJECSFgSI+1E3pdrI0tYq1cS/FPn74qFHIcZuYbZrObbCsG6r1xrGC5SEAQ&#10;V04brhWcyvzlHYQPyBpbx6RgJg+77ePDBjPtRv6koQi1iBD2GSpoQugyKX3VkEW/cB1x9C6utxii&#10;7Gupexwj3LbyNUlSadFwXGiwo0ND1bW4WQVhOpTf5mw+5uXKzT8u/xp1yko9P037NYhAU7iH/9tH&#10;reAtXcHfmXgE5PYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7sJOSsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l84836,7620,68181,34585,1455547,889889v3048,1905,3937,5842,2159,8763c1455801,901700,1451864,902589,1448943,900811l61496,45408,44831,72390,,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,1459484,902589"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CF016D" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4587"/>
         </w:tabs>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">place for herd managenemt information </w:t>
+        <w:t xml:space="preserve">place </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>herd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>managenemt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51768F82" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6C510E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726E7653" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Animal identification number shown on the eartag shall be read in the following sequence „CZ 12345 678“ </w:t>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Animal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eartag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>read</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> „CZ 12345 678“ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BE521B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Duplicate of type A:  </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Duplicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of type A:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A608457" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C1CFBA" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4AEF68" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -2843,190 +4135,195 @@
     </w:p>
     <w:p w14:paraId="00893BF2" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="876" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="402EF842" wp14:editId="64F6C2A2">
             <wp:extent cx="4648200" cy="2125980"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="382" name="Picture 382"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="382" name="Picture 382"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4648200" cy="2125980"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCD69C3" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025F3630" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">or </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AE6DF9" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BDB0D4" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="902" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6995A5B4" wp14:editId="2D02D6F7">
                 <wp:extent cx="4786630" cy="2877185"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="74657" name="Group 74657"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4786630" cy="2877185"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4786630" cy="2877185"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="424" name="Picture 424"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19"/>
+                          <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2228215" cy="2877185"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="426" name="Picture 426"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId17"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="2590800" y="1"/>
                             <a:ext cx="2195830" cy="2851150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="317BCE7A" id="Group 74657" o:spid="_x0000_s1026" style="width:376.9pt;height:226.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="47866,28771" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCUqVHFRgIAAOoGAAAOAAAAZHJzL2Uyb0RvYy54bWzUVU1v2zAMvQ/Y&#10;fxB0b/yxOnWNJL1kDQYMW9BtP0CRZVuYZQmUEif/fpTspG0yoEXRw3aIQkom+fj0TM/u9qolOwFW&#10;6m5Ok0lMiei4LmVXz+mvn/dXOSXWsa5kre7EnB6EpXeLjx9mvSlEqhvdlgIIJuls0Zs5bZwzRRRZ&#10;3gjF7EQb0eFhpUExhy7UUQmsx+yqjdI4nka9htKA5sJa3F0Oh3QR8leV4O57VVnhSDuniM2FFcK6&#10;8Wu0mLGiBmYayUcY7A0oFJMdFj2lWjLHyBbkRSolOWirKzfhWkW6qiQXoQfsJonPulmB3prQS130&#10;tTnRhNSe8fTmtPzbbgXmh1kDMtGbGrkInu9lX4Hy/4iS7ANlhxNlYu8Ix83rm3w6/YTMcjxL85ub&#10;JM8GUnmDzF/E8ebzC5HRsXD0DI6RvMDfyAFaFxy8rBWMclsQdEyiXpVDMfi9NVd4XYY5uZGtdIcg&#10;PbwYD6rbrSVfw+AgnWsgskRi0mtKOqZQ83juyxK/hSz7IP+cj0I38v6zJJtWmnvZtp57b49wUbVn&#10;t/6XjgdFLTXfKtG54RUB0SJy3dlGGksJFEJtBEKEL2Uy3JV1IBxvfMEKCz/ga+ORseJ0EFA+AvOY&#10;LYrmtTJJ0zRPk+xCJqfLZoUB61ZCK+INBIcYkGFWsN1XO6I5PjKSNgAIyBDPQCwa/5FEppcSmf5r&#10;EknfXyJpdhvnMQ4NnBmjAo/zJE1us/xxnmRJkoUh/a5CCZMFB2qQ+Dj8/cR+6qP99BO1+AMAAP//&#10;AwBQSwMECgAAAAAAAAAhAOmXJmU1QQAANUEAABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+AA&#10;EEpGSUYAAQEBAGAAYAAA/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4S&#10;EA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgBeQEkAwEiAAIRAQMR&#10;Af/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQEC&#10;AwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNE&#10;RUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqy&#10;s7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEB&#10;AQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEH&#10;YXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZX&#10;WFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLD&#10;xMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A/VOiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAoor5V/aX/wCCkXwg/Zx+36V/an/Ca+M7fzIv+Ef0CRZfImXz&#10;V2XVx/q4NssWx0y0yb1bymFAH1VRX51WPjb9vj9o68i1Dw3oXh/4C+G/9KntW123T7ROnnKkcFxH&#10;PHcTiVQrEOLeBHG5ujRijRf+CRP/AAsDy9X+Onxo8YePfEn2K3giksrn/jyxvaWET3YneaIO52EL&#10;Dj5iVy+FAP0Vor89bz9hX9qTwDcWGt+Av2sdY8R67BMVNn4vN2tiImjdWcpJLeJIwJXCvFgZ3Bgy&#10;LnKk/bG/bD/Z90q3vPi/8ALfxVoUGmStLqXh2TbMrQLGZLu8mtXuoYV2b2IMUSkklSFjZaAP0for&#10;5/8A2c/26PhB+055Nn4V8Rf2f4kkz/xTOuqtrqJx5p/dpuZJ/khaQ+S8mxSpfaTivoCgAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACuf8AH/j/&#10;AMPfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIB6CvzL8N2erf8FWfj1rV9rt&#10;/caf+zb8P9T8rTtKsVuIR4juPnCyPKyIQzRgO44kginjjRVaZ5qADXPi98Zf+Cn2q6x4Y+Dslx8L&#10;/gXBDHp+va9rcKrd6m0jRNPAPL3kssZP7iKRVZCfPlAnjQfWn7Of7C/wg/Zj8m88K+Hf7Q8SR5/4&#10;qbXWW71EZ80fu32qkHyTNGfJSPeoUPuIzXuuk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQA&#10;qqoACgYAAAq3QAUVk+KfFmh+B9Butb8Sazp/h/RbXb5+o6pdJbW8O5gi75HIVcsyqMnksB1NfG3j&#10;b/gsN+z/AOFdVitNMfxR4xt3hErX2iaSI4Y2LMDGRdyQPuAUNkIVwwwxOQAD7for4K0n/gs98CtS&#10;1WztLjRPHGl288yRSX13ptq0NsrMAZHEdy7lVB3EIjNgHCk4FfWvwd+P3w8/aA0GTV/h94s0/wAT&#10;WkOPPjt2KXFtlnVfOgcLLDuMUm3eq7guVyOaAPFf2l/+Cbvwg/aO+36r/Zf/AAhXjO48yX/hINAj&#10;WLz5m81t91b/AOrn3Sy73fCzPsVfNUV4V4b/AGgfjb/wT/8AGWm+Ef2gGuPHvwavtTns9M+JuZLq&#10;+jLhZIzMfMdyqgyZhlBl/wBb5MkyQKjfo/WT4p8J6H440G60TxJo2n+INFutvn6dqlqlzbzbWDrv&#10;jcFWwyqwyOCoPUUAVfAHj/w98UvBuk+LPCerW+ueHtVhE9nfWxO2RckEEEAqysCrIwDKysrAEEDo&#10;K/MvxtpviL/gkz8UIvFPhl7jxH+zb4x1MQX/AIZkuQ93o14yMwNuZGy7COJijk/vEi8qYhkhnP6U&#10;6Tq1jr2lWep6ZeW+o6bewpc2t5aSrLDPE6hkkR1JDKykEMDgggigC3RRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Ff8ABW743+KvBXwv8L/C7wjplxda&#10;l8TJrjT5LixeU3flQvbZtYI4+Xa4adIyMkFPMTY3mAr9a/Av4F+EP2c/hxp3grwVp32HSrX95LNK&#10;Q1xezkAPcTuAN8rbRk4AACqoVFVR8QeG7eH9qj/grZrWueRb3/hP4Q6Z9gjuDpUkkMt7EXQRSvId&#10;qTx3lzdyRyAcixBQHBlr9H6ACuK+NHxe8PfAX4X+IPHviqS4j0LRYVlnFpCZZpGZ1jjjReAWeR0Q&#10;FiFBYFmVQWHa1+dX7cmkXH7Q37eXwG+Aut3f2fwDJZN4lvrSMzD7c6m7aSKUJKg5hsTEki4eP7TM&#10;wLZ20Acr8C/2W/iH/wAFCLzTvi/+0xrGoQ+EF/e+FfCOnAWKTWzzCVnKgbo7Z1AjV8/aJkCP5oWO&#10;JpPdfDH7Q3wS+Atxd6B8Evg14o8c6Rbw21pf+IvhH4Xj1Sxkljj3RwT36yKbmdI5VdmLSEefy28u&#10;B0H7RP8AxcD4j/Df9mXwl/xI/D97Zf274wg0v/RUg8L2x8hNPRU8siK7m225+zyB40Q5Ro3Ir6K8&#10;E/D3wr8NdKl0zwj4Z0fwrps0xuZLPRLCKzheUqqmQpGqgsVRBuxnCgdhQB8q+PP27vAWpeGZ7T4n&#10;/AD4saX4Enmt4tTvvGngVG0i2Vp0CSXIaRwVWQowARm3BdqlsCvP/ix/wT/8K65bwfG/9kvxHb+H&#10;PHdjM+o6VH4f1KKfRdSdZJhPHCxLJEzFmi2Bvs2I/KaNFd3X7/1bSbHXtKvNM1Oyt9R029he2urO&#10;7iWWGeJ1KvG6MCGVlJBUjBBINfCsUlj+wz+3V4b8L6Lb3GifBr4xwusWlLOrWNh4jEoTfa26IzxK&#10;wa0iKjZH/pYO7ZbqkYB6r+wL+1NfftHfC+90zxdHcWfxU8GzDTPFVncac1mRKXlWKXZ0VnWFxImE&#10;Kyxyjy0Qpn6gr81f2l/C1x+zN/wUo+CPxB8EWun6NYfEu9XRdasbeSZBfTyXUcN5NNEpVPmS7tZF&#10;wSDPB5joWBL/AKVUAcV8aPhD4e+PXwv8QeAvFUdxJoWtQrFObSYxTRsjrJHIjcgMkiI4DAqSoDKy&#10;kqfjX/gmp8dNU0rxt8Q/2ZfEmo6h4nv/AIeXt/Ho3iGcKqPptrcpaG3KZLptdleMFpMJIY8osKBv&#10;v+vzg/atuIf2XP8AgpL8Hfi6k9vp3h7x5CdD1/dqslqsjJstZbm6LgxrBFFPYShc7S1mSQhxIQD9&#10;H6KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK+f8A9vj4&#10;ma58If2QviT4n8Nz/ZNahsobKC6V5Ee3+03MVq0sbIyssqLOzowPyuqnBAwQDxX/AIJM/D3VP+FT&#10;+L/jL4i1T+0/EnxS1qbULlo9qpst57hC7RrGoSV7iS7YhSU2eVgKdwr7qr5//YD8C/8ACu/2NvhP&#10;pX23+0PtGjJq/neV5W37a73vl43HOz7Rs3Z+bZuwucD6AoAK+Cv2gNNm8M/8FYP2dfFmrPb6d4e1&#10;Pw/e6NZ31zcxost6kWoAwAFshi17aquR87TKq7jkD71r5f8A2+v2Wb79o74X2Wp+EZLiz+Kng2Y6&#10;n4VvLfUWsyJS8TSxb+is6woY3yhWWOI+YiF8gGV8a9bsfgb+3L8MfiNq9trGo6b468Pn4aQDTbBX&#10;hsdQfU7ee2eeZpFAWRZZ/lA3AWzFQ/zbPrWvjX9kX9pjwF+398BbvwF46trfVPFkGmR2vijQdSCK&#10;dQVdq/2hB5YQBWkCvmMK0EpUDH7p36rwT4L/AGpPhX4ml0i38T+B/ir8OraYjT7nxjd3dh4jNr5C&#10;rFDLc29tJE7I4y0zxyPL87EoXAjAPqCvhX9rjRf+Fyft/wD7MXgSwj1C3u/Cf2nxrqWoR2Xn28Vq&#10;s8TxKxDgpvm04wl2AVTcRY3k7K9V+MVv+1l4w0GOw+H0fwv+Hd2+fP1S41q81e4GGRl8kPpscScL&#10;Irb45Mh/l2Fcmp4b8N/C7/gm78Bda8S+JdauNR1K9m+1694mvv3ur+J9UfewRAzEszMZNkW7aimR&#10;3f8A10pAPKv29NNm8bftmfse+HdEe3v9dsfEFxrN1p63MazQ2UU9lO87KzAhfLtLkr/fMLqu5hiv&#10;vWvz1/YI+HfiL9pL4ua7+1p8SPtDPezXFn4C05tSEq6bZh7iCVSiIo2xqzQpnbvY3Erx7nSQ/oVQ&#10;AV8f/wDBVT4O6p8Xv2R9Xm0iTN34RvY/E7221f8ASIIIZo5xuZ1C7IZ5Jv4i3k7ApLjH2BXFfG7w&#10;TffEr4L+PvCOmS28GpeIPD+oaVay3bMsKSz20kSM5VWIUM4yQCcZwD0oAPgj42vviV8F/APi7U4r&#10;eDUtf8P6fqt1FaKywpLPbRyuqBmYhQznAJJxjJPWu1r4/wD+CVfxi1T4vfsj6RDq8ebvwjeyeGEu&#10;dy/6RBBDDJAdqooXZDPHD/EW8neWJc4+wKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAK+Cv8Ags9q19pv7KGiW9peXFrb3/i2ztryKGVkW5iFrdyiOQA4dRJFG+05&#10;G6NT1UGvvWvgD/gtX/yaz4W/7HO1/wDSG+oA+6fCfhbS/A/hXRvDeiWv2LRdHsodPsbbzHk8mCKN&#10;Y403OSzYVQMsSTjkk1rUUUAFFFFAHyV+0x/wTi8BfHjxDbeMfDV/cfCr4i2s32qLxD4ct0RZrj7Q&#10;s32i4hQoXnDeYVmSSOTc4LM4RVHj+iw/8FDPgb5eiQ2fg/412H2K3WDUb27h/wBE8vehjMkktlPL&#10;KwCM7yiXPykPuL1+itFAH566l4+/4KJeMrdNFg+GvgfwK97NDEfEdtc2srWC+YpaQpJe3AK7QQwE&#10;MjbS21d22tX4U/8ABMy+8S+PrT4k/tJ+PLj4seMIZvOj0VWZ9IiAlmcQt5igywbpEkWBEgiRt6FJ&#10;EYg/etFAFTSdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoAVVUABQMAAAVboooAKKKKAPz1/4&#10;JUWc3gDx9+018LbG/uLrwn4P8WrFpkd2sZmDGW8tnkeRUUszx2VvkcKChKqu45/QqvgD/gnD/wAn&#10;Tftof9jmv/pdqtff9ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFfAH/Bav/k1nwt/2Odr/wCkN9X3/XwB/wAFq/8Ak1nwt/2Odr/6Q31AH3/RRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFAHwB/wTh/5Om/bQ/wCxzX/0u1Wvv+vgD/gnD/ydN+2h/wBjmv8A6XarX3/QAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABXwB/wWr/AOTWfC3/AGOd&#10;r/6Q31ff9fAH/Bav/k1nwt/2Odr/AOkN9QB9/wBFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfAH/BO&#10;H/k6b9tD/sc1/wDS7Va+/wCvgD/gnD/ydN+2h/2Oa/8Apdqtff8AQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABXwB/wAFq/8Ak1nwt/2Odr/6Q31fb/j/AMf+Hvhb&#10;4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkA/nr4W8LeL/8Agqp8R7Xxj4xtdQ8J&#10;fsy+Hb1jonh1pDFceIp0JRpZGQ/7yvIpIjBaGFi5nmAB+lVFVNW1ax0HS7zU9TvLfTtNsoXubq8u&#10;5VihgiRSzyO7EBVVQSWJwACTXmv/AA1h8Ef+ix+AP/Cosf8A47QB6rRXlX/DWHwQ/wCiyfD/AP8A&#10;Cosf/jtH/DWHwQ/6LJ8P/wDwqLH/AOO0Aeq0V5V/w1h8EP8Aosnw/wD/AAqLH/47R/w1h8EP+iyf&#10;D/8A8Kix/wDjtAHqtFea6T+018Hte1Sz0zTPiv4H1HUr2ZLa1s7TxHZyzTyuwVI0RZCWZmIAUDJJ&#10;AFelUAFFFFABRRRQB8Af8E4f+Tpv20P+xzX/ANLtVr7/AK/PX9or9i3x78Evi5rv7SH7Oer3D+J2&#10;mfUNZ8DTRPOuqLI7SXojO/MqyNsf7KRu3BmhdXWGMfT/AOyj+1d4Q/a1+HCeJPDb/YdVtdkOs+H5&#10;5A1xpk5BIUnA3xNtYxygAOAeFdXRAD2uiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigArn/AB/4/wDD3wt8G6t4s8Watb6H4e0qEz3l9ck7Y1yAAAASzMxCqigszMqqCSATx/4/&#10;8PfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIB/PXwt4W8X/8FVPiPa+MfGNr&#10;qHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8wADwt4W8X/8FVPiPa+MfGNrqHhL9mXw&#10;7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8w+v/FWn6r4416f4WeBtXXwJ4M0PSEtNc1Lw9bpF&#10;e2jSqBaWGmygmK0kjgjMku6IvHFcWZiCmUSx+waVpVj4f0mz0zTLK307TbGBLa1s7OJYoYIkUKkc&#10;aKAFVVAAUDAAAFeYfsxtNrvwxi8dXkUcepePblvFUpRyx+z3CILCNxgKJIrCOygfYAC8LNlyxdgC&#10;Vf2VfhBN+81T4deH/E1+3+s1bxRZrrOoz+nm3l35s8u0YVd7naqqowqgD4U/be8eftXfso2Nx4q0&#10;Xx54R8NfCyXWl0Lw34a8N6VbvJp9oIpTbKyTWZC4ht/mCyMA7YQBMBf0/r8zP+C03xMhvvBvhP4Y&#10;6fp8+oalbzr4w1S5hSQrp1mnmWUDSfJs2yzXLoG3ja0SqQTKlAH0V4b/AGyptW/4J+3Hx+1WysdD&#10;1ddGvHjtds1xaNqMdxJZwLtXDiOW4WP5d3yCTBk+UvVb/gmR8QPiR8U/2aH8V/EnVp9cvNU1+/n0&#10;u+uDFuks9yhhhANqrci7VUIG1VVVAjEYH5PfFr49aZr37FHwH+Feh67513od5rV/4j0kWjoYJ2u5&#10;DZP5zRgNmG5uOI3I+f5xkLj9qf2KfCul+Dv2SfhFYaPbfZbSbwzY6g8fmM+Z7mFbmd8sSfmlmkbH&#10;QbsAAAAAH51/tO/tfftG/ET9qnxVp/wOh8Wf2F8Pb2bRRZeH9Ge7Qz/PDNNexKJY5d0scoi80bVS&#10;NWVEfzCfqn/gmH+0l8Vf2mvBfjbXfiIbK80zT7yz0/S9RtbeOBpZ0th9qRkRv+uExO0DfcyBTsVY&#10;4/mz9oL/AIKxQ/D/AFzx14Q+BngXw/ovmazdGXxophmj1GdlaOa+ighURvI0oV0nkklDoil4zv2r&#10;9gf8E1dU1+8/ZX8I2uofD4+BNBs7KJNKluNVku7nWd+6S4v2ieNTBHNK7SRqXbIc7QsYjLgH0/qu&#10;lWWvaXeabqVnb6jp15C9vc2d1EssM8TqVeN0YEMrKSCpGCCQa8U+IPwSv/h74P1XWPgbBcaD4sso&#10;vO07wvb6s1toF5tIZrU2MiyWtusjDezW8dvK77h9oh82SSvdM5paAOH+EPxUsPi14ZvL+3EFvqel&#10;aneaFrFhDcicWeoWkzQzxhsKxQsodC6IzRyRuUQttHcV4jpesXXhn9sjWvDsdiiaP4p8GQa550U+&#10;0C+srxrad3hC4aSWG8skMpIbbZxp8wVdvt1ABRRRQAV8K/tXfso+L/hn8R3/AGjv2cU+w/EC13ze&#10;I/CcERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX7K8f+P/AA98LfBureLPFmrW+h+HtKhM95fXJO2N&#10;cgAAAEszMQqooLMzKqgkgHB+B3xx8I/tEfDnTvGngvUVv9KuxslhcqLiynCqXt7hATslTcuVyQQV&#10;ZSysrEA5L9lH9q7wh+1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6uie118K/tX&#10;fso+L/hn8R3/AGjv2cU+w/EC13zeI/CcERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX3/9lH9q7wh+&#10;1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6uiAHtdFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAVz/j/wAf+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZ&#10;VUEkAnj/AMf+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkA/nr4W8LeL/8A&#10;gqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/7yvIpIjBaGFi5nmAAeFvC3i//AIKqfEe1&#10;8Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ryKSIwWhhYuZ5h+j+k6TY6DpVnpmmWVvp2m2UK&#10;W1rZ2kSxQwRIoVI0RQAqqoACgYAAAo0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAU&#10;DAAAFW6AEr8y/i5+0p4h/Za+C3ws+COseKJ7C4XX7rwd4n8bafALe+0nRLSW1aKS0jiSRVnk0u+s&#10;pFkUyPFkghpssn6a18zftefsf6H+0I2ka3c2t9qbabe2V3q/h2yuktj4htbX7T5VsJn/ANTKgvbo&#10;oVeNZPNaOR48xz24A/4t/tafCL9kz9nPw/rmi6lp/iHQlshpXhHSdD1Jbr+0vsyiERRz7n/dxbVW&#10;SZi2zGDukZEf4B8Yrrf7RP7GXx0/ae8dDULLxdq/2Hwrp+nQB49GTS4tR0l/MtI5d8gzcRzgsspT&#10;eZvlDZpf2a/+CevhHwrrh1P492/jDVpLYywv4P8AD/gjxDcW4k2qA0uoW9rtkCMZRi2Zo2KRus7o&#10;SrfoR488WfBv4lfDCb4da/4I8cT+CZIbe3/sW0+HfiWzhSKB0eGNPIskKKhjjwqkDCgdOKAPxZ+I&#10;nwevfhH+yz8O9e1nSYYtV+JOqXeqW811blbq00+xjSK3EZZFZFuGvZpXwWWRI7NgRg5/XKT9vLwb&#10;8I/2OvBnxK8Q+ED4Ku9YsZIvDfw8gmAmmjhdo4FiJijCW/krDJ5vlhVjkQKHLRq9r4qaF8APjLcf&#10;Dw+J/APji6sfAs7SaPpUPw48QxWIiMap9mkt1sNjwAxQN5eAP3CL/q2kR/P/ANob4WfDj9pr48+D&#10;vGnja7+JGpeCdA0ySxk8DP8ADTxQkNzK5mJuFuI4EMTFnty21CWFqgYkcAA/O34X/tn6J4R+NWi+&#10;OvEHwd8M3umaDBdS6R4V8OyzaZp1nqk9wJm1IRSG4UzbQIhwAqRW+0L9njA+h/2rP+CwOp+PNAPh&#10;r4MabqHhHT76yaG/1/V0WPVIXZh8toIZWSLCAjzSWf8Ae/IImjDt91/GLWPgd8f9Bj0j4g/Dzxh4&#10;mtIc/Z5Lj4beI0uLbLIzeTOlkssW4xJu2Mu4Lhsjivmv4tfsi/APxB4V8P2Xws0v4gfCDxHo2tDV&#10;4PEtl8OPFeoXg/dgGMPJErjDxwSI28+W0bFAplckA9B/4JYfs9eMfgD4W+IFt4k8V6BrVrfXlpH/&#10;AGJoOsm/OiajDHIL23ulVfKiuQHtkcIzZ8pcnCoT9z9K+Ufgjqfwv/Zb+HaeEvhd8PvihrLXV5DI&#10;1o3g/V4ri/u5BDbtPJcX0EFtDlUV3JeKJQrEAdD2PiHwT8Q/2k9EXRvGtgPhZ4BmvZBqegWOqLea&#10;zr9iHkVbW5nhAisYpAsbSpBJcNIkhj82LD7wDP8AgD4o039on4w+I/jRooe48GWWlx+E/C2ovFcQ&#10;HUEMi3Oo3QimhjOwzfZ7dTlsNZT9NxFfR1VNJ0my0HS7PTNMs7fTtNs4UtraztIlihgiRQqRoigB&#10;VVQAFAwAABVugArD8beNtC+G/hPVPE3ibVLfRdB0yE3F3fXTYSJB+pJJACgEsSAASQK3K+RP2+v2&#10;M/Gn7XUPg2x8P/EP/hHdCsb1f7V0S/jLWjRknN5GI13yXCKSoikbYwPytCd5kAPiLx942+J3/BWz&#10;49jwd4PE3hz4P6BcJcma6hzFYx4ZPtt1g/vbqQGRYoAwAGQMATzH9WPgX8C/CH7Ofw407wV4K077&#10;DpVr+8lmlIa4vZyAHuJ3AG+VtoycAABVUKiqo8i/Yq8dfALS9P8AEHwe+C+pwzS+Dbgrf+Zjz9Wf&#10;CLNqCy4H2lTJ+6aRQFUogVViaAt9O0AFfCv7V37KPi/4Z/Ed/wBo79nFPsPxAtd83iPwnBEWt/EU&#10;BIaZhCpG+VtoMkQwZSBJGVuFBl+6qKAPFP2Uf2rvCH7Wvw4TxJ4bf7Dqtrsh1nw/PIGuNMnIJCk4&#10;G+JtrGOUABwDwrq6J7XXwr+1d+yj4v8Ahn8R3/aO/ZxT7D8QLXfN4j8JwRFrfxFASGmYQqRvlbaD&#10;JEMGUgSRlbhQZff/ANlH9q7wh+1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6ui&#10;AHtdFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFc/4/8f8Ah74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5&#10;AAAAJZmYhVRQWZmVVBJAJ4/8f+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUE&#10;kA/nr4W8LeL/APgqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/wC8ryKSIwWhhYuZ5gAH&#10;hbwt4v8A+CqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/ALyvIpIjBaGFi5nmH6P6TpNj&#10;oOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACjSdJsdB0qz0zTLK307TbKFLa1s7SJY&#10;oYIkUKkaIoAVVUABQMAAAVboAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigDlPB/wq8I&#10;fD/XvFOteG/Dmn6Lqvii9Goazd2cIR72cKFDuf8AvpsDALySvjfI7N1dFFABRRRQAV8K/tXfso+L&#10;/hn8R3/aO/ZxT7D8QLXfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZfuqigDxT9lH9q7wh+1&#10;r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6uie118K/tXfso+L/hn8R3/aO/ZxT7&#10;D8QLXfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZff8A9lH9q7wh+1r8OE8SeG3+w6ra7IdZ&#10;8PzyBrjTJyCQpOBvibaxjlAAcA8K6uiAHtdFFFABRRRQAUUUUAFFFFABXP8Aj/x/4e+Fvg3VvFni&#10;zVrfQ/D2lQme8vrknbGuQAAACWZmIVUUFmZlVQSQDU+JnxV8IfBvwrP4k8beI9P8M6LDuH2nUJgn&#10;muI3k8qJfvSylY3KxoGdtp2qTXwB4W8LeL/+CqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlk&#10;ZD/vK8ikiMFoYWLmeYAB4W8LeL/+CqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/vK8ik&#10;iMFoYWLmeYfo/pOk2Og6VZ6Zpllb6dptlClta2dpEsUMESKFSNEUAKqqAAoGAAAKNJ0mx0HSrPTN&#10;MsrfTtNsoUtrWztIlihgiRQqRoigBVVQAFAwAABXgn7U37cvw5/ZFutCsvF8WsapqWrrJLDY6DBD&#10;NNFGhA8yQSSxhVJOBySSG44NAH0NRXP/AA98bWPxK8A+GvF2mRXEGm6/pltqtrFdqqzJFPEsqK4V&#10;mAYK4yASM5wT1ri/jv8AtPfDX9mzSba98f8AiWDR3u8m0sURprq5wQCUiQFiASMsQFGeTQB6pRXx&#10;Z4J/4K5/s/8AjDxA+l3V7r3hZDMsMOoa3pqrbTbmIDBoZJCi8AlpAgAYE4wcfZtneQahaw3VrNHc&#10;206LLFNC4dJEYZVlYcEEEEEUATUV81/tDf8ABQr4Nfs26tPoviDWbrWvEtuVE2h+H4FubmHOOJCz&#10;JGhw27azhsdumdb9nP8Abk+Ev7UF4+m+D9bmg8QRwC4fQ9XgNtdhMZJUZKSbf4vLZsdTwQSAe/UU&#10;VwPxz+Nnhj9nn4Y6v468XTTx6PpoUGK0jElxcSOwVIolJAZ2YgckAckkAEgA76ivn/8AZR/bW8Ef&#10;thf8JT/whuleINM/4R37L9r/ALdt4It/2jztnl+VNJnHkPnOOq4zzj1z4lePtN+Ffw98SeMdYWeT&#10;S9B06fUrmO1VWmeOKMuVjDMoLnbgAkDJGSOtAHSUV8Af8Pq/gh/0K3xA/wDBdY//ACZXr/7L/wDw&#10;UL+HX7WXj7UPCPhHRfFGnalZaZJqskut2ttFCYkliiKgx3Eh3bpk4xjAPPQEA+oKKKKACiiigAoo&#10;pskiQxtJIyoigszMcAAdSTQA6ivjr4lf8FXfgB8OdfbSYdY1TxfNHMIZrjw1aLcW0eRkuJXkRJFH&#10;rGX9s17/APA39oPwH+0d4RbxH4C1yPWLCKUwXEbI0U9tJ/dliYBlJHIJGCOQTQB6NRXx/wDHr/gq&#10;B8LP2dvixrvw98SaB4wvda0fyPPn0uztZLdvNgjnXYz3KMcLKoOVHIPUcngP+H1fwQ/6Fb4gf+C6&#10;x/8AkygD7/or5f8A2X/+Chfw6/ay8fah4R8I6L4o07UrLTJNVkl1u1tooTEksURUGO4kO7dMnGMY&#10;B56A9r+0F+2N8Kf2ZWtrfxz4kW21a5TzYNHsYmubx4zkBzGv3EJVgGcqCQQCcGgD2uvhX9q79lHx&#10;f8M/iO/7R37OKfYfiBa75vEfhOCItb+IoCQ0zCFSN8rbQZIhgykCSMrcKDL0Pwv/AOCsXwC+JWsQ&#10;6bc6nq/gq4mk8qKTxRZpBATjOWmikkSNe2XZRxX2OrLIoZSGVhkMDkEUAeLfso/tXeEP2tfhwniT&#10;w2/2HVbXZDrPh+eQNcaZOQSFJwN8TbWMcoADgHhXV0T2uvhX9q79lHxf8M/iO/7R37OKfYfiBa75&#10;vEfhOCItb+IoCQ0zCFSN8rbQZIhgykCSMrcKDL7/APso/tXeEP2tfhwniTw2/wBh1W12Q6z4fnkD&#10;XGmTkEhScDfE21jHKAA4B4V1dEAPa6KKKACiiigArx/9qr9pjw9+yh8I7zxv4gtrjUXaZbDTNMtg&#10;Q19eujvHEZMERLtjdmkYcKjYDttRvYK/PXTfhvD+3p+294v8S+LYriT4X/BvU18Oaf4c1LT5HstZ&#10;vVE4u2Z/PMQZLhIXZQp82EWySoAeQCp8Jf2G/HH7VmvWXxZ/as1rUL2O9+0XOm/DGOSe1t9LjlWN&#10;Yt22UNbfKgJgTEhKRNNKz+bHX6FaTpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgA&#10;ACrdFAHyF/wUI/a/8Z/sw2HgnRPAHhaDxF4q8ZPeRWcsySTm3aA2+QltGN0zuJzj5gFK8hs4r8ff&#10;2svBHxW8I/Eiw1D4y3cl1418TaVFrki3EoeaGF5ZYkjkVQFjYGBv3afKoKjg5A/o3l0+1nvLe8kt&#10;oZLu3V0huGjBkjVsbwrdQDtXOOuB6V+L3/Bav/k6bwt/2Jlr/wCl19QB+qn7J3/JrPwb/wCxM0b/&#10;ANIYa+A/2sf+Cffxr/aO/axuvGGoR2Vx4EvNTstPRrXU4lurLSldEkdEkAAKqZZSvzEljgMTg/fn&#10;7J3/ACaz8G/+xM0b/wBIYa7jxv440L4b+FNT8S+JdTg0fQ9NhM91eXLbURR/Mk8ADkkgDk0AflF/&#10;wVA/Yn+E37OfwZ8K+Kfh9ocugalPrkelXMbahcXIuY3t55N5E0j4IaEfdwPn6dK+nf8AglT4k8W6&#10;/wDsRqk6eZd6bf39joMl7OWSaFVVo9x5Koszyx4xwsfAxivjT4reNviH/wAFYv2gbHwv4I0+bSPh&#10;34fkYpdXQbybOFzhry6wcGVwhEcY5wCAfvtX65/Bn4T6H8DPhf4d8C+HYymlaLarbpI6qJJ36yTP&#10;tABd3LOxA6saAPzS+A3/AASb8Y6l8ebvW/j6th4j8MXEV1qF1JpOrSbr++eRcLKVWOUBvMkkJXby&#10;gBPOD8wfHfwUv7Nn/BQS50D4QW9wsmia9pjaHYx3bM5mlht5Ps3msxJUyStEdxOVJDZ5r9wfj94Z&#10;8XeNPg34s0HwHqq6H4u1GyNtp2pPdyWotZGYAyebGrOhVdxBUZyOMda/H/4W6kf+Ccv7XTR/HTwh&#10;Z+L9augl7F4ttb6W6ltopy4kvYVkA81iwcEuqSDbJgndyAfuBX4v/wDBUv8AaE1T9oD4hax4L8Ix&#10;y33gX4Zj7TrN5AymF7x5Y7YyE55Eck6wL33PIcY5r7z/AOCgn7Wlr+zr+z299oOoRnxZ4sha08PP&#10;GwJUMqmS7UEHIjSRSMjG54wetfC934b+F/wk/wCCY/xA02L4ieEfEHxZ8ZtpmpapY2Wu2d1fKRqF&#10;s62qrHIXfykDu/XDNKc4HAB6D/wQx/5rZ/3BP/b+vqT/AIKjeM5fBv7FfjcW9yLW61Z7TS424y6y&#10;XCGVBn+9Eko+hOOa+MP+CNfxY8EfC/8A4W//AMJl4y8P+Evt39j/AGT+3dUgsvtGz7bv8vzXXdt3&#10;pnGcblz1FfYX/BSj9mvx9+1F8LfDHhnwKmnPJY6v/ad2NQuvIB2wvEgU7Tk/vnPOOB9KAPzz/YZ/&#10;Y1+EPx6+FeueMPit45vvBkcOuDRtPMGrWdhFO/kxOVzcRPucmZAApHXoc1+kn7Kv/BP/AOGf7LXj&#10;a88beCPEHiTWbvUdKk0w/wBrXttPbmF5YpSy+VBGd26FMHcRgnjoR8MaD/wRf+IWo/Ccarq3jix0&#10;jxeLeS6j8J/YzcQpMV4ie6SXaHYKgZkjdQRwWABqX/gjl+0brWj/ABRuvhBqepPc+G9XtJ73SrS4&#10;lz9lvIh5kiwg9A8YkZlHGY92MliQD9h6KKKACiiigAr4k/4K3/GTU/hf+y//AGLo8xt7vxhfjR7i&#10;ZWwy2nlvJOBx/GFWM/7MjV9t1+XH/Bci3v20X4O3EYl/suO41WOcq37vzmW0MWR3bas2D2G71oAb&#10;+wj/AME3vhb8Xv2W9O8YfEDRtQvfEniX7TJaXBvJ7Y6fCsrxRPHGjKr7tnmAyBgQy446+p/sH/8A&#10;BPPx1+yT8SZ/FOq+PNM1Ky1DTGsdR0XTYZvKdyVdXDvtDFHXCsUBw7/dyQfiv4V/si/tIftmfA/Q&#10;tZsvE+m2ngHTLcaZomi6rqU1vDNHbEoXjgijdC3mBwZJMMWB5wBXoX/BOX9r74jfDz9oa2+CnxG1&#10;a+1TSL67n0dbbVpvPn0rUYywCLKSSVLoYymSMlSuMHIB9kfHr/gl/wDCz9on4sa78QvEmv8AjCy1&#10;rWPI8+DS7y1jt18qCOBdivbOwysSk5Y8k9BwPhT9vj9jT4C/sg+DdPh0rXvG2s+PdaLHTdOvNQtD&#10;bxRIQJLicJaK20EhVUMpYk4OFbH7Q6pqdtoumXeoXsy29naQvPPM5wqRqpZmPsACa/Gf9mKO8/4K&#10;Af8ABRS+8f8AiKCebw1okja3HZ3Ct5cNtbuqWFscOVVt5jkZQSHKTHBDNQB9tf8ABN79i+y/Zr+G&#10;sHijXbL/AIuR4ktFa+klwWsLZirrZrjgcqrP6sAOiLX5xftNaVe6x/wU0u7D4pBF0a88Z2EExnZ0&#10;gOitPEsR3N0X7NjcRwG34r95a/Gb9rP4t3f7f37WOk/Bfwbo2g6fY2uqPplv4mubMPfyiEO1zIZT&#10;ysChHZY15bywd3zYAA7/AILCfCv4a/DHxF8ME8CeHtC8M6he2l8dRs9DtorZXiVrf7PI8cYAyS04&#10;DYy23qcV+kn7DsfiqH9kr4Xx+M1dNfXSEV1kDiQQBm+zBw/zb/I8ndn+LNfld+0R+xr4j/4Jy6v4&#10;K+JdlrGgfErS21D7L5OuaGFhjutjSRq8DSvuBEbsHV1YFO2ef1p/ZX/aE0/9p74JaD4+sbJtLlvP&#10;MgvdPZw/2a5jYrIgYdVJAZTwSrLkA5AAPW6+Kv2lP+CeH/CVfEcfGL4IeIv+Fa/GKG9ivfNZ9ml3&#10;cmWE8siLG7JLIr/OQHjl2srxkzSSV9q0UAfH/wCxj+2dqnxE16++Dfxksf8AhEvjt4d3QXNpcIsS&#10;a0iLuM8IX5PN2YkZEyjofOizGWWL7Ar4q/4KJfs665rVnpnx++G+uf8ACK/E34c2U95Lqcl3IiTa&#10;Vbw3E7xLEI5FeXczKFYKjpNKkpZdoX6V+APxi0v9oD4N+E/iDpEfkWmuWSzvbbnb7NOpMc8G5kQv&#10;5cySR79oDbNw4IoA9AooooAK+Vf2Bf8Am43/ALLN4j/9t6+qq+Vf2Bf+bjf+yzeI/wD23oA+qqKK&#10;KACvxW/4LV/8nTeFv+xMtf8A0uvq/amvFPjV+xn8Hf2ifFVr4k+IXg//AISDWrWyTT4bn+07y22w&#10;LJJIqbYZkU4aWQ5Iz83XAGADW/ZO/wCTWfg3/wBiZo3/AKQw1+Rn/BUD9sLVPjZ8XNU+Huj3Rg8B&#10;+E717TyoyR9vvoyUmmfgZVW3Ig5GFL/xcftl4T8LaX4H8K6N4b0S1+xaLo9lDp9jbeY8nkwRRrHG&#10;m5yWbCqBliScckmvnG8/4Jifs1ajeT3d38OZLq6nkaWWebxDqrvI7HLMzG6ySSSST1zQB8M/B3/g&#10;rX4U+BPgPTvCPg79n6HS9Js0AOzxV+8uJMANNK32LLu2Mlj/ACwK+1Pgt+0t4r/bf/ZR+IHiXwNp&#10;TfDjxja3V1pOkbdQW9/0qK3gnjcu0CABmmCEFDgAnJzgXP8Ah1x+zF/0TP8A8r+qf/JNe1fBX4C+&#10;BP2dvCt14b+Huhf8I/ot1evqE1t9rnud07Rxxs+6aR2GVijGAcfL0yTkA/KD9mX/AIKXeOfgH8T/&#10;ABdp/wAfJPFfiyGaOOzktSU+1aXcQPJkJbu0cY3+YwcgqTsj6hQB5R+1B8VtV/4KL/tU6Qfh74Xv&#10;o2ksINE0uzutvnmJJJZWmn2FljAaaQn5iAqjmv2b+L37Jvwh+PNw11468B6Xrd+yLGdQAe2uyqnK&#10;r58LJJgHtu7kdCa1vhJ+zv8ADX4EWrweAvBml+GjJGsMtxaw7rmZF+6JJ3JkfHP3mPJzQB85/tLf&#10;8E4Yv2hvhn8G/B8Hj5/DEHw60htJjnk0kXzXqmG1iDHE0WwgWuehzv7Y5+J/2pP+CUv/AAzX8CfE&#10;3xH/AOFo/wDCR/2L9l/4ln/CPfZfO866ig/1v2p9uPN3fdOduOM5H7U1ynxS+Fvhj40+BNT8G+Mt&#10;M/tjw3qXlfa7L7RLB5nlypKnzxMrjDxoeGGcYPBIoA/Cz9hj9hj/AIbS/wCE2/4rb/hDv+Ea+w/8&#10;wn7d9p+0faP+m8Wzb9n987u2Of0J/wCCqPir43/C/wAM+G/Gvww8Tano/hm3Elrr0WmqpaJyQYZ2&#10;yhITl1JyADsz6j6g+Bf7Lfww/Zr/ALb/AOFceGf+Ec/tryPt/wDp91ded5PmeV/r5X2482T7uM7u&#10;c4GPTr2yt9Ss5rS7t4rq1mQxywTIHSRSMFWU8EEdjQB+Vvwq/wCCyGj+Ev2f9M0PxH4b8Ra58SdL&#10;0wWMeoNLFLa30sabI555nk80M2FL/I5J3HJzXB/8Ed/2dda8RfGOT4t6hpskHhjw/a3Ftp17KWQX&#10;F9KnlMIx0dUheYMTwC6dT939DLr/AIJ5/s6XniePX5PhToy30fSGJ5o7Q8Ec2qyCE9T1T09Bj3rQ&#10;dA0zwto1npGjada6TpVnEIbaxsYVhhgjHRURQAoHoBQBfooooAKKKKACvkL/AIKhfs+6r8ev2abh&#10;vDttNfeIfC94utW1jboXkuo1R0miRQCS2xy4UckxgDk19e0UAfj1+xF/wVE8Hfs6/ALTvh54x8L6&#10;9fT6LLcnT7vRFgkSaOaZ59sokkjKEPK4yN3GOK8s/Yl8E6x+1d+3x/wnw0d7XSLTxHP401RlZ2is&#10;na4e4gi8wAAsZtoAONwRzjCkV+s3xE/Yf+BXxV8Qf254l+Guj3erGf7TJdWvmWbTyf3pfIdBLnvv&#10;3A9816d4C+G/hb4W6BHonhDw9p3hvSYyWFpptssKFj1YhRyx9Tk0AfP/APwUz8d3PgL9jDx9LZsq&#10;XWqRwaOpZSRsuJkSUfUxGQA+pFfPH/BEXwZa2vwt+I3i0ITe3+sw6WWPQR28AlAH1N0c/QV91/Gr&#10;4C+BP2ifCtr4b+IWhf8ACQaLa3qahDbfa57bbOsckavuhkRjhZZBgnHzdMgYPgr8BfAn7O3hW68N&#10;/D3Qv+Ef0W6vX1Ca2+1z3O6do442fdNI7DKxRjAOPl6ZJyAegV+BvhK2f/gnz/wUC0648XabeRaH&#10;4f1O5MUkcZdp9NuYpoI7iLOPMAjlycH7yMv3gRX75VxvxL+DXgb4yabDYeN/Cmk+KLWBi0K6larK&#10;0LEYJRiNyEj+6RQB+V3/AAVE/bi+GP7RHwx8KeC/h1q0/iEwawusXt61lPaxweXBLEkeJkRmY+ex&#10;yBgbevNfav8AwTJ+COq/A39lPR7LXrKbTNc168m167srgFZIDKqRxKykZRvJhiJU8gkg85ruvhj+&#10;w58Cfg7q0Wq+FfhvpdpqcMnmw3l681/NC+Mbo3uHkKHH90jv617pQAUUUUAFfKv/AAS4/wCTE/hl&#10;/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/&#10;83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A&#10;9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/&#10;AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A&#10;7b19VV8q/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj&#10;/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8R/8AtvQB9VUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av&#10;/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06&#10;XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8&#10;R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9V&#10;UUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCT&#10;E/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q&#10;/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9&#10;xP8A9Ol3QB9VUUUUAFfJXwJ1ax+Dv7aXxx+GF9eW+hWPjGay8c+FNHmlV21GWeB01e4jcktuM9vn&#10;yWYELEzRoIwxr61rxT9qr9nr/hfngSzbRJtP0b4k+Gb2HWvCHiS9t/N/s2/hljlAPBzFJ5YR1ZXX&#10;7rmN2jQUAe10V8lfC/8Ab0sdL8TH4fftC6Nb/A/4mQwwypHqV4r6RqcTQF2uYLwZiiXfHKux5CA2&#10;2MSSSb1X61oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAoorx/9oH9rT4Xfsy6U1x468T29nqTQ+da6Dafv9SuwVkKbIF5VXaF0EsmyIMAGdc0&#10;AH7W3xosfgL+zz428VT+ILfw7q6aZc22hXEyLI0mqPC/2SOOMqwkbzAG2lSoVWZsIrEW/wBlX4W/&#10;8KW/Zx+HXg2TTP7Hv9N0a3/tGy+0ef5d/Ivm3nz7mBzcSTH5WKjOF+UAV4p8Ivh38Q/2lvjJofxl&#10;+N3gXT/Beg+GLL/ih/At44vLy0upxBLLqdzIAuJR5aokUiBo2UHy4pIhJL9gUAFFFFABRRRQBz/j&#10;b4e+FfiVpUWmeLvDOj+KtNhmFzHZ63YRXkKShWUSBJFYBgruN2M4Yjua+f8AVv8AgmX+zRrWq3mo&#10;XHwwt47i7me4kS01a/toVZmLEJFHcKka5PCIoVRgAAACvqCigD5V/wCHXH7MX/RM/wDyv6p/8k0f&#10;8OuP2Yv+iZ/+V/VP/kmvqqigD5V/4dcfsxf9Ez/8r+qf/JNH/Drj9mL/AKJn/wCV/VP/AJJr6qoo&#10;A+Vf+HXH7MX/AETP/wAr+qf/ACTR/wAOuP2Yv+iZ/wDlf1T/AOSa+qqKAPlX/h1x+zF/0TP/AMr+&#10;qf8AyTR/w64/Zi/6Jn/5X9U/+Sa+qqKAPlX/AIdcfsxf9Ez/APK/qn/yTR/w64/Zi/6Jn/5X9U/+&#10;Sa+qqKAPlX/h1x+zF/0TP/yv6p/8k0f8OuP2Yv8Aomf/AJX9U/8AkmvqqigD5V/4dcfsxf8ARM//&#10;ACv6p/8AJNH/AA64/Zi/6Jn/AOV/VP8A5Jr6qooA+Vf+HXH7MX/RM/8Ayv6p/wDJNH/Drj9mL/om&#10;f/lf1T/5Jr6qooA+Vf8Ah1x+zF/0TP8A8r+qf/JNH/Drj9mL/omf/lf1T/5Jr6qooA+Vf+HXH7MX&#10;/RM//K/qn/yTR/w64/Zi/wCiZ/8Alf1T/wCSa+qqKAPlX/h1x+zF/wBEz/8AK/qn/wAk0f8ADrj9&#10;mL/omf8A5X9U/wDkmvqqigD5V/4dcfsxf9Ez/wDK/qn/AMk0f8OuP2Yv+iZ/+V/VP/kmvqqigD5V&#10;/wCHXH7MX/RM/wDyv6p/8k0f8OuP2Yv+iZ/+V/VP/kmvqqigD5V/4dcfsxf9Ez/8r+qf/JNH/Drj&#10;9mL/AKJn/wCV/VP/AJJr6qooA+Vf+HXH7MX/AETP/wAr+qf/ACTXqvwt/ZV+EHwW/syTwb8OvD+j&#10;3+m+b9k1b7Gs+ox+Zv3/AOmS7pzkSOvLnCnaPlAFeq0UAFFFFABRRRQB/9lQSwMECgAAAAAAAAAh&#10;AGYTC/YDPQAAAz0AABQAAABkcnMvbWVkaWEvaW1hZ2UyLmpwZ//Y/+AAEEpGSUYAAQEBAGAAYAAA&#10;/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUV&#10;FQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgBdgEgAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEB&#10;AAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQci&#10;cRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpj&#10;ZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfI&#10;ycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgME&#10;BQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkj&#10;M1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2&#10;d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ&#10;2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A/VOiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAoor5V/aX/wCCkXwg/Zx+36V/an/Ca+M7fzIv+Ef0CRZfImXzV2XVx/q4NssWx0y0yb1b&#10;ymFAH1VRX51WPjb9vj9o68i1Dw3oXh/4C+G/9KntW123T7ROnnKkcFxHPHcTiVQrEOLeBHG5ujRi&#10;jRf+CRP/AAsDy9X+Onxo8YePfEn2K3giksrn/jyxvaWET3YneaIO52ELDj5iVy+FAP0Vor89bz9h&#10;X9qTwDcWGt+Av2sdY8R67BMVNn4vN2tiImjdWcpJLeJIwJXCvFgZ3BgyLnKk/bG/bD/Z90q3vPi/&#10;8ALfxVoUGmStLqXh2TbMrQLGZLu8mtXuoYV2b2IMUSkklSFjZaAP0for5/8A2c/26PhB+055Nn4V&#10;8Rf2f4kkz/xTOuqtrqJx5p/dpuZJ/khaQ+S8mxSpfaTivoCgAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK5/wAf+P8Aw98LfBureLPFmrW+h+HtKhM9&#10;5fXJO2NcgAAAEszMQqooLMzKqgkgHoK/Mvw3Z6t/wVZ+PWtX2u39xp/7Nvw/1PytO0qxW4hHiO4+&#10;cLI8rIhDNGA7jiSCKeONFVpnmoANc+L3xl/4KfarrHhj4OyXHwv+BcEMen69r2twqt3qbSNE08A8&#10;veSyxk/uIpFVkJ8+UCeNB9afs5/sL/CD9mPybzwr4d/tDxJHn/iptdZbvURnzR+7faqQfJM0Z8lI&#10;96hQ+4jNe66TpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACrdABRWT4p8WaH4H&#10;0G61vxJrOn+H9Ftdvn6jql0ltbw7mCLvkchVyzKoyeSwHU18beNv+Cw37P8A4V1WK00x/FHjG3eE&#10;StfaJpIjhjYswMZF3JA+4BQ2QhXDDDE5AAPt+ivgrSf+Cz3wK1LVbO0uNE8caXbzzJFJfXem2rQ2&#10;yswBkcR3LuVUHcQiM2AcKTgV9a/B34/fDz9oDQZNX+H3izT/ABNaQ48+O3YpcW2WdV86BwssO4xS&#10;bd6ruC5XI5oA8V/aX/4Ju/CD9o77fqv9l/8ACFeM7jzJf+Eg0CNYvPmbzW33Vv8A6ufdLLvd8LM+&#10;xV81RXhXhv8AaB+Nv/BP/wAZab4R/aAa48e/Bq+1Oez0z4m5kur6MuFkjMx8x3KqDJmGUGX/AFvk&#10;yTJAqN+j9ZPinwnofjjQbrRPEmjaf4g0W62+fp2qWqXNvNtYOu+NwVbDKrDI4Kg9RQBV8AeP/D3x&#10;S8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQOgr8y/G2m+Iv+CTPxQi8U+GXuPE&#10;f7NvjHUxBf8AhmS5D3ejXjIzA25kbLsI4mKOT+8SLypiGSGc/pTpOrWOvaVZ6npl5b6jpt7Clza3&#10;lpKssM8TqGSRHUkMrKQQwOCCCKALdFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAfBX/AAVu+N/irwV8L/C/wu8I6ZcXWpfEya40+S4sXlN35UL22bWCOPl2uGnS&#10;MjJBTzE2N5gK/WvwL+BfhD9nP4cad4K8Fad9h0q1/eSzSkNcXs5AD3E7gDfK20ZOAAAqqFRVUfEH&#10;hu3h/ao/4K2a1rnkW9/4T+EOmfYI7g6VJJDLexF0EUryHak8d5c3ckcgHIsQUBwZa/R+gArivjR8&#10;XvD3wF+F/iDx74qkuI9C0WFZZxaQmWaRmdY440XgFnkdEBYhQWBZlUFh2tfnV+3JpFx+0N+3l8Bv&#10;gLrd39n8AyWTeJb60jMw+3Opu2kilCSoOYbExJIuHj+0zMC2dtAHK/Av9lv4h/8ABQi8074v/tMa&#10;xqEPhBf3vhXwjpwFik1s8wlZyoG6O2dQI1fP2iZAj+aFjiaT3Xwx+0N8EvgLcXegfBL4NeKPHOkW&#10;8NtaX/iL4R+F49UsZJY490cE9+sim5nSOVXZi0hHn8tvLgdB+0T/AMXA+I/w3/Zl8Jf8SPw/e2X9&#10;u+MINL/0VIPC9sfITT0VPLIiu5ttufs8geNEOUaNyK+ivBPw98K/DXSpdM8I+GdH8K6bNMbmSz0S&#10;wis4XlKqpkKRqoLFUQbsZwoHYUAfKvjz9u7wFqXhme0+J/wA+LGl+BJ5reLU77xp4FRtItladAkl&#10;yGkcFVkKMAEZtwXapbArz/4sf8E//CuuW8Hxv/ZL8R2/hzx3YzPqOlR+H9Sin0XUnWSYTxwsSyRM&#10;xZotgb7NiPymjRXd1+/9W0mx17SrzTNTsrfUdNvYXtrqzu4llhnidSrxujAhlZSQVIwQSDXwrFJY&#10;/sM/t1eG/C+i29xonwa+McLrFpSzq1jYeIxKE32tuiM8SsGtIio2R/6WDu2W6pGAeq/sC/tTX37R&#10;3wvvdM8XR3Fn8VPBsw0zxVZ3GnNZkSl5Vil2dFZ1hcSJhCssco8tEKZ+oK/NX9pfwtcfszf8FKPg&#10;j8QfBFrp+jWHxLvV0XWrG3kmQX08l1HDeTTRKVT5ku7WRcEgzweY6FgS/wClVAHFfGj4Q+Hvj18L&#10;/EHgLxVHcSaFrUKxTm0mMU0bI6yRyI3IDJIiOAwKkqAyspKn41/4JqfHTVNK8bfEP9mXxJqOoeJ7&#10;/wCHl7fx6N4hnCqj6ba3KWhtymS6bXZXjBaTCSGPKLCgb7/r84P2rbiH9lz/AIKS/B34upPb6d4e&#10;8eQnQ9f3arJarIybLWW5ui4MawRRT2EoXO0tZkkIcSEA/R+iiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKK+f8A9vj4ma58If2QviT4n8Nz/ZNahsobKC6V5Ee3+03M&#10;Vq0sbIyssqLOzowPyuqnBAwQDxX/AIJM/D3VP+FT+L/jL4i1T+0/EnxS1qbULlo9qpst57hC7RrG&#10;oSV7iS7YhSU2eVgKdwr7qr5//YD8C/8ACu/2NvhPpX23+0PtGjJq/neV5W37a73vl43HOz7Rs3Z+&#10;bZuwucD6AoAK+Cv2gNNm8M/8FYP2dfFmrPb6d4e1Pw/e6NZ31zcxost6kWoAwAFshi17aquR87TK&#10;q7jkD71r5f8A2+v2Wb79o74X2Wp+EZLiz+Kng2Y6n4VvLfUWsyJS8TSxb+is6woY3yhWWOI+YiF8&#10;gGV8a9bsfgb+3L8MfiNq9trGo6b468Pn4aQDTbBXhsdQfU7ee2eeZpFAWRZZ/lA3AWzFQ/zbPrWv&#10;jX9kX9pjwF+398BbvwF46trfVPFkGmR2vijQdSCKdQVdq/2hB5YQBWkCvmMK0EpUDH7p36rwT4L/&#10;AGpPhX4ml0i38T+B/ir8OraYjT7nxjd3dh4jNr5CrFDLc29tJE7I4y0zxyPL87EoXAjAPqCvhX9r&#10;jRf+Fyft/wD7MXgSwj1C3u/Cf2nxrqWoR2Xn28Vqs8TxKxDgpvm04wl2AVTcRY3k7K9V+MVv+1l4&#10;w0GOw+H0fwv+Hd2+fP1S41q81e4GGRl8kPpscScLIrb45Mh/l2Fcmp4b8N/C7/gm78Bda8S+Jdau&#10;NR1K9m+1694mvv3ur+J9UfewRAzEszMZNkW7aimR3f8A10pAPKv29NNm8bftmfse+HdEe3v9dsfE&#10;FxrN1p63MazQ2UU9lO87KzAhfLtLkr/fMLqu5hivvWvz1/YI+HfiL9pL4ua7+1p8SPtDPezXFn4C&#10;05tSEq6bZh7iCVSiIo2xqzQpnbvY3Erx7nSQ/oVQAV8f/wDBVT4O6p8Xv2R9Xm0iTN34RvY/E722&#10;1f8ASIIIZo5xuZ1C7IZ5Jv4i3k7ApLjH2BXFfG7wTffEr4L+PvCOmS28GpeIPD+oaVay3bMsKSz2&#10;0kSM5VWIUM4yQCcZwD0oAPgj42vviV8F/APi7U4reDUtf8P6fqt1FaKywpLPbRyuqBmYhQznAJJx&#10;jJPWu1r4/wD+CVfxi1T4vfsj6RDq8ebvwjeyeGEudy/6RBBDDJAdqooXZDPHD/EW8neWJc4+wKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr4K/wCCz2rX2m/soaJb2l5c&#10;Wtvf+LbO2vIoZWRbmIWt3KI5ADh1EkUb7Tkbo1PVQa+9a+AP+C1f/JrPhb/sc7X/ANIb6gD7p8J+&#10;FtL8D+FdG8N6Ja/YtF0eyh0+xtvMeTyYIo1jjTc5LNhVAyxJOOSTWtRRQAUUUUAfJX7TH/BOLwF8&#10;ePENt4x8NX9x8KviLazfaovEPhy3RFmuPtCzfaLiFChecN5hWZJI5NzgszhFUeP6LD/wUM+Bvl6J&#10;DZ+D/jXYfYrdYNRvbuH/AETy96GMySS2U8srAIzvKJc/KQ+4vX6K0UAfnrqXj7/gol4yt00WD4a+&#10;B/Ar3s0MR8R21zaytYL5ilpCkl7cArtBDAQyNtLbV3ba1fhT/wAEzL7xL4+tPiT+0n48uPix4whm&#10;86PRVZn0iICWZxC3mKDLBukSRYESCJG3oUkRiD960UAVNJ0mx0HSrPTNMsrfTtNsoUtrWztIlihg&#10;iRQqRoigBVVQAFAwAABVuiigAooooA/PX/glRZzeAPH37TXwtsb+4uvCfg/xasWmR3axmYMZby2e&#10;R5FRSzPHZW+RwoKEqq7jn9Cq+AP+CcP/ACdN+2h/2Oa/+l2q19/0AFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABXwB/wWr/5NZ8Lf9jna/8ApDfV9/18Af8ABav/AJNZ8Lf9&#10;jna/+kN9QB9/0UUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P8Asc1/9LtVr7/r4A/4&#10;Jw/8nTftof8AY5r/AOl2q19/0AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABXwB/wWr/AOTWfC3/AGOdr/6Q31ff9fAH/Bav/k1nwt/2Odr/AOkN9QB9/wBFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAfAH/BOH/k6b9tD/sc1/wDS7Va+/wCvgD/gnD/ydN+2h/2Oa/8Apdqtff8A&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfAH/AAWr/wCTWfC3/Y52&#10;v/pDfV9v+P8Ax/4e+Fvg3VvFnizVrfQ/D2lQme8vrknbGuQAAACWZmIVUUFmZlVQSQD+evhbwt4v&#10;/wCCqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/vK8ikiMFoYWLmeYAH6VUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P+xzX/ANLtVr7/AK/PX9or9i3x78Evi5rv7SH7Oer3&#10;D+J2mfUNZ8DTRPOuqLI7SXojO/MqyNsf7KRu3BmhdXWGMfT/AOyj+1d4Q/a1+HCeJPDb/YdVtdkO&#10;s+H55A1xpk5BIUnA3xNtYxygAOAeFdXRAD2uiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACuf8AH/j/AMPfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIBPH/j/w&#10;98LfBureLPFmrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgH89fC3hbxf/wVU+I9r4x8Y2uo&#10;eEv2ZfDt6x0Tw60hiuPEU6Eo0sjIf95XkUkRgtDCxczzAAPC3hbxf/wVU+I9r4x8Y2uoeEv2ZfDt&#10;6x0Tw60hiuPEU6Eo0sjIf95XkUkRgtDCxczzD9H9J0mx0HSrPTNMsrfTtNsoUtrWztIlihgiRQqR&#10;oigBVVQAFAwAABWH4k1/w18Gfhvf6teJb6D4S8M6a0rRWkASK1tYI+EiiQcBVUKqKPQAdK/Hvxx+&#10;3z+0b+2F8U7jwj8GE1Hw9p10JlsdJ0Py47024GDNcXbH902P4ldFUsACThiAftXRX4Z+JPjR+2h+&#10;xJqmkz+Odc8QR2t/K0kMPia+i1u0uioG6PzfMlK8EHasinuO5r9YP2Q/2nNK/au+Ddj4ysbZdN1K&#10;ORrLVdMEgf7LdIAWAPUowZWUnnDDPINAHtlFfit/w0t/wUM/6BHxA/8ADcQ//INcl45/by/bS+GE&#10;lnH4y13XvCT3gZrZdc8G2VkZwuNxQS2a7sblzjpketAH7rUV8D/8Ep/2lfix+0hY/Ey9+JWvS+IL&#10;PS5NOh0y4bTLa0jR3FyZ0DQRIHbCwEg5Kgr03c/fFABRRRQAUUUUAFFFFABXwr+1d+yj4v8Ahn8R&#10;3/aO/ZxT7D8QLXfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZfsrx/4/8PfC3wbq3izxZq1v&#10;ofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIBwfgd8cfCP7RHw507xp4L1Fb/SrsbJYXKi4spwql&#10;7e4QE7JU3LlckEFWUsrKxAOS/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QA&#10;HAPCurontdfCv7V37KPi/wCGfxHf9o79nFPsPxAtd83iPwnBEWt/EUBIaZhCpG+VtoMkQwZSBJGV&#10;uFBl9/8A2Uf2rvCH7Wvw4TxJ4bf7Dqtrsh1nw/PIGuNMnIJCk4G+JtrGOUABwDwrq6IAe10UUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFc/4/8f8Ah74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5AAAA&#10;JZmYhVRQWZmVVBJAJ4/8f+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkA/n&#10;r4W8LeL/APgqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/wC8ryKSIwWhhYuZ5gAHhbwt&#10;4v8A+CqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/ALyvIpIjBaGFi5nmH6P6TpNjoOlW&#10;emaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACjSdJsdB0qz0zTLK307TbKFLa1s7SJYoYIk&#10;UKkaIoAVVUABQMAAAVboA+IP+CwvjCfwz+x++nQxl4/EPiCx0yZt+3YiiW6Bxj5vmtVGOOue2D8+&#10;/wDBDfR7abWvjFqjxIby2t9Kto5SvzLHK12zqD2BMMeR/sj0r7D/AOCkXwdvvjR+yT4t03SLBdR1&#10;vSTFrdlB5ZeQtA2ZREACfMMLTKoAyS23+Kvzm/4JK/tLeEPgT8TPF2heNdWh8P6X4qtbYQapeOI7&#10;aK4t2lKrK54QMsz4ZuAVAJ5oA/YH4qfBbwR8btL03TfHXh208S6fp14L+2tbzd5azCOSLcVBAYbZ&#10;X+VsjJBxlVItfD34S+CvhLY3Nl4K8KaP4VtbpxJcR6RZR24mYDAZ9gG4gdM5618Pft8f8FKrD4V6&#10;d4U0/wCCnjPQvEniKa9a61G4sGg1KyW0WJ0EMjqxAZpJEcbCGHknJAOG9d/YV/aY8d/Gv9n/AF34&#10;n/FmLQ9A0S2uLh7O+sYHt42s7dM3FxIWlf5VdZFz8uPLbrxQB7b8fPjn4Z/Zz+F2r+OfFdw0enWK&#10;hYreEZmu524jgiHd2P4AAsSFUkfhlDF8SP8Agpd+1YQTHFqWp/MzYLWuiaZG34Eom/HYu7joXq5+&#10;29+1xrH7ZHxiitdNuPsXgbT7n7H4fsLuZLWM7iFN1cPIwRHc87nIWNMAkYZm/Sn9iuz/AGc/2Sfh&#10;gmlQfGP4d3/izUwk+uawPE1jmeUA7YkPm5EUeSFHqWY8tQB9QfBH4M+G/gD8MdE8D+FbYwaXpkIQ&#10;zSBfOupTzJPKQAGkdsknAHYAAADu64rwT8bvh18StVl0zwj4+8L+KtShhNzJZ6JrNteTJEGVTIUj&#10;diFDOg3YxlgO4rtaACiiigAooooAKw/G3jbQvhv4T1TxN4m1S30XQdMhNxd3102EiQfqSSQAoBLE&#10;gAEkCtyvkT9vr9jPxp+11D4NsfD/AMQ/+Ed0KxvV/tXRL+MtaNGSc3kYjXfJcIpKiKRtjA/K0J3m&#10;QA+IvH3jb4nf8FbPj2PB3g8TeHPg/oFwlyZrqHMVjHhk+23WD+9upAZFigDAAZAwBPMf1Y+BfwL8&#10;Ifs5/DjTvBXgrTvsOlWv7yWaUhri9nIAe4ncAb5W2jJwAAFVQqKqjyL9irx18AtL0/xB8HvgvqcM&#10;0vg24K3/AJmPP1Z8Is2oLLgfaVMn7ppFAVSiBVWJoC307QAV8K/tXfso+L/hn8R3/aO/ZxT7D8QL&#10;XfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZfuqigDxT9lH9q7wh+1r8OE8SeG3+w6ra7IdZ&#10;8PzyBrjTJyCQpOBvibaxjlAAcA8K6uie118K/tXfso+L/hn8R3/aO/ZxT7D8QLXfN4j8JwRFrfxF&#10;ASGmYQqRvlbaDJEMGUgSRlbhQZff/wBlH9q7wh+1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvib&#10;axjlAAcA8K6uiAHtdFFFABRRRQAUUUUAFFFFABRRRQAVz/j/AMf+Hvhb4N1bxZ4s1a30Pw9pUJnv&#10;L65J2xrkAAAAlmZiFVFBZmZVUEkAnj/x/wCHvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiF&#10;VFBZmZVUEkA/nr4W8LeL/wDgqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/7yvIpIjBaG&#10;Fi5nmAAeFvC3i/8A4KqfEe18Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ryKSIwWhhYuZ5h+&#10;j+k6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAAo0nSbHQdKs9M0yyt9O02yhS2&#10;tbO0iWKGCJFCpGiKAFVVAAUDAAAFW6ACiiigAr4k/aI/4JP/AAr+NviLUPEeh3t78Ptfvi8s50yJ&#10;JrGWZgP3jW7Ywc8kRugbJPU5r7booA/On4Y/8EVfhz4b1C2u/GvjPWfGiwuWeytbddMt5h2V9ryS&#10;Y/3ZFPHUdK+3PHXwm03xN8EfEfw00YW/hnStT8P3Xh+1+yWoMVjHLbvApWIFQQgbO0EZxjI613VF&#10;AH5V/wDDjH/qtn/lqf8A3bR/w4x/6rZ/5an/AN21+qlFAHxV+xT/AME3v+GPfipqvjL/AIWJ/wAJ&#10;b9u0aXSPsX9ifYtm+eCXzN/2iTOPIxt2j72c8YP2rRRQAUUUUAFFFFABRRRQByng/wCFXhD4f694&#10;p1rw34c0/RdV8UXo1DWbuzhCPezhQodz/wB9NgYBeSV8b5HZuroooAKKKKACvhX9q79lHxf8M/iO&#10;/wC0d+zin2H4gWu+bxH4TgiLW/iKAkNMwhUjfK20GSIYMpAkjK3Cgy/dVFAHin7KP7V3hD9rX4cJ&#10;4k8Nv9h1W12Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dE9rr4V/au/ZR8X/DP4jv+0d+zin2H4gW&#10;u+bxH4TgiLW/iKAkNMwhUjfK20GSIYMpAkjK3Cgy+/8A7KP7V3hD9rX4cJ4k8Nv9h1W12Q6z4fnk&#10;DXGmTkEhScDfE21jHKAA4B4V1dEAPa6KKKACiiigAooooAK5/wAf+P8Aw98LfBureLPFmrW+h+Ht&#10;KhM95fXJO2NcgAAAEszMQqooLMzKqgkgGp8TPir4Q+DfhWfxJ428R6f4Z0WHcPtOoTBPNcRvJ5US&#10;/ellKxuVjQM7bTtUmvgDwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJ&#10;EYLQwsXM8wADwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM&#10;8w/R/SdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoAVVUABQMAAAUaTpNjoOlWemaZZW+nabZ&#10;QpbWtnaRLFDBEihUjRFACqqgAKBgAACvBP2pv25fhz+yLdaFZeL4tY1TUtXWSWGx0GCGaaKNCB5k&#10;gkljCqScDkkkNxwaAPoaiuf+Hvjax+JXgHw14u0yK4g03X9MttVtYrtVWZIp4llRXCswDBXGQCRn&#10;OCetcX8d/wBp74a/s2aTbXvj/wASwaO93k2liiNNdXOCASkSAsQCRliAozyaAPVKK+LPBP8AwVz/&#10;AGf/ABh4gfS7q917wshmWGHUNb01VtptzEBg0MkhReAS0gQAMCcYOPs2zvINQtYbq1mjubadFlim&#10;hcOkiMMqysOCCCCCKAJqK+a/2hv+ChXwa/Zt1afRfEGs3WteJbcqJtD8PwLc3MOccSFmSNDht21n&#10;DY7dM637Of7cnwl/agvH03wfrc0HiCOAXD6Hq8BtrsJjJKjJSTb/ABeWzY6nggkA9+oorgfjn8bP&#10;DH7PPwx1fx14umnj0fTQoMVpGJLi4kdgqRRKSAzsxA5IA5JIAJAB31FfP/7KP7a3gj9sL/hKf+EN&#10;0rxBpn/CO/Zftf8AbtvBFv8AtHnbPL8qaTOPIfOcdVxnnHrnxK8fab8K/h74k8Y6ws8ml6Dp0+pX&#10;MdqqtM8cUZcrGGZQXO3ABIGSMkdaAOkor4A/4fV/BD/oVviB/wCC6x/+TK9f/Zf/AOChfw6/ay8f&#10;ah4R8I6L4o07UrLTJNVkl1u1tooTEksURUGO4kO7dMnGMYB56AgH1BRRRQAUUUUAFFFNkkSGNpJG&#10;VEUFmZjgADqSaAHUV8dfEr/gq78APhzr7aTDrGqeL5o5hDNceGrRbi2jyMlxK8iJIo9Yy/tmvf8A&#10;4G/tB+A/2jvCLeI/AWuR6xYRSmC4jZGintpP7ssTAMpI5BIwRyCaAPRqK+P/AI9f8FQPhZ+zt8WN&#10;d+HviTQPGF7rWj+R58+l2drJbt5sEc67Ge5RjhZVByo5B6jk8B/w+r+CH/QrfED/AMF1j/8AJlAH&#10;3/RXy/8Asv8A/BQv4dftZePtQ8I+EdF8UadqVlpkmqyS63a20UJiSWKIqDHcSHdumTjGMA89Ae1/&#10;aC/bG+FP7MrW1v458SLbatcp5sGj2MTXN48ZyA5jX7iEqwDOVBIIBODQB7XXwr+1d+yj4v8Ahn8R&#10;3/aO/ZxT7D8QLXfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZeh+F/8AwVi+AXxK1iHTbnU9&#10;X8FXE0nlRSeKLNIICcZy00UkiRr2y7KOK+x1ZZFDKQysMhgcgigDxb9lH9q7wh+1r8OE8SeG3+w6&#10;ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6uie118K/tXfso+L/hn8R3/aO/ZxT7D8QLXfN4j8Jw&#10;RFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZff8A9lH9q7wh+1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQ&#10;pOBvibaxjlAAcA8K6uiAHtdFFFABXj/7VX7THh79lD4R3njfxBbXGou0y2GmaZbAhr69dHeOIyYI&#10;iXbG7NIw4VGwHbajewV+eum/DeH9vT9t7xf4l8WxXEnwv+Depr4c0/w5qWnyPZazeqJxdsz+eYgy&#10;XCQuyhT5sItklQA8gFT4S/sN+OP2rNesviz+1ZrWoXsd79oudN+GMck9rb6XHKsaxbtsoa2+VATA&#10;mJCUiaaVn82Ov0K0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFW6KAPkL/go&#10;R+1/4z/ZhsPBOieAPC0HiLxV4ye8is5ZkknNu0Bt8hLaMbpncTnHzAKV5DZxX4+/tZeCPit4R+JF&#10;hqHxlu5Lrxr4m0qLXJFuJQ80MLyyxJHIqgLGwMDfu0+VQVHByB/RvLp9rPeW95JbQyXdurpDcNGD&#10;JGrY3hW6gHaucdcD0r8Xv+C1f/J03hb/ALEy1/8AS6+oA/VT9k7/AJNZ+Df/AGJmjf8ApDDXwH+1&#10;j/wT7+Nf7R37WN14w1COyuPAl5qdlp6Na6nEt1ZaUrokjokgABVTLKV+YkscBicH78/ZO/5NZ+Df&#10;/YmaN/6Qw13HjfxxoXw38Kan4l8S6nBo+h6bCZ7q8uW2oij+ZJ4AHJJAHJoA/KL/AIKgfsT/AAm/&#10;Zz+DPhXxT8PtDl0DUp9cj0q5jbULi5FzG9vPJvImkfBDQj7uB8/TpX07/wAEqfEni3X/ANiNUnTz&#10;LvTb+/sdBkvZyyTQqqtHuPJVFmeWPGOFj4GMV8afFbxt8Q/+CsX7QNj4X8EafNpHw78PyMUuroN5&#10;NnC5w15dYODK4QiOMc4BAP32r9c/gz8J9D+Bnwv8O+BfDsZTStFtVt0kdVEk79ZJn2gAu7lnYgdW&#10;NAH5pfAb/gk34x1L483et/H1bDxH4YuIrrULqTSdWk3X988i4WUqscoDeZJISu3lACecH5g+O/gp&#10;f2bP+CglzoHwgt7hZNE17TG0Oxju2ZzNLDbyfZvNZiSpklaI7icqSGzzX7g/H7wz4u8afBvxZoPg&#10;PVV0PxdqNkbbTtSe7ktRayMwBk82NWdCq7iCozkcY61+P/wt1I/8E5f2umj+OnhCz8X61dBL2Lxb&#10;a30t1LbRTlxJewrIB5rFg4JdUkG2TBO7kA/cCvxf/wCCpf7QmqftAfELWPBfhGOW+8C/DMfadZvI&#10;GUwvePLHbGQnPIjknWBe+55DjHNfef8AwUE/a0tf2df2e3vtB1CM+LPFkLWnh542BKhlUyXagg5E&#10;aSKRkY3PGD1r4Xu/Dfwv+En/AATH+IGmxfETwj4g+LPjNtM1LVLGy12zur5SNQtnW1VY5C7+Ugd3&#10;64ZpTnA4APQf+CGP/NbP+4J/7f19Sf8ABUbxnL4N/Yr8bi3uRa3WrPaaXG3GXWS4QyoM/wB6JJR9&#10;Ccc18Yf8Ea/ix4I+F/8Awt//AITLxl4f8Jfbv7H+yf27qkFl9o2fbd/l+a67tu9M4zjcueor7C/4&#10;KUfs1+Pv2ovhb4Y8M+BU055LHV/7TuxqF15AO2F4kCnacn9855xwPpQB+ef7DP7Gvwh+PXwr1zxh&#10;8VvHN94Mjh1waNp5g1azsIp38mJyubiJ9zkzIAFI69Dmv0k/ZV/4J/8Awz/Za8bXnjbwR4g8Sazd&#10;6jpUmmH+1r22ntzC8sUpZfKgjO7dCmDuIwTx0I+GNB/4Iv8AxC1H4TjVdW8cWOkeLxbyXUfhP7Gb&#10;iFJivET3SS7Q7BUDMkbqCOCwANS/8Ecv2jda0f4o3Xwg1PUnufDer2k97pVpcS5+y3kQ8yRYQege&#10;MSMyjjMe7GSxIB+w9FFFABRRRQAV8Sf8Fb/jJqfwv/Zf/sXR5jb3fjC/Gj3EythltPLeScDj+MKs&#10;Z/2ZGr7br8uP+C5FvftovwduIxL/AGXHcarHOVb935zLaGLI7ttWbB7Dd60AN/YR/wCCb3wt+L37&#10;LeneMPiBo2oXviTxL9pktLg3k9sdPhWV4onjjRlV92zzAZAwIZccdfU/2D/+Cefjr9kn4kz+KdV8&#10;eaZqVlqGmNY6joumwzeU7kq6uHfaGKOuFYoDh3+7kg/Ffwr/AGRf2kP2zPgfoWs2XifTbTwDpluN&#10;M0TRdV1Ka3hmjtiULxwRRuhbzA4MkmGLA84Ar0L/AIJy/tffEb4eftDW3wU+I2rX2qaRfXc+jrba&#10;tN58+lajGWARZSSSpdDGUyRkqVxg5APsj49f8Ev/AIWftE/FjXfiF4k1/wAYWWtax5HnwaXeWsdu&#10;vlQRwLsV7Z2GViUnLHknoOB8Kft8fsafAX9kHwbp8Ola9421nx7rRY6bp15qFobeKJCBJcThLRW2&#10;gkKqhlLEnBwrY/aHVNTttF0y71C9mW3s7SF555nOFSNVLMx9gATX4z/sxR3n/BQD/gopfeP/ABFB&#10;PN4a0SRtbjs7hW8uG2t3VLC2OHKq28xyMoJDlJjghmoA+2v+Cb37F9l+zX8NYPFGu2X/ABcjxJaK&#10;19JLgtYWzFXWzXHA5VWf1YAdEWvzi/aa0q91j/gppd2HxSCLo154zsIJjOzpAdFaeJYjubov2bG4&#10;jgNvxX7y1+M37Wfxbu/2/v2sdJ+C/g3RtB0+xtdUfTLfxNc2Ye/lEIdrmQynlYFCOyxry3lg7vmw&#10;AB3/AAWE+Ffw1+GPiL4YJ4E8PaF4Z1C9tL46jZ6HbRWyvErW/wBnkeOMAZJacBsZbb1OK/ST9h2P&#10;xVD+yV8L4/GaumvrpCK6yBxIIAzfZg4f5t/keTuz/Fmvyu/aI/Y18R/8E5dX8FfEuy1jQPiVpbah&#10;9l8nXNDCwx3WxpI1eBpX3AiN2Dq6sCnbPP60/sr/ALQmn/tPfBLQfH1jZNpct55kF7p7OH+zXMbF&#10;ZEDDqpIDKeCVZcgHIAB63XxV+0p/wTw/4Sr4jj4xfBDxF/wrX4xQ3sV75rPs0u7kywnlkRY3ZJZF&#10;f5yA8cu1leMmaSSvtWigD4//AGMf2ztU+ImvX3wb+Mlj/wAIl8dvDu6C5tLhFiTWkRdxnhC/J5uz&#10;EjImUdD50WYyyxfYFfFX/BRL9nXXNas9M+P3w31z/hFfib8ObKe8l1OS7kRJtKt4bid4liEcivLu&#10;ZlCsFR0mlSUsu0L9K/AH4xaX+0B8G/CfxB0iPyLTXLJZ3ttzt9mnUmOeDcyIX8uZJI9+0Btm4cEU&#10;AegV8q/sC/8ANxv/AGWbxH/7b19VV8q/sC/83G/9lm8R/wDtvQB9VUUUUAFfit/wWr/5Om8Lf9iZ&#10;a/8ApdfV+1NeKfGr9jP4O/tE+KrXxJ8QvB//AAkGtWtkmnw3P9p3lttgWSSRU2wzIpw0shyRn5uu&#10;AMAGt+yd/wAms/Bv/sTNG/8ASGGvyM/4Kgfthap8bPi5qnw90e6MHgPwnevaeVGSPt99GSk0z8DK&#10;q25EHIwpf+Lj9svCfhbS/A/hXRvDeiWv2LRdHsodPsbbzHk8mCKNY403OSzYVQMsSTjkk1843n/B&#10;MT9mrUbye7u/hzJdXU8jSyzzeIdVd5HY5ZmY3WSSSSSeuaAPhn4O/wDBWvwp8CfAeneEfB37P0Ol&#10;6TZoAdnir95cSYAaaVvsWXdsZLH+WBX2p8Fv2lvFf7b/AOyj8QPEvgbSm+HHjG1urrSdI26gt7/p&#10;UVvBPG5doEADNMEIKHABOTnAuf8ADrj9mL/omf8A5X9U/wDkmvavgr8BfAn7O3hW68N/D3Qv+Ef0&#10;W6vX1Ca2+1z3O6do442fdNI7DKxRjAOPl6ZJyAflB+zL/wAFLvHPwD+J/i7T/j5J4r8WQzRx2clq&#10;Sn2rS7iB5MhLd2jjG/zGDkFSdkfUKAPKP2oPitqv/BRf9qnSD8PfC99G0lhBoml2d1t88xJJLK00&#10;+wssYDTSE/MQFUc1+zfxe/ZN+EPx5uGuvHXgPS9bv2RYzqAD212VU5VfPhZJMA9t3cjoTWt8JP2d&#10;/hr8CLV4PAXgzS/DRkjWGW4tYd1zMi/dEk7kyPjn7zHk5oA+c/2lv+CcMX7Q3wz+Dfg+Dx8/hiD4&#10;daQ2kxzyaSL5r1TDaxBjiaLYQLXPQ539sc/E/wC1J/wSl/4Zr+BPib4j/wDC0f8AhI/7F+y/8Sz/&#10;AIR77L53nXUUH+t+1Ptx5u77pztxxnI/amuU+KXwt8MfGnwJqfg3xlpn9seG9S8r7XZfaJYPM8uV&#10;JU+eJlcYeNDwwzjB4JFAH4WfsMfsMf8ADaX/AAm3/Fbf8Id/wjX2H/mE/bvtP2j7R/03i2bfs/vn&#10;d2xz+hP/AAVR8VfG/wCF/hnw341+GHibU9H8M24ktdei01VLROSDDO2UJCcupOQAdmfUfUHwL/Zb&#10;+GH7Nf8Abf8Awrjwz/wjn9teR9v/ANPurrzvJ8zyv9fK+3HmyfdxndznAx6de2VvqVnNaXdvFdWs&#10;yGOWCZA6SKRgqynggjsaAPyt+FX/AAWQ0fwl+z/pmh+I/DfiLXPiTpemCxj1BpYpbW+ljTZHPPM8&#10;nmhmwpf5HJO45Oa4P/gjv+zrrXiL4xyfFvUNNkg8MeH7W4ttOvZSyC4vpU8phGOjqkLzBieAXTqf&#10;u/oZdf8ABPP9nS88Tx6/J8KdGW+j6QxPNHaHgjm1WQQnqeqenoMe9aDoGmeFtGs9I0bTrXSdKs4h&#10;DbWNjCsMMEY6KiKAFA9AKAL9FFFABRRRQAV8hf8ABUL9n3Vfj1+zTcN4dtpr7xD4XvF1q2sbdC8l&#10;1GqOk0SKASW2OXCjkmMAcmvr2igD8ev2Iv8AgqJ4O/Z1+AWnfDzxj4X16+n0WW5On3eiLBIk0c0z&#10;z7ZRJJGUIeVxkbuMcV5Z+xL4J1j9q79vj/hPho72ukWniOfxpqjKztFZO1w9xBF5gABYzbQAcbgj&#10;nGFIr9ZviJ+w/wDAr4q+IP7c8S/DXR7vVjP9pkurXzLNp5P70vkOglz337ge+a9O8BfDfwt8LdAj&#10;0Twh4e07w3pMZLC0022WFCx6sQo5Y+pyaAPn/wD4KZ+O7nwF+xh4+ls2VLrVI4NHUspI2XEyJKPq&#10;YjIAfUivnj/giL4MtbX4W/EbxaEJvb/WYdLLHoI7eASgD6m6OfoK+6/jV8BfAn7RPhW18N/ELQv+&#10;Eg0W1vU1CG2+1z222dY5I1fdDIjHCyyDBOPm6ZAwfBX4C+BP2dvCt14b+Huhf8I/ot1evqE1t9rn&#10;ud07Rxxs+6aR2GVijGAcfL0yTkA9Ar8DfCVs/wDwT5/4KBadceLtNvItD8P6ncmKSOMu0+m3MU0E&#10;dxFnHmARy5OD95GX7wIr98q434l/BrwN8ZNNhsPG/hTSfFFrAxaFdStVlaFiMEoxG5CR/dIoA/K7&#10;/gqJ+3F8Mf2iPhj4U8F/DrVp/EJg1hdYvb1rKe1jg8uCWJI8TIjMx89jkDA29ea+1f8AgmT8EdV+&#10;Bv7Kej2WvWU2ma5r15Nr13ZXAKyQGVUjiVlIyjeTDESp5BJB5zXdfDH9hz4E/B3VotV8K/DfS7TU&#10;4ZPNhvL15r+aF8Y3RvcPIUOP7pHf1r3SgAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yY&#10;n8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6&#10;qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv&#10;+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK+Vf+&#10;CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V&#10;/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/&#10;AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK+Vf+CXH/&#10;ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/&#10;5uN/7LN4j/8AbegD6qooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS&#10;7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn&#10;8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/&#10;7LN4j/8AbegD6qooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+&#10;qq+SvgTq1j8Hf20vjj8ML68t9CsfGM1l458KaPNKrtqMs8Dpq9xG5JbcZ7fPkswIWJmjQRhjX1rX&#10;in7VX7PX/C/PAlm2iTafo3xJ8M3sOteEPEl7b+b/AGbfwyxygHg5ik8sI6srr91zG7RoKAPa6K+S&#10;vhf+3pY6X4mPw+/aF0a3+B/xMhhhlSPUrxX0jU4mgLtcwXgzFEu+OVdjyEBtsYkkk3qv1rQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRXj/&#10;AO0D+1p8Lv2ZdKa48deJ7ez1JofOtdBtP3+pXYKyFNkC8qrtC6CWTZEGADOuaAD9rb40WPwF/Z58&#10;beKp/EFv4d1dNMubbQriZFkaTVHhf7JHHGVYSN5gDbSpUKrM2EViLf7Kvwt/4Ut+zj8OvBsmmf2P&#10;f6bo1v8A2jZfaPP8u/kXzbz59zA5uJJj8rFRnC/KAK8U+EXw7+If7S3xk0P4y/G7wLp/gvQfDFl/&#10;xQ/gW8cXl5aXU4gll1O5kAXEo8tUSKRA0bKD5cUkQkl+wKACiiigDn/G3w98K/ErSotM8XeGdH8V&#10;abDMLmOz1uwivIUlCsokCSKwDBXcbsZwxHc18/6t/wAEy/2aNa1W81C4+GFvHcXcz3EiWmrX9tCr&#10;MxYhIo7hUjXJ4RFCqMAAAAUUUAVf+HXH7MX/AETP/wAr+qf/ACTR/wAOuP2Yv+iZ/wDlf1T/AOSa&#10;KKAD/h1x+zF/0TP/AMr+qf8AyTR/w64/Zi/6Jn/5X9U/+SaKKAD/AIdcfsxf9Ez/APK/qn/yTR/w&#10;64/Zi/6Jn/5X9U/+SaKKAD/h1x+zF/0TP/yv6p/8k0f8OuP2Yv8Aomf/AJX9U/8AkmiigA/4dcfs&#10;xf8ARM//ACv6p/8AJNH/AA64/Zi/6Jn/AOV/VP8A5JoooAP+HXH7MX/RM/8Ayv6p/wDJNH/Drj9m&#10;L/omf/lf1T/5JoooAP8Ah1x+zF/0TP8A8r+qf/JNH/Drj9mL/omf/lf1T/5JoooAP+HXH7MX/RM/&#10;/K/qn/yTR/w64/Zi/wCiZ/8Alf1T/wCSaKKAD/h1x+zF/wBEz/8AK/qn/wAk0f8ADrj9mL/omf8A&#10;5X9U/wDkmiigA/4dcfsxf9Ez/wDK/qn/AMk0f8OuP2Yv+iZ/+V/VP/kmiigA/wCHXH7MX/RM/wDy&#10;v6p/8k0f8OuP2Yv+iZ/+V/VP/kmiigA/4dcfsxf9Ez/8r+qf/JNH/Drj9mL/AKJn/wCV/VP/AJJo&#10;ooAP+HXH7MX/AETP/wAr+qf/ACTR/wAOuP2Yv+iZ/wDlf1T/AOSaKKAD/h1x+zF/0TP/AMr+qf8A&#10;yTR/w64/Zi/6Jn/5X9U/+SaKKAD/AIdcfsxf9Ez/APK/qn/yTXqvwt/ZV+EHwW/syTwb8OvD+j3+&#10;m+b9k1b7Gs+ox+Zv3/6ZLunORI68ucKdo+UAUUUAeq0UUUAf/9lQSwMEFAAGAAgAAAAhAOSNIdHc&#10;AAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxBiVmE0pRT0VwVYQb9Nk&#10;moRmZ0N2m6T/3tGLXh4Mb3jve/lytp0aafCtYwPxIgJFXLqq5drAx+7l5hGUD8gVdo7JwJk8LIvL&#10;ixyzyk38TuM21EpC2GdooAmhz7T2ZUMW/cL1xOId3GAxyDnUuhpwknDb6dsoutcWW5aGBntaN1Qe&#10;tydr4HXCaZXEz+PmeFifv3bp2+cmJmOur+bVE6hAc/h7hh98QYdCmPbuxJVXnQEZEn5VvIc0kRl7&#10;A3dpEoMucv2fvvgGAAD//wMAUEsDBBQABgAIAAAAIQB7wDiSwwAAAKUBAAAZAAAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc7yQywrCMBBF94L/EGZv03YhIqZuRHAr+gFDMk2jzYMkiv69AREUBHcu&#10;Z4Z77mFW65sd2ZViMt4JaKoaGDnplXFawPGwnS2ApYxO4egdCbhTgnU3naz2NGIuoTSYkFihuCRg&#10;yDksOU9yIIup8oFcufQ+WsxljJoHlGfUxNu6nvP4zoDug8l2SkDcqRbY4R5K82+273sjaePlxZLL&#10;Xyq4saW7ADFqygIsKYPPZVudggb+3aH5j0PzcuAfz+0eAAAA//8DAFBLAQItABQABgAIAAAAIQDa&#10;9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJSpUcVGAgAA6gYAAA4AAAAAAAAAAAAAAAAAPQIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;CgAAAAAAAAAhAOmXJmU1QQAANUEAABQAAAAAAAAAAAAAAAAArwQAAGRycy9tZWRpYS9pbWFnZTEu&#10;anBnUEsBAi0ACgAAAAAAAAAhAGYTC/YDPQAAAz0AABQAAAAAAAAAAAAAAAAAFkYAAGRycy9tZWRp&#10;YS9pbWFnZTIuanBnUEsBAi0AFAAGAAgAAAAhAOSNIdHcAAAABQEAAA8AAAAAAAAAAAAAAAAAS4MA&#10;AGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB7wDiSwwAAAKUBAAAZAAAAAAAAAAAAAAAA&#10;AFSEAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAE6FAAAAAA==&#10;">
+              <v:group w14:anchorId="1DF32707" id="Group 74657" o:spid="_x0000_s1026" style="width:376.9pt;height:226.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="47866,28771" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCUqVHFRgIAAOoGAAAOAAAAZHJzL2Uyb0RvYy54bWzUVU1v2zAMvQ/Y&#10;fxB0b/yxOnWNJL1kDQYMW9BtP0CRZVuYZQmUEif/fpTspG0yoEXRw3aIQkom+fj0TM/u9qolOwFW&#10;6m5Ok0lMiei4LmVXz+mvn/dXOSXWsa5kre7EnB6EpXeLjx9mvSlEqhvdlgIIJuls0Zs5bZwzRRRZ&#10;3gjF7EQb0eFhpUExhy7UUQmsx+yqjdI4nka9htKA5sJa3F0Oh3QR8leV4O57VVnhSDuniM2FFcK6&#10;8Wu0mLGiBmYayUcY7A0oFJMdFj2lWjLHyBbkRSolOWirKzfhWkW6qiQXoQfsJonPulmB3prQS130&#10;tTnRhNSe8fTmtPzbbgXmh1kDMtGbGrkInu9lX4Hy/4iS7ANlhxNlYu8Ix83rm3w6/YTMcjxL85ub&#10;JM8GUnmDzF/E8ebzC5HRsXD0DI6RvMDfyAFaFxy8rBWMclsQdEyiXpVDMfi9NVd4XYY5uZGtdIcg&#10;PbwYD6rbrSVfw+AgnWsgskRi0mtKOqZQ83juyxK/hSz7IP+cj0I38v6zJJtWmnvZtp57b49wUbVn&#10;t/6XjgdFLTXfKtG54RUB0SJy3dlGGksJFEJtBEKEL2Uy3JV1IBxvfMEKCz/ga+ORseJ0EFA+AvOY&#10;LYrmtTJJ0zRPk+xCJqfLZoUB61ZCK+INBIcYkGFWsN1XO6I5PjKSNgAIyBDPQCwa/5FEppcSmf5r&#10;EknfXyJpdhvnMQ4NnBmjAo/zJE1us/xxnmRJkoUh/a5CCZMFB2qQ+Dj8/cR+6qP99BO1+AMAAP//&#10;AwBQSwMECgAAAAAAAAAhAOmXJmU1QQAANUEAABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+AA&#10;EEpGSUYAAQEBAGAAYAAA/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4S&#10;EA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgBeQEkAwEiAAIRAQMR&#10;Af/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQEC&#10;AwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNE&#10;RUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqy&#10;s7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEB&#10;AQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEH&#10;YXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZX&#10;WFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLD&#10;xMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A/VOiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAoor5V/aX/wCCkXwg/Zx+36V/an/Ca+M7fzIv+Ef0CRZfImXz&#10;V2XVx/q4NssWx0y0yb1bymFAH1VRX51WPjb9vj9o68i1Dw3oXh/4C+G/9KntW123T7ROnnKkcFxH&#10;PHcTiVQrEOLeBHG5ujRijRf+CRP/AAsDy9X+Onxo8YePfEn2K3giksrn/jyxvaWET3YneaIO52EL&#10;Dj5iVy+FAP0Vor89bz9hX9qTwDcWGt+Av2sdY8R67BMVNn4vN2tiImjdWcpJLeJIwJXCvFgZ3Bgy&#10;LnKk/bG/bD/Z90q3vPi/8ALfxVoUGmStLqXh2TbMrQLGZLu8mtXuoYV2b2IMUSkklSFjZaAP0for&#10;5/8A2c/26PhB+055Nn4V8Rf2f4kkz/xTOuqtrqJx5p/dpuZJ/khaQ+S8mxSpfaTivoCgAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACuf8AH/j/&#10;AMPfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIB6CvzL8N2erf8FWfj1rV9rt&#10;/caf+zb8P9T8rTtKsVuIR4juPnCyPKyIQzRgO44kginjjRVaZ5qADXPi98Zf+Cn2q6x4Y+Dslx8L&#10;/gXBDHp+va9rcKrd6m0jRNPAPL3kssZP7iKRVZCfPlAnjQfWn7Of7C/wg/Zj8m88K+Hf7Q8SR5/4&#10;qbXWW71EZ80fu32qkHyTNGfJSPeoUPuIzXuuk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQA&#10;qqoACgYAAAq3QAUVk+KfFmh+B9Butb8Sazp/h/RbXb5+o6pdJbW8O5gi75HIVcsyqMnksB1NfG3j&#10;b/gsN+z/AOFdVitNMfxR4xt3hErX2iaSI4Y2LMDGRdyQPuAUNkIVwwwxOQAD7for4K0n/gs98CtS&#10;1WztLjRPHGl288yRSX13ptq0NsrMAZHEdy7lVB3EIjNgHCk4FfWvwd+P3w8/aA0GTV/h94s0/wAT&#10;WkOPPjt2KXFtlnVfOgcLLDuMUm3eq7guVyOaAPFf2l/+Cbvwg/aO+36r/Zf/AAhXjO48yX/hINAj&#10;WLz5m81t91b/AOrn3Sy73fCzPsVfNUV4V4b/AGgfjb/wT/8AGWm+Ef2gGuPHvwavtTns9M+JuZLq&#10;+jLhZIzMfMdyqgyZhlBl/wBb5MkyQKjfo/WT4p8J6H440G60TxJo2n+INFutvn6dqlqlzbzbWDrv&#10;jcFWwyqwyOCoPUUAVfAHj/w98UvBuk+LPCerW+ueHtVhE9nfWxO2RckEEEAqysCrIwDKysrAEEDo&#10;K/MvxtpviL/gkz8UIvFPhl7jxH+zb4x1MQX/AIZkuQ93o14yMwNuZGy7COJijk/vEi8qYhkhnP6U&#10;6Tq1jr2lWep6ZeW+o6bewpc2t5aSrLDPE6hkkR1JDKykEMDgggigC3RRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Ff8ABW743+KvBXwv8L/C7wjplxda&#10;l8TJrjT5LixeU3flQvbZtYI4+Xa4adIyMkFPMTY3mAr9a/Av4F+EP2c/hxp3grwVp32HSrX95LNK&#10;Q1xezkAPcTuAN8rbRk4AACqoVFVR8QeG7eH9qj/grZrWueRb3/hP4Q6Z9gjuDpUkkMt7EXQRSvId&#10;qTx3lzdyRyAcixBQHBlr9H6ACuK+NHxe8PfAX4X+IPHviqS4j0LRYVlnFpCZZpGZ1jjjReAWeR0Q&#10;FiFBYFmVQWHa1+dX7cmkXH7Q37eXwG+Aut3f2fwDJZN4lvrSMzD7c6m7aSKUJKg5hsTEki4eP7TM&#10;wLZ20Acr8C/2W/iH/wAFCLzTvi/+0xrGoQ+EF/e+FfCOnAWKTWzzCVnKgbo7Z1AjV8/aJkCP5oWO&#10;JpPdfDH7Q3wS+Atxd6B8Evg14o8c6Rbw21pf+IvhH4Xj1Sxkljj3RwT36yKbmdI5VdmLSEefy28u&#10;B0H7RP8AxcD4j/Df9mXwl/xI/D97Zf274wg0v/RUg8L2x8hNPRU8siK7m225+zyB40Q5Ro3Ir6K8&#10;E/D3wr8NdKl0zwj4Z0fwrps0xuZLPRLCKzheUqqmQpGqgsVRBuxnCgdhQB8q+PP27vAWpeGZ7T4n&#10;/AD4saX4Enmt4tTvvGngVG0i2Vp0CSXIaRwVWQowARm3BdqlsCvP/ix/wT/8K65bwfG/9kvxHb+H&#10;PHdjM+o6VH4f1KKfRdSdZJhPHCxLJEzFmi2Bvs2I/KaNFd3X7/1bSbHXtKvNM1Oyt9R029he2urO&#10;7iWWGeJ1KvG6MCGVlJBUjBBINfCsUlj+wz+3V4b8L6Lb3GifBr4xwusWlLOrWNh4jEoTfa26IzxK&#10;wa0iKjZH/pYO7ZbqkYB6r+wL+1NfftHfC+90zxdHcWfxU8GzDTPFVncac1mRKXlWKXZ0VnWFxImE&#10;Kyxyjy0Qpn6gr81f2l/C1x+zN/wUo+CPxB8EWun6NYfEu9XRdasbeSZBfTyXUcN5NNEpVPmS7tZF&#10;wSDPB5joWBL/AKVUAcV8aPhD4e+PXwv8QeAvFUdxJoWtQrFObSYxTRsjrJHIjcgMkiI4DAqSoDKy&#10;kqfjX/gmp8dNU0rxt8Q/2ZfEmo6h4nv/AIeXt/Ho3iGcKqPptrcpaG3KZLptdleMFpMJIY8osKBv&#10;v+vzg/atuIf2XP8AgpL8Hfi6k9vp3h7x5CdD1/dqslqsjJstZbm6LgxrBFFPYShc7S1mSQhxIQD9&#10;H6KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK+f8A9vj4&#10;ma58If2QviT4n8Nz/ZNahsobKC6V5Ee3+03MVq0sbIyssqLOzowPyuqnBAwQDxX/AIJM/D3VP+FT&#10;+L/jL4i1T+0/EnxS1qbULlo9qpst57hC7RrGoSV7iS7YhSU2eVgKdwr7qr5//YD8C/8ACu/2NvhP&#10;pX23+0PtGjJq/neV5W37a73vl43HOz7Rs3Z+bZuwucD6AoAK+Cv2gNNm8M/8FYP2dfFmrPb6d4e1&#10;Pw/e6NZ31zcxost6kWoAwAFshi17aquR87TKq7jkD71r5f8A2+v2Wb79o74X2Wp+EZLiz+Kng2Y6&#10;n4VvLfUWsyJS8TSxb+is6woY3yhWWOI+YiF8gGV8a9bsfgb+3L8MfiNq9trGo6b468Pn4aQDTbBX&#10;hsdQfU7ee2eeZpFAWRZZ/lA3AWzFQ/zbPrWvjX9kX9pjwF+398BbvwF46trfVPFkGmR2vijQdSCK&#10;dQVdq/2hB5YQBWkCvmMK0EpUDH7p36rwT4L/AGpPhX4ml0i38T+B/ir8OraYjT7nxjd3dh4jNr5C&#10;rFDLc29tJE7I4y0zxyPL87EoXAjAPqCvhX9rjRf+Fyft/wD7MXgSwj1C3u/Cf2nxrqWoR2Xn28Vq&#10;s8TxKxDgpvm04wl2AVTcRY3k7K9V+MVv+1l4w0GOw+H0fwv+Hd2+fP1S41q81e4GGRl8kPpscScL&#10;Irb45Mh/l2Fcmp4b8N/C7/gm78Bda8S+JdauNR1K9m+1694mvv3ur+J9UfewRAzEszMZNkW7aimR&#10;3f8A10pAPKv29NNm8bftmfse+HdEe3v9dsfEFxrN1p63MazQ2UU9lO87KzAhfLtLkr/fMLqu5hiv&#10;vWvz1/YI+HfiL9pL4ua7+1p8SPtDPezXFn4C05tSEq6bZh7iCVSiIo2xqzQpnbvY3Erx7nSQ/oVQ&#10;AV8f/wDBVT4O6p8Xv2R9Xm0iTN34RvY/E7221f8ASIIIZo5xuZ1C7IZ5Jv4i3k7ApLjH2BXFfG7w&#10;TffEr4L+PvCOmS28GpeIPD+oaVay3bMsKSz20kSM5VWIUM4yQCcZwD0oAPgj42vviV8F/APi7U4r&#10;eDUtf8P6fqt1FaKywpLPbRyuqBmYhQznAJJxjJPWu1r4/wD+CVfxi1T4vfsj6RDq8ebvwjeyeGEu&#10;dy/6RBBDDJAdqooXZDPHD/EW8neWJc4+wKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAK+Cv8Ags9q19pv7KGiW9peXFrb3/i2ztryKGVkW5iFrdyiOQA4dRJFG+05&#10;G6NT1UGvvWvgD/gtX/yaz4W/7HO1/wDSG+oA+6fCfhbS/A/hXRvDeiWv2LRdHsodPsbbzHk8mCKN&#10;Y403OSzYVQMsSTjkk1rUUUAFFFFAHyV+0x/wTi8BfHjxDbeMfDV/cfCr4i2s32qLxD4ct0RZrj7Q&#10;s32i4hQoXnDeYVmSSOTc4LM4RVHj+iw/8FDPgb5eiQ2fg/412H2K3WDUb27h/wBE8vehjMkktlPL&#10;KwCM7yiXPykPuL1+itFAH566l4+/4KJeMrdNFg+GvgfwK97NDEfEdtc2srWC+YpaQpJe3AK7QQwE&#10;MjbS21d22tX4U/8ABMy+8S+PrT4k/tJ+PLj4seMIZvOj0VWZ9IiAlmcQt5igywbpEkWBEgiRt6FJ&#10;EYg/etFAFTSdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoAVVUABQMAAAVboooAKKKKAPz1/4&#10;JUWc3gDx9+018LbG/uLrwn4P8WrFpkd2sZmDGW8tnkeRUUszx2VvkcKChKqu45/QqvgD/gnD/wAn&#10;Tftof9jmv/pdqtff9ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFfAH/Bav/k1nwt/2Odr/wCkN9X3/XwB/wAFq/8Ak1nwt/2Odr/6Q31AH3/RRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFAHwB/wTh/5Om/bQ/wCxzX/0u1Wvv+vgD/gnD/ydN+2h/wBjmv8A6XarX3/QAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABXwB/wWr/AOTWfC3/AGOd&#10;r/6Q31ff9fAH/Bav/k1nwt/2Odr/AOkN9QB9/wBFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfAH/BO&#10;H/k6b9tD/sc1/wDS7Va+/wCvgD/gnD/ydN+2h/2Oa/8Apdqtff8AQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABXwB/wAFq/8Ak1nwt/2Odr/6Q31fb/j/AMf+Hvhb&#10;4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkA/nr4W8LeL/8Agqp8R7Xxj4xtdQ8J&#10;fsy+Hb1jonh1pDFceIp0JRpZGQ/7yvIpIjBaGFi5nmAB+lVFVNW1ax0HS7zU9TvLfTtNsoXubq8u&#10;5VihgiRSzyO7EBVVQSWJwACTXmv/AA1h8Ef+ix+AP/Cosf8A47QB6rRXlX/DWHwQ/wCiyfD/AP8A&#10;Cosf/jtH/DWHwQ/6LJ8P/wDwqLH/AOO0Aeq0V5V/w1h8EP8Aosnw/wD/AAqLH/47R/w1h8EP+iyf&#10;D/8A8Kix/wDjtAHqtFea6T+018Hte1Sz0zTPiv4H1HUr2ZLa1s7TxHZyzTyuwVI0RZCWZmIAUDJJ&#10;AFelUAFFFFABRRRQB8Af8E4f+Tpv20P+xzX/ANLtVr7/AK/PX9or9i3x78Evi5rv7SH7Oer3D+J2&#10;mfUNZ8DTRPOuqLI7SXojO/MqyNsf7KRu3BmhdXWGMfT/AOyj+1d4Q/a1+HCeJPDb/YdVtdkOs+H5&#10;5A1xpk5BIUnA3xNtYxygAOAeFdXRAD2uiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigArn/AB/4/wDD3wt8G6t4s8Watb6H4e0qEz3l9ck7Y1yAAAASzMxCqigszMqqCSATx/4/&#10;8PfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIB/PXwt4W8X/8FVPiPa+MfGNr&#10;qHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8wADwt4W8X/8FVPiPa+MfGNrqHhL9mXw&#10;7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM8w+v/FWn6r4416f4WeBtXXwJ4M0PSEtNc1Lw9bpF&#10;e2jSqBaWGmygmK0kjgjMku6IvHFcWZiCmUSx+waVpVj4f0mz0zTLK307TbGBLa1s7OJYoYIkUKkc&#10;aKAFVVAAUDAAAFeYfsxtNrvwxi8dXkUcepePblvFUpRyx+z3CILCNxgKJIrCOygfYAC8LNlyxdgC&#10;Vf2VfhBN+81T4deH/E1+3+s1bxRZrrOoz+nm3l35s8u0YVd7naqqowqgD4U/be8eftXfso2Nx4q0&#10;Xx54R8NfCyXWl0Lw34a8N6VbvJp9oIpTbKyTWZC4ht/mCyMA7YQBMBf0/r8zP+C03xMhvvBvhP4Y&#10;6fp8+oalbzr4w1S5hSQrp1mnmWUDSfJs2yzXLoG3ja0SqQTKlAH0V4b/AGyptW/4J+3Hx+1WysdD&#10;1ddGvHjtds1xaNqMdxJZwLtXDiOW4WP5d3yCTBk+UvVb/gmR8QPiR8U/2aH8V/EnVp9cvNU1+/n0&#10;u+uDFuks9yhhhANqrci7VUIG1VVVAjEYH5PfFr49aZr37FHwH+Feh67513od5rV/4j0kWjoYJ2u5&#10;DZP5zRgNmG5uOI3I+f5xkLj9qf2KfCul+Dv2SfhFYaPbfZbSbwzY6g8fmM+Z7mFbmd8sSfmlmkbH&#10;QbsAAAAAH51/tO/tfftG/ET9qnxVp/wOh8Wf2F8Pb2bRRZeH9Ge7Qz/PDNNexKJY5d0scoi80bVS&#10;NWVEfzCfqn/gmH+0l8Vf2mvBfjbXfiIbK80zT7yz0/S9RtbeOBpZ0th9qRkRv+uExO0DfcyBTsVY&#10;4/mz9oL/AIKxQ/D/AFzx14Q+BngXw/ovmazdGXxophmj1GdlaOa+ighURvI0oV0nkklDoil4zv2r&#10;9gf8E1dU1+8/ZX8I2uofD4+BNBs7KJNKluNVku7nWd+6S4v2ieNTBHNK7SRqXbIc7QsYjLgH0/qu&#10;lWWvaXeabqVnb6jp15C9vc2d1EssM8TqVeN0YEMrKSCpGCCQa8U+IPwSv/h74P1XWPgbBcaD4sso&#10;vO07wvb6s1toF5tIZrU2MiyWtusjDezW8dvK77h9oh82SSvdM5paAOH+EPxUsPi14ZvL+3EFvqel&#10;aneaFrFhDcicWeoWkzQzxhsKxQsodC6IzRyRuUQttHcV4jpesXXhn9sjWvDsdiiaP4p8GQa550U+&#10;0C+srxrad3hC4aSWG8skMpIbbZxp8wVdvt1ABRRRQAV8K/tXfso+L/hn8R3/AGjv2cU+w/EC13ze&#10;I/CcERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX7K8f+P/AA98LfBureLPFmrW+h+HtKhM95fXJO2N&#10;cgAAAEszMQqooLMzKqgkgHB+B3xx8I/tEfDnTvGngvUVv9KuxslhcqLiynCqXt7hATslTcuVyQQV&#10;ZSysrEA5L9lH9q7wh+1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6uie118K/tX&#10;fso+L/hn8R3/AGjv2cU+w/EC13zeI/CcERa38RQEhpmEKkb5W2gyRDBlIEkZW4UGX3/9lH9q7wh+&#10;1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6uiAHtdFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAVz/j/wAf+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZ&#10;VUEkAnj/AMf+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkA/nr4W8LeL/8A&#10;gqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/7yvIpIjBaGFi5nmAAeFvC3i//AIKqfEe1&#10;8Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ryKSIwWhhYuZ5h+j+k6TY6DpVnpmmWVvp2m2UK&#10;W1rZ2kSxQwRIoVI0RQAqqoACgYAAAo0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAU&#10;DAAAFW6AEr8y/i5+0p4h/Za+C3ws+COseKJ7C4XX7rwd4n8bafALe+0nRLSW1aKS0jiSRVnk0u+s&#10;pFkUyPFkghpssn6a18zftefsf6H+0I2ka3c2t9qbabe2V3q/h2yuktj4htbX7T5VsJn/ANTKgvbo&#10;oVeNZPNaOR48xz24A/4t/tafCL9kz9nPw/rmi6lp/iHQlshpXhHSdD1Jbr+0vsyiERRz7n/dxbVW&#10;SZi2zGDukZEf4B8Yrrf7RP7GXx0/ae8dDULLxdq/2Hwrp+nQB49GTS4tR0l/MtI5d8gzcRzgsspT&#10;eZvlDZpf2a/+CevhHwrrh1P492/jDVpLYywv4P8AD/gjxDcW4k2qA0uoW9rtkCMZRi2Zo2KRus7o&#10;SrfoR488WfBv4lfDCb4da/4I8cT+CZIbe3/sW0+HfiWzhSKB0eGNPIskKKhjjwqkDCgdOKAPxZ+I&#10;nwevfhH+yz8O9e1nSYYtV+JOqXeqW811blbq00+xjSK3EZZFZFuGvZpXwWWRI7NgRg5/XKT9vLwb&#10;8I/2OvBnxK8Q+ED4Ku9YsZIvDfw8gmAmmjhdo4FiJijCW/krDJ5vlhVjkQKHLRq9r4qaF8APjLcf&#10;Dw+J/APji6sfAs7SaPpUPw48QxWIiMap9mkt1sNjwAxQN5eAP3CL/q2kR/P/ANob4WfDj9pr48+D&#10;vGnja7+JGpeCdA0ySxk8DP8ADTxQkNzK5mJuFuI4EMTFnty21CWFqgYkcAA/O34X/tn6J4R+NWi+&#10;OvEHwd8M3umaDBdS6R4V8OyzaZp1nqk9wJm1IRSG4UzbQIhwAqRW+0L9njA+h/2rP+CwOp+PNAPh&#10;r4MabqHhHT76yaG/1/V0WPVIXZh8toIZWSLCAjzSWf8Ae/IImjDt91/GLWPgd8f9Bj0j4g/Dzxh4&#10;mtIc/Z5Lj4beI0uLbLIzeTOlkssW4xJu2Mu4Lhsjivmv4tfsi/APxB4V8P2Xws0v4gfCDxHo2tDV&#10;4PEtl8OPFeoXg/dgGMPJErjDxwSI28+W0bFAplckA9B/4JYfs9eMfgD4W+IFt4k8V6BrVrfXlpH/&#10;AGJoOsm/OiajDHIL23ulVfKiuQHtkcIzZ8pcnCoT9z9K+Ufgjqfwv/Zb+HaeEvhd8PvihrLXV5DI&#10;1o3g/V4ri/u5BDbtPJcX0EFtDlUV3JeKJQrEAdD2PiHwT8Q/2k9EXRvGtgPhZ4BmvZBqegWOqLea&#10;zr9iHkVbW5nhAisYpAsbSpBJcNIkhj82LD7wDP8AgD4o039on4w+I/jRooe48GWWlx+E/C2ovFcQ&#10;HUEMi3Oo3QimhjOwzfZ7dTlsNZT9NxFfR1VNJ0my0HS7PTNMs7fTtNs4UtraztIlihgiRQqRoigB&#10;VVQAFAwAABVugArD8beNtC+G/hPVPE3ibVLfRdB0yE3F3fXTYSJB+pJJACgEsSAASQK3K+RP2+v2&#10;M/Gn7XUPg2x8P/EP/hHdCsb1f7V0S/jLWjRknN5GI13yXCKSoikbYwPytCd5kAPiLx942+J3/BWz&#10;49jwd4PE3hz4P6BcJcma6hzFYx4ZPtt1g/vbqQGRYoAwAGQMATzH9WPgX8C/CH7Ofw407wV4K077&#10;DpVr+8lmlIa4vZyAHuJ3AG+VtoycAABVUKiqo8i/Yq8dfALS9P8AEHwe+C+pwzS+Dbgrf+Zjz9Wf&#10;CLNqCy4H2lTJ+6aRQFUogVViaAt9O0AFfCv7V37KPi/4Z/Ed/wBo79nFPsPxAtd83iPwnBEWt/EU&#10;BIaZhCpG+VtoMkQwZSBJGVuFBl+6qKAPFP2Uf2rvCH7Wvw4TxJ4bf7Dqtrsh1nw/PIGuNMnIJCk4&#10;G+JtrGOUABwDwrq6J7XXwr+1d+yj4v8Ahn8R3/aO/ZxT7D8QLXfN4j8JwRFrfxFASGmYQqRvlbaD&#10;JEMGUgSRlbhQZff/ANlH9q7wh+1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6ui&#10;AHtdFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFc/4/8f8Ah74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5&#10;AAAAJZmYhVRQWZmVVBJAJ4/8f+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUE&#10;kA/nr4W8LeL/APgqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/wC8ryKSIwWhhYuZ5gAH&#10;hbwt4v8A+CqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/ALyvIpIjBaGFi5nmH6P6TpNj&#10;oOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACjSdJsdB0qz0zTLK307TbKFLa1s7SJY&#10;oYIkUKkaIoAVVUABQMAAAVboAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigDlPB/wq8I&#10;fD/XvFOteG/Dmn6Lqvii9Goazd2cIR72cKFDuf8AvpsDALySvjfI7N1dFFABRRRQAV8K/tXfso+L&#10;/hn8R3/aO/ZxT7D8QLXfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZfuqigDxT9lH9q7wh+1&#10;r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6uie118K/tXfso+L/hn8R3/aO/ZxT7&#10;D8QLXfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZff8A9lH9q7wh+1r8OE8SeG3+w6ra7IdZ&#10;8PzyBrjTJyCQpOBvibaxjlAAcA8K6uiAHtdFFFABRRRQAUUUUAFFFFABXP8Aj/x/4e+Fvg3VvFni&#10;zVrfQ/D2lQme8vrknbGuQAAACWZmIVUUFmZlVQSQDU+JnxV8IfBvwrP4k8beI9P8M6LDuH2nUJgn&#10;muI3k8qJfvSylY3KxoGdtp2qTXwB4W8LeL/+CqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlk&#10;ZD/vK8ikiMFoYWLmeYAB4W8LeL/+CqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/vK8ik&#10;iMFoYWLmeYfo/pOk2Og6VZ6Zpllb6dptlClta2dpEsUMESKFSNEUAKqqAAoGAAAKNJ0mx0HSrPTN&#10;MsrfTtNsoUtrWztIlihgiRQqRoigBVVQAFAwAABXgn7U37cvw5/ZFutCsvF8WsapqWrrJLDY6DBD&#10;NNFGhA8yQSSxhVJOBySSG44NAH0NRXP/AA98bWPxK8A+GvF2mRXEGm6/pltqtrFdqqzJFPEsqK4V&#10;mAYK4yASM5wT1ri/jv8AtPfDX9mzSba98f8AiWDR3u8m0sURprq5wQCUiQFiASMsQFGeTQB6pRXx&#10;Z4J/4K5/s/8AjDxA+l3V7r3hZDMsMOoa3pqrbTbmIDBoZJCi8AlpAgAYE4wcfZtneQahaw3VrNHc&#10;206LLFNC4dJEYZVlYcEEEEEUATUV81/tDf8ABQr4Nfs26tPoviDWbrWvEtuVE2h+H4FubmHOOJCz&#10;JGhw27azhsdumdb9nP8Abk+Ev7UF4+m+D9bmg8QRwC4fQ9XgNtdhMZJUZKSbf4vLZsdTwQSAe/UU&#10;VwPxz+Nnhj9nn4Y6v468XTTx6PpoUGK0jElxcSOwVIolJAZ2YgckAckkAEgA76ivn/8AZR/bW8Ef&#10;thf8JT/whuleINM/4R37L9r/ALdt4It/2jztnl+VNJnHkPnOOq4zzj1z4lePtN+Ffw98SeMdYWeT&#10;S9B06fUrmO1VWmeOKMuVjDMoLnbgAkDJGSOtAHSUV8Af8Pq/gh/0K3xA/wDBdY//ACZXr/7L/wDw&#10;UL+HX7WXj7UPCPhHRfFGnalZaZJqskut2ttFCYkliiKgx3Eh3bpk4xjAPPQEA+oKKKKACiiigAoo&#10;pskiQxtJIyoigszMcAAdSTQA6ivjr4lf8FXfgB8OdfbSYdY1TxfNHMIZrjw1aLcW0eRkuJXkRJFH&#10;rGX9s17/APA39oPwH+0d4RbxH4C1yPWLCKUwXEbI0U9tJ/dliYBlJHIJGCOQTQB6NRXx/wDHr/gq&#10;B8LP2dvixrvw98SaB4wvda0fyPPn0uztZLdvNgjnXYz3KMcLKoOVHIPUcngP+H1fwQ/6Fb4gf+C6&#10;x/8AkygD7/or5f8A2X/+Chfw6/ay8fah4R8I6L4o07UrLTJNVkl1u1tooTEksURUGO4kO7dMnGMY&#10;B56A9r+0F+2N8Kf2ZWtrfxz4kW21a5TzYNHsYmubx4zkBzGv3EJVgGcqCQQCcGgD2uvhX9q79lHx&#10;f8M/iO/7R37OKfYfiBa75vEfhOCItb+IoCQ0zCFSN8rbQZIhgykCSMrcKDL0Pwv/AOCsXwC+JWsQ&#10;6bc6nq/gq4mk8qKTxRZpBATjOWmikkSNe2XZRxX2OrLIoZSGVhkMDkEUAeLfso/tXeEP2tfhwniT&#10;w2/2HVbXZDrPh+eQNcaZOQSFJwN8TbWMcoADgHhXV0T2uvhX9q79lHxf8M/iO/7R37OKfYfiBa75&#10;vEfhOCItb+IoCQ0zCFSN8rbQZIhgykCSMrcKDL7/APso/tXeEP2tfhwniTw2/wBh1W12Q6z4fnkD&#10;XGmTkEhScDfE21jHKAA4B4V1dEAPa6KKKACiiigArx/9qr9pjw9+yh8I7zxv4gtrjUXaZbDTNMtg&#10;Q19eujvHEZMERLtjdmkYcKjYDttRvYK/PXTfhvD+3p+294v8S+LYriT4X/BvU18Oaf4c1LT5HstZ&#10;vVE4u2Z/PMQZLhIXZQp82EWySoAeQCp8Jf2G/HH7VmvWXxZ/as1rUL2O9+0XOm/DGOSe1t9LjlWN&#10;Yt22UNbfKgJgTEhKRNNKz+bHX6FaTpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgA&#10;ACrdFAHyF/wUI/a/8Z/sw2HgnRPAHhaDxF4q8ZPeRWcsySTm3aA2+QltGN0zuJzj5gFK8hs4r8ff&#10;2svBHxW8I/Eiw1D4y3cl1418TaVFrki3EoeaGF5ZYkjkVQFjYGBv3afKoKjg5A/o3l0+1nvLe8kt&#10;oZLu3V0huGjBkjVsbwrdQDtXOOuB6V+L3/Bav/k6bwt/2Jlr/wCl19QB+qn7J3/JrPwb/wCxM0b/&#10;ANIYa+A/2sf+Cffxr/aO/axuvGGoR2Vx4EvNTstPRrXU4lurLSldEkdEkAAKqZZSvzEljgMTg/fn&#10;7J3/ACaz8G/+xM0b/wBIYa7jxv440L4b+FNT8S+JdTg0fQ9NhM91eXLbURR/Mk8ADkkgDk0AflF/&#10;wVA/Yn+E37OfwZ8K+Kfh9ocugalPrkelXMbahcXIuY3t55N5E0j4IaEfdwPn6dK+nf8AglT4k8W6&#10;/wDsRqk6eZd6bf39joMl7OWSaFVVo9x5Koszyx4xwsfAxivjT4reNviH/wAFYv2gbHwv4I0+bSPh&#10;34fkYpdXQbybOFzhry6wcGVwhEcY5wCAfvtX65/Bn4T6H8DPhf4d8C+HYymlaLarbpI6qJJ36yTP&#10;tABd3LOxA6saAPzS+A3/AASb8Y6l8ebvW/j6th4j8MXEV1qF1JpOrSbr++eRcLKVWOUBvMkkJXby&#10;gBPOD8wfHfwUv7Nn/BQS50D4QW9wsmia9pjaHYx3bM5mlht5Ps3msxJUyStEdxOVJDZ5r9wfj94Z&#10;8XeNPg34s0HwHqq6H4u1GyNtp2pPdyWotZGYAyebGrOhVdxBUZyOMda/H/4W6kf+Ccv7XTR/HTwh&#10;Z+L9augl7F4ttb6W6ltopy4kvYVkA81iwcEuqSDbJgndyAfuBX4v/wDBUv8AaE1T9oD4hax4L8Ix&#10;y33gX4Zj7TrN5AymF7x5Y7YyE55Eck6wL33PIcY5r7z/AOCgn7Wlr+zr+z299oOoRnxZ4sha08PP&#10;GwJUMqmS7UEHIjSRSMjG54wetfC934b+F/wk/wCCY/xA02L4ieEfEHxZ8ZtpmpapY2Wu2d1fKRqF&#10;s62qrHIXfykDu/XDNKc4HAB6D/wQx/5rZ/3BP/b+vqT/AIKjeM5fBv7FfjcW9yLW61Z7TS424y6y&#10;XCGVBn+9Eko+hOOa+MP+CNfxY8EfC/8A4W//AMJl4y8P+Evt39j/AGT+3dUgsvtGz7bv8vzXXdt3&#10;pnGcblz1FfYX/BSj9mvx9+1F8LfDHhnwKmnPJY6v/ad2NQuvIB2wvEgU7Tk/vnPOOB9KAPzz/YZ/&#10;Y1+EPx6+FeueMPit45vvBkcOuDRtPMGrWdhFO/kxOVzcRPucmZAApHXoc1+kn7Kv/BP/AOGf7LXj&#10;a88beCPEHiTWbvUdKk0w/wBrXttPbmF5YpSy+VBGd26FMHcRgnjoR8MaD/wRf+IWo/Ccarq3jix0&#10;jxeLeS6j8J/YzcQpMV4ie6SXaHYKgZkjdQRwWABqX/gjl+0brWj/ABRuvhBqepPc+G9XtJ73SrS4&#10;lz9lvIh5kiwg9A8YkZlHGY92MliQD9h6KKKACiiigAr4k/4K3/GTU/hf+y//AGLo8xt7vxhfjR7i&#10;ZWwy2nlvJOBx/GFWM/7MjV9t1+XH/Bci3v20X4O3EYl/suO41WOcq37vzmW0MWR3bas2D2G71oAb&#10;+wj/AME3vhb8Xv2W9O8YfEDRtQvfEniX7TJaXBvJ7Y6fCsrxRPHGjKr7tnmAyBgQy446+p/sH/8A&#10;BPPx1+yT8SZ/FOq+PNM1Ky1DTGsdR0XTYZvKdyVdXDvtDFHXCsUBw7/dyQfiv4V/si/tIftmfA/Q&#10;tZsvE+m2ngHTLcaZomi6rqU1vDNHbEoXjgijdC3mBwZJMMWB5wBXoX/BOX9r74jfDz9oa2+CnxG1&#10;a+1TSL67n0dbbVpvPn0rUYywCLKSSVLoYymSMlSuMHIB9kfHr/gl/wDCz9on4sa78QvEmv8AjCy1&#10;rWPI8+DS7y1jt18qCOBdivbOwysSk5Y8k9BwPhT9vj9jT4C/sg+DdPh0rXvG2s+PdaLHTdOvNQtD&#10;bxRIQJLicJaK20EhVUMpYk4OFbH7Q6pqdtoumXeoXsy29naQvPPM5wqRqpZmPsACa/Gf9mKO8/4K&#10;Af8ABRS+8f8AiKCebw1okja3HZ3Ct5cNtbuqWFscOVVt5jkZQSHKTHBDNQB9tf8ABN79i+y/Zr+G&#10;sHijXbL/AIuR4ktFa+klwWsLZirrZrjgcqrP6sAOiLX5xftNaVe6x/wU0u7D4pBF0a88Z2EExnZ0&#10;gOitPEsR3N0X7NjcRwG34r95a/Gb9rP4t3f7f37WOk/Bfwbo2g6fY2uqPplv4mubMPfyiEO1zIZT&#10;ysChHZY15bywd3zYAA7/AILCfCv4a/DHxF8ME8CeHtC8M6he2l8dRs9DtorZXiVrf7PI8cYAyS04&#10;DYy23qcV+kn7DsfiqH9kr4Xx+M1dNfXSEV1kDiQQBm+zBw/zb/I8ndn+LNfld+0R+xr4j/4Jy6v4&#10;K+JdlrGgfErS21D7L5OuaGFhjutjSRq8DSvuBEbsHV1YFO2ef1p/ZX/aE0/9p74JaD4+sbJtLlvP&#10;MgvdPZw/2a5jYrIgYdVJAZTwSrLkA5AAPW6+Kv2lP+CeH/CVfEcfGL4IeIv+Fa/GKG9ivfNZ9ml3&#10;cmWE8siLG7JLIr/OQHjl2srxkzSSV9q0UAfH/wCxj+2dqnxE16++Dfxksf8AhEvjt4d3QXNpcIsS&#10;a0iLuM8IX5PN2YkZEyjofOizGWWL7Ar4q/4KJfs665rVnpnx++G+uf8ACK/E34c2U95Lqcl3IiTa&#10;Vbw3E7xLEI5FeXczKFYKjpNKkpZdoX6V+APxi0v9oD4N+E/iDpEfkWmuWSzvbbnb7NOpMc8G5kQv&#10;5cySR79oDbNw4IoA9AooooAK+Vf2Bf8Am43/ALLN4j/9t6+qq+Vf2Bf+bjf+yzeI/wD23oA+qqKK&#10;KACvxW/4LV/8nTeFv+xMtf8A0uvq/amvFPjV+xn8Hf2ifFVr4k+IXg//AISDWrWyTT4bn+07y22w&#10;LJJIqbYZkU4aWQ5Iz83XAGADW/ZO/wCTWfg3/wBiZo3/AKQw1+Rn/BUD9sLVPjZ8XNU+Huj3Rg8B&#10;+E717TyoyR9vvoyUmmfgZVW3Ig5GFL/xcftl4T8LaX4H8K6N4b0S1+xaLo9lDp9jbeY8nkwRRrHG&#10;m5yWbCqBliScckmvnG8/4Jifs1ajeT3d38OZLq6nkaWWebxDqrvI7HLMzG6ySSSST1zQB8M/B3/g&#10;rX4U+BPgPTvCPg79n6HS9Js0AOzxV+8uJMANNK32LLu2Mlj/ACwK+1Pgt+0t4r/bf/ZR+IHiXwNp&#10;TfDjxja3V1pOkbdQW9/0qK3gnjcu0CABmmCEFDgAnJzgXP8Ah1x+zF/0TP8A8r+qf/JNe1fBX4C+&#10;BP2dvCt14b+Huhf8I/ot1evqE1t9rnud07Rxxs+6aR2GVijGAcfL0yTkA/KD9mX/AIKXeOfgH8T/&#10;ABdp/wAfJPFfiyGaOOzktSU+1aXcQPJkJbu0cY3+YwcgqTsj6hQB5R+1B8VtV/4KL/tU6Qfh74Xv&#10;o2ksINE0uzutvnmJJJZWmn2FljAaaQn5iAqjmv2b+L37Jvwh+PNw11468B6Xrd+yLGdQAe2uyqnK&#10;r58LJJgHtu7kdCa1vhJ+zv8ADX4EWrweAvBml+GjJGsMtxaw7rmZF+6JJ3JkfHP3mPJzQB85/tLf&#10;8E4Yv2hvhn8G/B8Hj5/DEHw60htJjnk0kXzXqmG1iDHE0WwgWuehzv7Y5+J/2pP+CUv/AAzX8CfE&#10;3xH/AOFo/wDCR/2L9l/4ln/CPfZfO866ig/1v2p9uPN3fdOduOM5H7U1ynxS+Fvhj40+BNT8G+Mt&#10;M/tjw3qXlfa7L7RLB5nlypKnzxMrjDxoeGGcYPBIoA/Cz9hj9hj/AIbS/wCE2/4rb/hDv+Ea+w/8&#10;wn7d9p+0faP+m8Wzb9n987u2Of0J/wCCqPir43/C/wAM+G/Gvww8Tano/hm3Elrr0WmqpaJyQYZ2&#10;yhITl1JyADsz6j6g+Bf7Lfww/Zr/ALb/AOFceGf+Ec/tryPt/wDp91ded5PmeV/r5X2482T7uM7u&#10;c4GPTr2yt9Ss5rS7t4rq1mQxywTIHSRSMFWU8EEdjQB+Vvwq/wCCyGj+Ev2f9M0PxH4b8Ra58SdL&#10;0wWMeoNLFLa30sabI555nk80M2FL/I5J3HJzXB/8Ed/2dda8RfGOT4t6hpskHhjw/a3Ftp17KWQX&#10;F9KnlMIx0dUheYMTwC6dT939DLr/AIJ5/s6XniePX5PhToy30fSGJ5o7Q8Ec2qyCE9T1T09Bj3rQ&#10;dA0zwto1npGjada6TpVnEIbaxsYVhhgjHRURQAoHoBQBfooooAKKKKACvkL/AIKhfs+6r8ev2abh&#10;vDttNfeIfC94utW1jboXkuo1R0miRQCS2xy4UckxgDk19e0UAfj1+xF/wVE8Hfs6/ALTvh54x8L6&#10;9fT6LLcnT7vRFgkSaOaZ59sokkjKEPK4yN3GOK8s/Yl8E6x+1d+3x/wnw0d7XSLTxHP401RlZ2is&#10;na4e4gi8wAAsZtoAONwRzjCkV+s3xE/Yf+BXxV8Qf254l+Guj3erGf7TJdWvmWbTyf3pfIdBLnvv&#10;3A9816d4C+G/hb4W6BHonhDw9p3hvSYyWFpptssKFj1YhRyx9Tk0AfP/APwUz8d3PgL9jDx9LZsq&#10;XWqRwaOpZSRsuJkSUfUxGQA+pFfPH/BEXwZa2vwt+I3i0ITe3+sw6WWPQR28AlAH1N0c/QV91/Gr&#10;4C+BP2ifCtr4b+IWhf8ACQaLa3qahDbfa57bbOsckavuhkRjhZZBgnHzdMgYPgr8BfAn7O3hW68N&#10;/D3Qv+Ef0W6vX1Ca2+1z3O6do442fdNI7DKxRjAOPl6ZJyAegV+BvhK2f/gnz/wUC0648XabeRaH&#10;4f1O5MUkcZdp9NuYpoI7iLOPMAjlycH7yMv3gRX75VxvxL+DXgb4yabDYeN/Cmk+KLWBi0K6larK&#10;0LEYJRiNyEj+6RQB+V3/AAVE/bi+GP7RHwx8KeC/h1q0/iEwawusXt61lPaxweXBLEkeJkRmY+ex&#10;yBgbevNfav8AwTJ+COq/A39lPR7LXrKbTNc168m167srgFZIDKqRxKykZRvJhiJU8gkg85ruvhj+&#10;w58Cfg7q0Wq+FfhvpdpqcMnmw3l681/NC+Mbo3uHkKHH90jv617pQAUUUUAFfKv/AAS4/wCTE/hl&#10;/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/&#10;83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A&#10;9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/&#10;AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A&#10;7b19VV8q/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj&#10;/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8R/8AtvQB9VUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av&#10;/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06&#10;XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8&#10;R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9V&#10;UUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCT&#10;E/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9xP8A9Ol3QB9VUUUUAFfKv7Av/Nxv/ZZvEf8A7b19VV8q&#10;/sC/83G/9lm8R/8AtvQB9VUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfKv/AAS4/wCTE/hl/wBxP/06XdfVVfKv/BLj/kxP4Zf9&#10;xP8A9Ol3QB9VUUUUAFfJXwJ1ax+Dv7aXxx+GF9eW+hWPjGay8c+FNHmlV21GWeB01e4jcktuM9vn&#10;yWYELEzRoIwxr61rxT9qr9nr/hfngSzbRJtP0b4k+Gb2HWvCHiS9t/N/s2/hljlAPBzFJ5YR1ZXX&#10;7rmN2jQUAe10V8lfC/8Ab0sdL8TH4fftC6Nb/A/4mQwwypHqV4r6RqcTQF2uYLwZiiXfHKux5CA2&#10;2MSSSb1X61oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAoorx/9oH9rT4Xfsy6U1x468T29nqTQ+da6Dafv9SuwVkKbIF5VXaF0EsmyIMAGdc0&#10;AH7W3xosfgL+zz428VT+ILfw7q6aZc22hXEyLI0mqPC/2SOOMqwkbzAG2lSoVWZsIrEW/wBlX4W/&#10;8KW/Zx+HXg2TTP7Hv9N0a3/tGy+0ef5d/Ivm3nz7mBzcSTH5WKjOF+UAV4p8Ivh38Q/2lvjJofxl&#10;+N3gXT/Beg+GLL/ih/At44vLy0upxBLLqdzIAuJR5aokUiBo2UHy4pIhJL9gUAFFFFABRRRQBz/j&#10;b4e+FfiVpUWmeLvDOj+KtNhmFzHZ63YRXkKShWUSBJFYBgruN2M4Yjua+f8AVv8AgmX+zRrWq3mo&#10;XHwwt47i7me4kS01a/toVZmLEJFHcKka5PCIoVRgAAACvqCigD5V/wCHXH7MX/RM/wDyv6p/8k0f&#10;8OuP2Yv+iZ/+V/VP/kmvqqigD5V/4dcfsxf9Ez/8r+qf/JNH/Drj9mL/AKJn/wCV/VP/AJJr6qoo&#10;A+Vf+HXH7MX/AETP/wAr+qf/ACTR/wAOuP2Yv+iZ/wDlf1T/AOSa+qqKAPlX/h1x+zF/0TP/AMr+&#10;qf8AyTR/w64/Zi/6Jn/5X9U/+Sa+qqKAPlX/AIdcfsxf9Ez/APK/qn/yTR/w64/Zi/6Jn/5X9U/+&#10;Sa+qqKAPlX/h1x+zF/0TP/yv6p/8k0f8OuP2Yv8Aomf/AJX9U/8AkmvqqigD5V/4dcfsxf8ARM//&#10;ACv6p/8AJNH/AA64/Zi/6Jn/AOV/VP8A5Jr6qooA+Vf+HXH7MX/RM/8Ayv6p/wDJNH/Drj9mL/om&#10;f/lf1T/5Jr6qooA+Vf8Ah1x+zF/0TP8A8r+qf/JNH/Drj9mL/omf/lf1T/5Jr6qooA+Vf+HXH7MX&#10;/RM//K/qn/yTR/w64/Zi/wCiZ/8Alf1T/wCSa+qqKAPlX/h1x+zF/wBEz/8AK/qn/wAk0f8ADrj9&#10;mL/omf8A5X9U/wDkmvqqigD5V/4dcfsxf9Ez/wDK/qn/AMk0f8OuP2Yv+iZ/+V/VP/kmvqqigD5V&#10;/wCHXH7MX/RM/wDyv6p/8k0f8OuP2Yv+iZ/+V/VP/kmvqqigD5V/4dcfsxf9Ez/8r+qf/JNH/Drj&#10;9mL/AKJn/wCV/VP/AJJr6qooA+Vf+HXH7MX/AETP/wAr+qf/ACTXqvwt/ZV+EHwW/syTwb8OvD+j&#10;3+m+b9k1b7Gs+ox+Zv3/AOmS7pzkSOvLnCnaPlAFeq0UAFFFFABRRRQB/9lQSwMECgAAAAAAAAAh&#10;AGYTC/YDPQAAAz0AABQAAABkcnMvbWVkaWEvaW1hZ2UyLmpwZ//Y/+AAEEpGSUYAAQEBAGAAYAAA&#10;/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUV&#10;FQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgBdgEgAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEB&#10;AAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQci&#10;cRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpj&#10;ZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfI&#10;ycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgME&#10;BQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkj&#10;M1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2&#10;d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ&#10;2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A/VOiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAoor5V/aX/wCCkXwg/Zx+36V/an/Ca+M7fzIv+Ef0CRZfImXzV2XVx/q4NssWx0y0yb1b&#10;ymFAH1VRX51WPjb9vj9o68i1Dw3oXh/4C+G/9KntW123T7ROnnKkcFxHPHcTiVQrEOLeBHG5ujRi&#10;jRf+CRP/AAsDy9X+Onxo8YePfEn2K3giksrn/jyxvaWET3YneaIO52ELDj5iVy+FAP0Vor89bz9h&#10;X9qTwDcWGt+Av2sdY8R67BMVNn4vN2tiImjdWcpJLeJIwJXCvFgZ3BgyLnKk/bG/bD/Z90q3vPi/&#10;8ALfxVoUGmStLqXh2TbMrQLGZLu8mtXuoYV2b2IMUSkklSFjZaAP0for5/8A2c/26PhB+055Nn4V&#10;8Rf2f4kkz/xTOuqtrqJx5p/dpuZJ/khaQ+S8mxSpfaTivoCgAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK5/wAf+P8Aw98LfBureLPFmrW+h+HtKhM9&#10;5fXJO2NcgAAAEszMQqooLMzKqgkgHoK/Mvw3Z6t/wVZ+PWtX2u39xp/7Nvw/1PytO0qxW4hHiO4+&#10;cLI8rIhDNGA7jiSCKeONFVpnmoANc+L3xl/4KfarrHhj4OyXHwv+BcEMen69r2twqt3qbSNE08A8&#10;veSyxk/uIpFVkJ8+UCeNB9afs5/sL/CD9mPybzwr4d/tDxJHn/iptdZbvURnzR+7faqQfJM0Z8lI&#10;96hQ+4jNe66TpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACrdABRWT4p8WaH4H&#10;0G61vxJrOn+H9Ftdvn6jql0ltbw7mCLvkchVyzKoyeSwHU18beNv+Cw37P8A4V1WK00x/FHjG3eE&#10;StfaJpIjhjYswMZF3JA+4BQ2QhXDDDE5AAPt+ivgrSf+Cz3wK1LVbO0uNE8caXbzzJFJfXem2rQ2&#10;yswBkcR3LuVUHcQiM2AcKTgV9a/B34/fDz9oDQZNX+H3izT/ABNaQ48+O3YpcW2WdV86BwssO4xS&#10;bd6ruC5XI5oA8V/aX/4Ju/CD9o77fqv9l/8ACFeM7jzJf+Eg0CNYvPmbzW33Vv8A6ufdLLvd8LM+&#10;xV81RXhXhv8AaB+Nv/BP/wAZab4R/aAa48e/Bq+1Oez0z4m5kur6MuFkjMx8x3KqDJmGUGX/AFvk&#10;yTJAqN+j9ZPinwnofjjQbrRPEmjaf4g0W62+fp2qWqXNvNtYOu+NwVbDKrDI4Kg9RQBV8AeP/D3x&#10;S8G6T4s8J6tb654e1WET2d9bE7ZFyQQQQCrKwKsjAMrKysAQQOgr8y/G2m+Iv+CTPxQi8U+GXuPE&#10;f7NvjHUxBf8AhmS5D3ejXjIzA25kbLsI4mKOT+8SLypiGSGc/pTpOrWOvaVZ6npl5b6jpt7Clza3&#10;lpKssM8TqGSRHUkMrKQQwOCCCKALdFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAfBX/AAVu+N/irwV8L/C/wu8I6ZcXWpfEya40+S4sXlN35UL22bWCOPl2uGnS&#10;MjJBTzE2N5gK/WvwL+BfhD9nP4cad4K8Fad9h0q1/eSzSkNcXs5AD3E7gDfK20ZOAAAqqFRVUfEH&#10;hu3h/ao/4K2a1rnkW9/4T+EOmfYI7g6VJJDLexF0EUryHak8d5c3ckcgHIsQUBwZa/R+gArivjR8&#10;XvD3wF+F/iDx74qkuI9C0WFZZxaQmWaRmdY440XgFnkdEBYhQWBZlUFh2tfnV+3JpFx+0N+3l8Bv&#10;gLrd39n8AyWTeJb60jMw+3Opu2kilCSoOYbExJIuHj+0zMC2dtAHK/Av9lv4h/8ABQi8074v/tMa&#10;xqEPhBf3vhXwjpwFik1s8wlZyoG6O2dQI1fP2iZAj+aFjiaT3Xwx+0N8EvgLcXegfBL4NeKPHOkW&#10;8NtaX/iL4R+F49UsZJY490cE9+sim5nSOVXZi0hHn8tvLgdB+0T/AMXA+I/w3/Zl8Jf8SPw/e2X9&#10;u+MINL/0VIPC9sfITT0VPLIiu5ttufs8geNEOUaNyK+ivBPw98K/DXSpdM8I+GdH8K6bNMbmSz0S&#10;wis4XlKqpkKRqoLFUQbsZwoHYUAfKvjz9u7wFqXhme0+J/wA+LGl+BJ5reLU77xp4FRtItladAkl&#10;yGkcFVkKMAEZtwXapbArz/4sf8E//CuuW8Hxv/ZL8R2/hzx3YzPqOlR+H9Sin0XUnWSYTxwsSyRM&#10;xZotgb7NiPymjRXd1+/9W0mx17SrzTNTsrfUdNvYXtrqzu4llhnidSrxujAhlZSQVIwQSDXwrFJY&#10;/sM/t1eG/C+i29xonwa+McLrFpSzq1jYeIxKE32tuiM8SsGtIio2R/6WDu2W6pGAeq/sC/tTX37R&#10;3wvvdM8XR3Fn8VPBsw0zxVZ3GnNZkSl5Vil2dFZ1hcSJhCssco8tEKZ+oK/NX9pfwtcfszf8FKPg&#10;j8QfBFrp+jWHxLvV0XWrG3kmQX08l1HDeTTRKVT5ku7WRcEgzweY6FgS/wClVAHFfGj4Q+Hvj18L&#10;/EHgLxVHcSaFrUKxTm0mMU0bI6yRyI3IDJIiOAwKkqAyspKn41/4JqfHTVNK8bfEP9mXxJqOoeJ7&#10;/wCHl7fx6N4hnCqj6ba3KWhtymS6bXZXjBaTCSGPKLCgb7/r84P2rbiH9lz/AIKS/B34upPb6d4e&#10;8eQnQ9f3arJarIybLWW5ui4MawRRT2EoXO0tZkkIcSEA/R+iiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKK+f8A9vj4ma58If2QviT4n8Nz/ZNahsobKC6V5Ee3+03M&#10;Vq0sbIyssqLOzowPyuqnBAwQDxX/AIJM/D3VP+FT+L/jL4i1T+0/EnxS1qbULlo9qpst57hC7RrG&#10;oSV7iS7YhSU2eVgKdwr7qr5//YD8C/8ACu/2NvhPpX23+0PtGjJq/neV5W37a73vl43HOz7Rs3Z+&#10;bZuwucD6AoAK+Cv2gNNm8M/8FYP2dfFmrPb6d4e1Pw/e6NZ31zcxost6kWoAwAFshi17aquR87TK&#10;q7jkD71r5f8A2+v2Wb79o74X2Wp+EZLiz+Kng2Y6n4VvLfUWsyJS8TSxb+is6woY3yhWWOI+YiF8&#10;gGV8a9bsfgb+3L8MfiNq9trGo6b468Pn4aQDTbBXhsdQfU7ee2eeZpFAWRZZ/lA3AWzFQ/zbPrWv&#10;jX9kX9pjwF+398BbvwF46trfVPFkGmR2vijQdSCKdQVdq/2hB5YQBWkCvmMK0EpUDH7p36rwT4L/&#10;AGpPhX4ml0i38T+B/ir8OraYjT7nxjd3dh4jNr5CrFDLc29tJE7I4y0zxyPL87EoXAjAPqCvhX9r&#10;jRf+Fyft/wD7MXgSwj1C3u/Cf2nxrqWoR2Xn28Vqs8TxKxDgpvm04wl2AVTcRY3k7K9V+MVv+1l4&#10;w0GOw+H0fwv+Hd2+fP1S41q81e4GGRl8kPpscScLIrb45Mh/l2Fcmp4b8N/C7/gm78Bda8S+Jdau&#10;NR1K9m+1694mvv3ur+J9UfewRAzEszMZNkW7aimR3f8A10pAPKv29NNm8bftmfse+HdEe3v9dsfE&#10;FxrN1p63MazQ2UU9lO87KzAhfLtLkr/fMLqu5hivvWvz1/YI+HfiL9pL4ua7+1p8SPtDPezXFn4C&#10;05tSEq6bZh7iCVSiIo2xqzQpnbvY3Erx7nSQ/oVQAV8f/wDBVT4O6p8Xv2R9Xm0iTN34RvY/E722&#10;1f8ASIIIZo5xuZ1C7IZ5Jv4i3k7ApLjH2BXFfG7wTffEr4L+PvCOmS28GpeIPD+oaVay3bMsKSz2&#10;0kSM5VWIUM4yQCcZwD0oAPgj42vviV8F/APi7U4reDUtf8P6fqt1FaKywpLPbRyuqBmYhQznAJJx&#10;jJPWu1r4/wD+CVfxi1T4vfsj6RDq8ebvwjeyeGEudy/6RBBDDJAdqooXZDPHD/EW8neWJc4+wKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr4K/wCCz2rX2m/soaJb2l5c&#10;Wtvf+LbO2vIoZWRbmIWt3KI5ADh1EkUb7Tkbo1PVQa+9a+AP+C1f/JrPhb/sc7X/ANIb6gD7p8J+&#10;FtL8D+FdG8N6Ja/YtF0eyh0+xtvMeTyYIo1jjTc5LNhVAyxJOOSTWtRRQAUUUUAfJX7TH/BOLwF8&#10;ePENt4x8NX9x8KviLazfaovEPhy3RFmuPtCzfaLiFChecN5hWZJI5NzgszhFUeP6LD/wUM+Bvl6J&#10;DZ+D/jXYfYrdYNRvbuH/AETy96GMySS2U8srAIzvKJc/KQ+4vX6K0UAfnrqXj7/gol4yt00WD4a+&#10;B/Ar3s0MR8R21zaytYL5ilpCkl7cArtBDAQyNtLbV3ba1fhT/wAEzL7xL4+tPiT+0n48uPix4whm&#10;86PRVZn0iICWZxC3mKDLBukSRYESCJG3oUkRiD960UAVNJ0mx0HSrPTNMsrfTtNsoUtrWztIlihg&#10;iRQqRoigBVVQAFAwAABVuiigAooooA/PX/glRZzeAPH37TXwtsb+4uvCfg/xasWmR3axmYMZby2e&#10;R5FRSzPHZW+RwoKEqq7jn9Cq+AP+CcP/ACdN+2h/2Oa/+l2q19/0AFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABXwB/wWr/5NZ8Lf9jna/8ApDfV9/18Af8ABav/AJNZ8Lf9&#10;jna/+kN9QB9/0UUUAFFFFABRRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P8Asc1/9LtVr7/r4A/4&#10;Jw/8nTftof8AY5r/AOl2q19/0AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABXwB/wWr/AOTWfC3/AGOdr/6Q31ff9fAH/Bav/k1nwt/2Odr/AOkN9QB9/wBFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAfAH/BOH/k6b9tD/sc1/wDS7Va+/wCvgD/gnD/ydN+2h/2Oa/8Apdqtff8A&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfAH/AAWr/wCTWfC3/Y52&#10;v/pDfV9v+P8Ax/4e+Fvg3VvFnizVrfQ/D2lQme8vrknbGuQAAACWZmIVUUFmZlVQSQD+evhbwt4v&#10;/wCCqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/vK8ikiMFoYWLmeYAH6VUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQB8Af8E4f+Tpv20P+xzX/ANLtVr7/AK/PX9or9i3x78Evi5rv7SH7Oer3&#10;D+J2mfUNZ8DTRPOuqLI7SXojO/MqyNsf7KRu3BmhdXWGMfT/AOyj+1d4Q/a1+HCeJPDb/YdVtdkO&#10;s+H55A1xpk5BIUnA3xNtYxygAOAeFdXRAD2uiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACuf8AH/j/AMPfC3wbq3izxZq1vofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIBPH/j/w&#10;98LfBureLPFmrW+h+HtKhM95fXJO2NcgAAAEszMQqooLMzKqgkgH89fC3hbxf/wVU+I9r4x8Y2uo&#10;eEv2ZfDt6x0Tw60hiuPEU6Eo0sjIf95XkUkRgtDCxczzAAPC3hbxf/wVU+I9r4x8Y2uoeEv2ZfDt&#10;6x0Tw60hiuPEU6Eo0sjIf95XkUkRgtDCxczzD9H9J0mx0HSrPTNMsrfTtNsoUtrWztIlihgiRQqR&#10;oigBVVQAFAwAABWH4k1/w18Gfhvf6teJb6D4S8M6a0rRWkASK1tYI+EiiQcBVUKqKPQAdK/Hvxx+&#10;3z+0b+2F8U7jwj8GE1Hw9p10JlsdJ0Py47024GDNcXbH902P4ldFUsACThiAftXRX4Z+JPjR+2h+&#10;xJqmkz+Odc8QR2t/K0kMPia+i1u0uioG6PzfMlK8EHasinuO5r9YP2Q/2nNK/au+Ddj4ysbZdN1K&#10;ORrLVdMEgf7LdIAWAPUowZWUnnDDPINAHtlFfit/w0t/wUM/6BHxA/8ADcQ//INcl45/by/bS+GE&#10;lnH4y13XvCT3gZrZdc8G2VkZwuNxQS2a7sblzjpketAH7rUV8D/8Ep/2lfix+0hY/Ey9+JWvS+IL&#10;PS5NOh0y4bTLa0jR3FyZ0DQRIHbCwEg5Kgr03c/fFABRRRQAUUUUAFFFFABXwr+1d+yj4v8Ahn8R&#10;3/aO/ZxT7D8QLXfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZfsrx/4/8PfC3wbq3izxZq1v&#10;ofh7SoTPeX1yTtjXIAAABLMzEKqKCzMyqoJIBwfgd8cfCP7RHw507xp4L1Fb/SrsbJYXKi4spwql&#10;7e4QE7JU3LlckEFWUsrKxAOS/ZR/au8Ifta/DhPEnht/sOq2uyHWfD88ga40ycgkKTgb4m2sY5QA&#10;HAPCurontdfCv7V37KPi/wCGfxHf9o79nFPsPxAtd83iPwnBEWt/EUBIaZhCpG+VtoMkQwZSBJGV&#10;uFBl9/8A2Uf2rvCH7Wvw4TxJ4bf7Dqtrsh1nw/PIGuNMnIJCk4G+JtrGOUABwDwrq6IAe10UUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFc/4/8f8Ah74W+DdW8WeLNWt9D8PaVCZ7y+uSdsa5AAAA&#10;JZmYhVRQWZmVVBJAJ4/8f+Hvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiFVFBZmZVUEkA/n&#10;r4W8LeL/APgqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/wC8ryKSIwWhhYuZ5gAHhbwt&#10;4v8A+CqnxHtfGPjG11Dwl+zL4dvWOieHWkMVx4inQlGlkZD/ALyvIpIjBaGFi5nmH6P6TpNjoOlW&#10;emaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACjSdJsdB0qz0zTLK307TbKFLa1s7SJYoYIk&#10;UKkaIoAVVUABQMAAAVboA+IP+CwvjCfwz+x++nQxl4/EPiCx0yZt+3YiiW6Bxj5vmtVGOOue2D8+&#10;/wDBDfR7abWvjFqjxIby2t9Kto5SvzLHK12zqD2BMMeR/sj0r7D/AOCkXwdvvjR+yT4t03SLBdR1&#10;vSTFrdlB5ZeQtA2ZREACfMMLTKoAyS23+Kvzm/4JK/tLeEPgT8TPF2heNdWh8P6X4qtbYQapeOI7&#10;aK4t2lKrK54QMsz4ZuAVAJ5oA/YH4qfBbwR8btL03TfHXh208S6fp14L+2tbzd5azCOSLcVBAYbZ&#10;X+VsjJBxlVItfD34S+CvhLY3Nl4K8KaP4VtbpxJcR6RZR24mYDAZ9gG4gdM5618Pft8f8FKrD4V6&#10;d4U0/wCCnjPQvEniKa9a61G4sGg1KyW0WJ0EMjqxAZpJEcbCGHknJAOG9d/YV/aY8d/Gv9n/AF34&#10;n/FmLQ9A0S2uLh7O+sYHt42s7dM3FxIWlf5VdZFz8uPLbrxQB7b8fPjn4Z/Zz+F2r+OfFdw0enWK&#10;hYreEZmu524jgiHd2P4AAsSFUkfhlDF8SP8Agpd+1YQTHFqWp/MzYLWuiaZG34Eom/HYu7joXq5+&#10;29+1xrH7ZHxiitdNuPsXgbT7n7H4fsLuZLWM7iFN1cPIwRHc87nIWNMAkYZm/Sn9iuz/AGc/2Sfh&#10;gmlQfGP4d3/izUwk+uawPE1jmeUA7YkPm5EUeSFHqWY8tQB9QfBH4M+G/gD8MdE8D+FbYwaXpkIQ&#10;zSBfOupTzJPKQAGkdsknAHYAAADu64rwT8bvh18StVl0zwj4+8L+KtShhNzJZ6JrNteTJEGVTIUj&#10;diFDOg3YxlgO4rtaACiiigAooooAKw/G3jbQvhv4T1TxN4m1S30XQdMhNxd3102EiQfqSSQAoBLE&#10;gAEkCtyvkT9vr9jPxp+11D4NsfD/AMQ/+Ed0KxvV/tXRL+MtaNGSc3kYjXfJcIpKiKRtjA/K0J3m&#10;QA+IvH3jb4nf8FbPj2PB3g8TeHPg/oFwlyZrqHMVjHhk+23WD+9upAZFigDAAZAwBPMf1Y+BfwL8&#10;Ifs5/DjTvBXgrTvsOlWv7yWaUhri9nIAe4ncAb5W2jJwAAFVQqKqjyL9irx18AtL0/xB8HvgvqcM&#10;0vg24K3/AJmPP1Z8Is2oLLgfaVMn7ppFAVSiBVWJoC307QAV8K/tXfso+L/hn8R3/aO/ZxT7D8QL&#10;XfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZfuqigDxT9lH9q7wh+1r8OE8SeG3+w6ra7IdZ&#10;8PzyBrjTJyCQpOBvibaxjlAAcA8K6uie118K/tXfso+L/hn8R3/aO/ZxT7D8QLXfN4j8JwRFrfxF&#10;ASGmYQqRvlbaDJEMGUgSRlbhQZff/wBlH9q7wh+1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQpOBvib&#10;axjlAAcA8K6uiAHtdFFFABRRRQAUUUUAFFFFABRRRQAVz/j/AMf+Hvhb4N1bxZ4s1a30Pw9pUJnv&#10;L65J2xrkAAAAlmZiFVFBZmZVUEkAnj/x/wCHvhb4N1bxZ4s1a30Pw9pUJnvL65J2xrkAAAAlmZiF&#10;VFBZmZVUEkA/nr4W8LeL/wDgqp8R7Xxj4xtdQ8Jfsy+Hb1jonh1pDFceIp0JRpZGQ/7yvIpIjBaG&#10;Fi5nmAAeFvC3i/8A4KqfEe18Y+MbXUPCX7Mvh29Y6J4daQxXHiKdCUaWRkP+8ryKSIwWhhYuZ5h+&#10;j+k6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAAo0nSbHQdKs9M0yyt9O02yhS2&#10;tbO0iWKGCJFCpGiKAFVVAAUDAAAFW6ACiiigAr4k/aI/4JP/AAr+NviLUPEeh3t78Ptfvi8s50yJ&#10;JrGWZgP3jW7Ywc8kRugbJPU5r7booA/On4Y/8EVfhz4b1C2u/GvjPWfGiwuWeytbddMt5h2V9ryS&#10;Y/3ZFPHUdK+3PHXwm03xN8EfEfw00YW/hnStT8P3Xh+1+yWoMVjHLbvApWIFQQgbO0EZxjI613VF&#10;AH5V/wDDjH/qtn/lqf8A3bR/w4x/6rZ/5an/AN21+qlFAHxV+xT/AME3v+GPfipqvjL/AIWJ/wAJ&#10;b9u0aXSPsX9ifYtm+eCXzN/2iTOPIxt2j72c8YP2rRRQAUUUUAFFFFABRRRQByng/wCFXhD4f694&#10;p1rw34c0/RdV8UXo1DWbuzhCPezhQodz/wB9NgYBeSV8b5HZuroooAKKKKACvhX9q79lHxf8M/iO&#10;/wC0d+zin2H4gWu+bxH4TgiLW/iKAkNMwhUjfK20GSIYMpAkjK3Cgy/dVFAHin7KP7V3hD9rX4cJ&#10;4k8Nv9h1W12Q6z4fnkDXGmTkEhScDfE21jHKAA4B4V1dE9rr4V/au/ZR8X/DP4jv+0d+zin2H4gW&#10;u+bxH4TgiLW/iKAkNMwhUjfK20GSIYMpAkjK3Cgy+/8A7KP7V3hD9rX4cJ4k8Nv9h1W12Q6z4fnk&#10;DXGmTkEhScDfE21jHKAA4B4V1dEAPa6KKKACiiigAooooAK5/wAf+P8Aw98LfBureLPFmrW+h+Ht&#10;KhM95fXJO2NcgAAAEszMQqooLMzKqgkgGp8TPir4Q+DfhWfxJ428R6f4Z0WHcPtOoTBPNcRvJ5US&#10;/ellKxuVjQM7bTtUmvgDwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJ&#10;EYLQwsXM8wADwt4W8X/8FVPiPa+MfGNrqHhL9mXw7esdE8OtIYrjxFOhKNLIyH/eV5FJEYLQwsXM&#10;8w/R/SdJsdB0qz0zTLK307TbKFLa1s7SJYoYIkUKkaIoAVVUABQMAAAUaTpNjoOlWemaZZW+nabZ&#10;QpbWtnaRLFDBEihUjRFACqqgAKBgAACvBP2pv25fhz+yLdaFZeL4tY1TUtXWSWGx0GCGaaKNCB5k&#10;gkljCqScDkkkNxwaAPoaiuf+Hvjax+JXgHw14u0yK4g03X9MttVtYrtVWZIp4llRXCswDBXGQCRn&#10;OCetcX8d/wBp74a/s2aTbXvj/wASwaO93k2liiNNdXOCASkSAsQCRliAozyaAPVKK+LPBP8AwVz/&#10;AGf/ABh4gfS7q917wshmWGHUNb01VtptzEBg0MkhReAS0gQAMCcYOPs2zvINQtYbq1mjubadFlim&#10;hcOkiMMqysOCCCCCKAJqK+a/2hv+ChXwa/Zt1afRfEGs3WteJbcqJtD8PwLc3MOccSFmSNDht21n&#10;DY7dM637Of7cnwl/agvH03wfrc0HiCOAXD6Hq8BtrsJjJKjJSTb/ABeWzY6nggkA9+oorgfjn8bP&#10;DH7PPwx1fx14umnj0fTQoMVpGJLi4kdgqRRKSAzsxA5IA5JIAJAB31FfP/7KP7a3gj9sL/hKf+EN&#10;0rxBpn/CO/Zftf8AbtvBFv8AtHnbPL8qaTOPIfOcdVxnnHrnxK8fab8K/h74k8Y6ws8ml6Dp0+pX&#10;MdqqtM8cUZcrGGZQXO3ABIGSMkdaAOkor4A/4fV/BD/oVviB/wCC6x/+TK9f/Zf/AOChfw6/ay8f&#10;ah4R8I6L4o07UrLTJNVkl1u1tooTEksURUGO4kO7dMnGMYB56AgH1BRRRQAUUUUAFFFNkkSGNpJG&#10;VEUFmZjgADqSaAHUV8dfEr/gq78APhzr7aTDrGqeL5o5hDNceGrRbi2jyMlxK8iJIo9Yy/tmvf8A&#10;4G/tB+A/2jvCLeI/AWuR6xYRSmC4jZGintpP7ssTAMpI5BIwRyCaAPRqK+P/AI9f8FQPhZ+zt8WN&#10;d+HviTQPGF7rWj+R58+l2drJbt5sEc67Ge5RjhZVByo5B6jk8B/w+r+CH/QrfED/AMF1j/8AJlAH&#10;3/RXy/8Asv8A/BQv4dftZePtQ8I+EdF8UadqVlpkmqyS63a20UJiSWKIqDHcSHdumTjGMA89Ae1/&#10;aC/bG+FP7MrW1v458SLbatcp5sGj2MTXN48ZyA5jX7iEqwDOVBIIBODQB7XXwr+1d+yj4v8Ahn8R&#10;3/aO/ZxT7D8QLXfN4j8JwRFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZeh+F/8AwVi+AXxK1iHTbnU9&#10;X8FXE0nlRSeKLNIICcZy00UkiRr2y7KOK+x1ZZFDKQysMhgcgigDxb9lH9q7wh+1r8OE8SeG3+w6&#10;ra7IdZ8PzyBrjTJyCQpOBvibaxjlAAcA8K6uie118K/tXfso+L/hn8R3/aO/ZxT7D8QLXfN4j8Jw&#10;RFrfxFASGmYQqRvlbaDJEMGUgSRlbhQZff8A9lH9q7wh+1r8OE8SeG3+w6ra7IdZ8PzyBrjTJyCQ&#10;pOBvibaxjlAAcA8K6uiAHtdFFFABXj/7VX7THh79lD4R3njfxBbXGou0y2GmaZbAhr69dHeOIyYI&#10;iXbG7NIw4VGwHbajewV+eum/DeH9vT9t7xf4l8WxXEnwv+Depr4c0/w5qWnyPZazeqJxdsz+eYgy&#10;XCQuyhT5sItklQA8gFT4S/sN+OP2rNesviz+1ZrWoXsd79oudN+GMck9rb6XHKsaxbtsoa2+VATA&#10;mJCUiaaVn82Ov0K0nSbHQdKs9M0yyt9O02yhS2tbO0iWKGCJFCpGiKAFVVAAUDAAAFW6KAPkL/go&#10;R+1/4z/ZhsPBOieAPC0HiLxV4ye8is5ZkknNu0Bt8hLaMbpncTnHzAKV5DZxX4+/tZeCPit4R+JF&#10;hqHxlu5Lrxr4m0qLXJFuJQ80MLyyxJHIqgLGwMDfu0+VQVHByB/RvLp9rPeW95JbQyXdurpDcNGD&#10;JGrY3hW6gHaucdcD0r8Xv+C1f/J03hb/ALEy1/8AS6+oA/VT9k7/AJNZ+Df/AGJmjf8ApDDXwH+1&#10;j/wT7+Nf7R37WN14w1COyuPAl5qdlp6Na6nEt1ZaUrokjokgABVTLKV+YkscBicH78/ZO/5NZ+Df&#10;/YmaN/6Qw13HjfxxoXw38Kan4l8S6nBo+h6bCZ7q8uW2oij+ZJ4AHJJAHJoA/KL/AIKgfsT/AAm/&#10;Zz+DPhXxT8PtDl0DUp9cj0q5jbULi5FzG9vPJvImkfBDQj7uB8/TpX07/wAEqfEni3X/ANiNUnTz&#10;LvTb+/sdBkvZyyTQqqtHuPJVFmeWPGOFj4GMV8afFbxt8Q/+CsX7QNj4X8EafNpHw78PyMUuroN5&#10;NnC5w15dYODK4QiOMc4BAP32r9c/gz8J9D+Bnwv8O+BfDsZTStFtVt0kdVEk79ZJn2gAu7lnYgdW&#10;NAH5pfAb/gk34x1L483et/H1bDxH4YuIrrULqTSdWk3X988i4WUqscoDeZJISu3lACecH5g+O/gp&#10;f2bP+CglzoHwgt7hZNE17TG0Oxju2ZzNLDbyfZvNZiSpklaI7icqSGzzX7g/H7wz4u8afBvxZoPg&#10;PVV0PxdqNkbbTtSe7ktRayMwBk82NWdCq7iCozkcY61+P/wt1I/8E5f2umj+OnhCz8X61dBL2Lxb&#10;a30t1LbRTlxJewrIB5rFg4JdUkG2TBO7kA/cCvxf/wCCpf7QmqftAfELWPBfhGOW+8C/DMfadZvI&#10;GUwvePLHbGQnPIjknWBe+55DjHNfef8AwUE/a0tf2df2e3vtB1CM+LPFkLWnh542BKhlUyXagg5E&#10;aSKRkY3PGD1r4Xu/Dfwv+En/AATH+IGmxfETwj4g+LPjNtM1LVLGy12zur5SNQtnW1VY5C7+Ugd3&#10;64ZpTnA4APQf+CGP/NbP+4J/7f19Sf8ABUbxnL4N/Yr8bi3uRa3WrPaaXG3GXWS4QyoM/wB6JJR9&#10;Ccc18Yf8Ea/ix4I+F/8Awt//AITLxl4f8Jfbv7H+yf27qkFl9o2fbd/l+a67tu9M4zjcueor7C/4&#10;KUfs1+Pv2ovhb4Y8M+BU055LHV/7TuxqF15AO2F4kCnacn9855xwPpQB+ef7DP7Gvwh+PXwr1zxh&#10;8VvHN94Mjh1waNp5g1azsIp38mJyubiJ9zkzIAFI69Dmv0k/ZV/4J/8Awz/Za8bXnjbwR4g8Sazd&#10;6jpUmmH+1r22ntzC8sUpZfKgjO7dCmDuIwTx0I+GNB/4Iv8AxC1H4TjVdW8cWOkeLxbyXUfhP7Gb&#10;iFJivET3SS7Q7BUDMkbqCOCwANS/8Ecv2jda0f4o3Xwg1PUnufDer2k97pVpcS5+y3kQ8yRYQege&#10;MSMyjjMe7GSxIB+w9FFFABRRRQAV8Sf8Fb/jJqfwv/Zf/sXR5jb3fjC/Gj3EythltPLeScDj+MKs&#10;Z/2ZGr7br8uP+C5FvftovwduIxL/AGXHcarHOVb935zLaGLI7ttWbB7Dd60AN/YR/wCCb3wt+L37&#10;LeneMPiBo2oXviTxL9pktLg3k9sdPhWV4onjjRlV92zzAZAwIZccdfU/2D/+Cefjr9kn4kz+KdV8&#10;eaZqVlqGmNY6joumwzeU7kq6uHfaGKOuFYoDh3+7kg/Ffwr/AGRf2kP2zPgfoWs2XifTbTwDpluN&#10;M0TRdV1Ka3hmjtiULxwRRuhbzA4MkmGLA84Ar0L/AIJy/tffEb4eftDW3wU+I2rX2qaRfXc+jrba&#10;tN58+lajGWARZSSSpdDGUyRkqVxg5APsj49f8Ev/AIWftE/FjXfiF4k1/wAYWWtax5HnwaXeWsdu&#10;vlQRwLsV7Z2GViUnLHknoOB8Kft8fsafAX9kHwbp8Ola9421nx7rRY6bp15qFobeKJCBJcThLRW2&#10;gkKqhlLEnBwrY/aHVNTttF0y71C9mW3s7SF555nOFSNVLMx9gATX4z/sxR3n/BQD/gopfeP/ABFB&#10;PN4a0SRtbjs7hW8uG2t3VLC2OHKq28xyMoJDlJjghmoA+2v+Cb37F9l+zX8NYPFGu2X/ABcjxJaK&#10;19JLgtYWzFXWzXHA5VWf1YAdEWvzi/aa0q91j/gppd2HxSCLo154zsIJjOzpAdFaeJYjubov2bG4&#10;jgNvxX7y1+M37Wfxbu/2/v2sdJ+C/g3RtB0+xtdUfTLfxNc2Ye/lEIdrmQynlYFCOyxry3lg7vmw&#10;AB3/AAWE+Ffw1+GPiL4YJ4E8PaF4Z1C9tL46jZ6HbRWyvErW/wBnkeOMAZJacBsZbb1OK/ST9h2P&#10;xVD+yV8L4/GaumvrpCK6yBxIIAzfZg4f5t/keTuz/Fmvyu/aI/Y18R/8E5dX8FfEuy1jQPiVpbah&#10;9l8nXNDCwx3WxpI1eBpX3AiN2Dq6sCnbPP60/sr/ALQmn/tPfBLQfH1jZNpct55kF7p7OH+zXMbF&#10;ZEDDqpIDKeCVZcgHIAB63XxV+0p/wTw/4Sr4jj4xfBDxF/wrX4xQ3sV75rPs0u7kywnlkRY3ZJZF&#10;f5yA8cu1leMmaSSvtWigD4//AGMf2ztU+ImvX3wb+Mlj/wAIl8dvDu6C5tLhFiTWkRdxnhC/J5uz&#10;EjImUdD50WYyyxfYFfFX/BRL9nXXNas9M+P3w31z/hFfib8ObKe8l1OS7kRJtKt4bid4liEcivLu&#10;ZlCsFR0mlSUsu0L9K/AH4xaX+0B8G/CfxB0iPyLTXLJZ3ttzt9mnUmOeDcyIX8uZJI9+0Btm4cEU&#10;AegV8q/sC/8ANxv/AGWbxH/7b19VV8q/sC/83G/9lm8R/wDtvQB9VUUUUAFfit/wWr/5Om8Lf9iZ&#10;a/8ApdfV+1NeKfGr9jP4O/tE+KrXxJ8QvB//AAkGtWtkmnw3P9p3lttgWSSRU2wzIpw0shyRn5uu&#10;AMAGt+yd/wAms/Bv/sTNG/8ASGGvyM/4Kgfthap8bPi5qnw90e6MHgPwnevaeVGSPt99GSk0z8DK&#10;q25EHIwpf+Lj9svCfhbS/A/hXRvDeiWv2LRdHsodPsbbzHk8mCKNY403OSzYVQMsSTjkk1843n/B&#10;MT9mrUbye7u/hzJdXU8jSyzzeIdVd5HY5ZmY3WSSSSSeuaAPhn4O/wDBWvwp8CfAeneEfB37P0Ol&#10;6TZoAdnir95cSYAaaVvsWXdsZLH+WBX2p8Fv2lvFf7b/AOyj8QPEvgbSm+HHjG1urrSdI26gt7/p&#10;UVvBPG5doEADNMEIKHABOTnAuf8ADrj9mL/omf8A5X9U/wDkmvavgr8BfAn7O3hW68N/D3Qv+Ef0&#10;W6vX1Ca2+1z3O6do442fdNI7DKxRjAOPl6ZJyAflB+zL/wAFLvHPwD+J/i7T/j5J4r8WQzRx2clq&#10;Sn2rS7iB5MhLd2jjG/zGDkFSdkfUKAPKP2oPitqv/BRf9qnSD8PfC99G0lhBoml2d1t88xJJLK00&#10;+wssYDTSE/MQFUc1+zfxe/ZN+EPx5uGuvHXgPS9bv2RYzqAD212VU5VfPhZJMA9t3cjoTWt8JP2d&#10;/hr8CLV4PAXgzS/DRkjWGW4tYd1zMi/dEk7kyPjn7zHk5oA+c/2lv+CcMX7Q3wz+Dfg+Dx8/hiD4&#10;daQ2kxzyaSL5r1TDaxBjiaLYQLXPQ539sc/E/wC1J/wSl/4Zr+BPib4j/wDC0f8AhI/7F+y/8Sz/&#10;AIR77L53nXUUH+t+1Ptx5u77pztxxnI/amuU+KXwt8MfGnwJqfg3xlpn9seG9S8r7XZfaJYPM8uV&#10;JU+eJlcYeNDwwzjB4JFAH4WfsMfsMf8ADaX/AAm3/Fbf8Id/wjX2H/mE/bvtP2j7R/03i2bfs/vn&#10;d2xz+hP/AAVR8VfG/wCF/hnw341+GHibU9H8M24ktdei01VLROSDDO2UJCcupOQAdmfUfUHwL/Zb&#10;+GH7Nf8Abf8Awrjwz/wjn9teR9v/ANPurrzvJ8zyv9fK+3HmyfdxndznAx6de2VvqVnNaXdvFdWs&#10;yGOWCZA6SKRgqynggjsaAPyt+FX/AAWQ0fwl+z/pmh+I/DfiLXPiTpemCxj1BpYpbW+ljTZHPPM8&#10;nmhmwpf5HJO45Oa4P/gjv+zrrXiL4xyfFvUNNkg8MeH7W4ttOvZSyC4vpU8phGOjqkLzBieAXTqf&#10;u/oZdf8ABPP9nS88Tx6/J8KdGW+j6QxPNHaHgjm1WQQnqeqenoMe9aDoGmeFtGs9I0bTrXSdKs4h&#10;DbWNjCsMMEY6KiKAFA9AKAL9FFFABRRRQAV8hf8ABUL9n3Vfj1+zTcN4dtpr7xD4XvF1q2sbdC8l&#10;1GqOk0SKASW2OXCjkmMAcmvr2igD8ev2Iv8AgqJ4O/Z1+AWnfDzxj4X16+n0WW5On3eiLBIk0c0z&#10;z7ZRJJGUIeVxkbuMcV5Z+xL4J1j9q79vj/hPho72ukWniOfxpqjKztFZO1w9xBF5gABYzbQAcbgj&#10;nGFIr9ZviJ+w/wDAr4q+IP7c8S/DXR7vVjP9pkurXzLNp5P70vkOglz337ge+a9O8BfDfwt8LdAj&#10;0Twh4e07w3pMZLC0022WFCx6sQo5Y+pyaAPn/wD4KZ+O7nwF+xh4+ls2VLrVI4NHUspI2XEyJKPq&#10;YjIAfUivnj/giL4MtbX4W/EbxaEJvb/WYdLLHoI7eASgD6m6OfoK+6/jV8BfAn7RPhW18N/ELQv+&#10;Eg0W1vU1CG2+1z222dY5I1fdDIjHCyyDBOPm6ZAwfBX4C+BP2dvCt14b+Huhf8I/ot1evqE1t9rn&#10;ud07Rxxs+6aR2GVijGAcfL0yTkA9Ar8DfCVs/wDwT5/4KBadceLtNvItD8P6ncmKSOMu0+m3MU0E&#10;dxFnHmARy5OD95GX7wIr98q434l/BrwN8ZNNhsPG/hTSfFFrAxaFdStVlaFiMEoxG5CR/dIoA/K7&#10;/gqJ+3F8Mf2iPhj4U8F/DrVp/EJg1hdYvb1rKe1jg8uCWJI8TIjMx89jkDA29ea+1f8AgmT8EdV+&#10;Bv7Kej2WvWU2ma5r15Nr13ZXAKyQGVUjiVlIyjeTDESp5BJB5zXdfDH9hz4E/B3VotV8K/DfS7TU&#10;4ZPNhvL15r+aF8Y3RvcPIUOP7pHf1r3SgAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yY&#10;n8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6&#10;qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv&#10;+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK+Vf+&#10;CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V&#10;/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/&#10;AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK+Vf+CXH/&#10;ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/&#10;5uN/7LN4j/8AbegD6qooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS&#10;7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/7LN4j/8AbegD6qooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn&#10;8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+qq+Vf2Bf+bjf+yzeI/8A23r6qr5V/YF/5uN/&#10;7LN4j/8AbegD6qooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAK+Vf+CXH/ACYn8Mv+4n/6dLuvqqvlX/glx/yYn8Mv+4n/AOnS7oA+&#10;qq+SvgTq1j8Hf20vjj8ML68t9CsfGM1l458KaPNKrtqMs8Dpq9xG5JbcZ7fPkswIWJmjQRhjX1rX&#10;in7VX7PX/C/PAlm2iTafo3xJ8M3sOteEPEl7b+b/AGbfwyxygHg5ik8sI6srr91zG7RoKAPa6K+S&#10;vhf+3pY6X4mPw+/aF0a3+B/xMhhhlSPUrxX0jU4mgLtcwXgzFEu+OVdjyEBtsYkkk3qv1rQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRXj/&#10;AO0D+1p8Lv2ZdKa48deJ7ez1JofOtdBtP3+pXYKyFNkC8qrtC6CWTZEGADOuaAD9rb40WPwF/Z58&#10;beKp/EFv4d1dNMubbQriZFkaTVHhf7JHHGVYSN5gDbSpUKrM2EViLf7Kvwt/4Ut+zj8OvBsmmf2P&#10;f6bo1v8A2jZfaPP8u/kXzbz59zA5uJJj8rFRnC/KAK8U+EXw7+If7S3xk0P4y/G7wLp/gvQfDFl/&#10;xQ/gW8cXl5aXU4gll1O5kAXEo8tUSKRA0bKD5cUkQkl+wKACiiigDn/G3w98K/ErSotM8XeGdH8V&#10;abDMLmOz1uwivIUlCsokCSKwDBXcbsZwxHc18/6t/wAEy/2aNa1W81C4+GFvHcXcz3EiWmrX9tCr&#10;MxYhIo7hUjXJ4RFCqMAAAAUUUAVf+HXH7MX/AETP/wAr+qf/ACTR/wAOuP2Yv+iZ/wDlf1T/AOSa&#10;KKAD/h1x+zF/0TP/AMr+qf8AyTR/w64/Zi/6Jn/5X9U/+SaKKAD/AIdcfsxf9Ez/APK/qn/yTR/w&#10;64/Zi/6Jn/5X9U/+SaKKAD/h1x+zF/0TP/yv6p/8k0f8OuP2Yv8Aomf/AJX9U/8AkmiigA/4dcfs&#10;xf8ARM//ACv6p/8AJNH/AA64/Zi/6Jn/AOV/VP8A5JoooAP+HXH7MX/RM/8Ayv6p/wDJNH/Drj9m&#10;L/omf/lf1T/5JoooAP8Ah1x+zF/0TP8A8r+qf/JNH/Drj9mL/omf/lf1T/5JoooAP+HXH7MX/RM/&#10;/K/qn/yTR/w64/Zi/wCiZ/8Alf1T/wCSaKKAD/h1x+zF/wBEz/8AK/qn/wAk0f8ADrj9mL/omf8A&#10;5X9U/wDkmiigA/4dcfsxf9Ez/wDK/qn/AMk0f8OuP2Yv+iZ/+V/VP/kmiigA/wCHXH7MX/RM/wDy&#10;v6p/8k0f8OuP2Yv+iZ/+V/VP/kmiigA/4dcfsxf9Ez/8r+qf/JNH/Drj9mL/AKJn/wCV/VP/AJJo&#10;ooAP+HXH7MX/AETP/wAr+qf/ACTR/wAOuP2Yv+iZ/wDlf1T/AOSaKKAD/h1x+zF/0TP/AMr+qf8A&#10;yTR/w64/Zi/6Jn/5X9U/+SaKKAD/AIdcfsxf9Ez/APK/qn/yTXqvwt/ZV+EHwW/syTwb8OvD+j3+&#10;m+b9k1b7Gs+ox+Zv3/6ZLunORI68ucKdo+UAUUUAeq0UUUAf/9lQSwMEFAAGAAgAAAAhAOSNIdHc&#10;AAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxBiVmE0pRT0VwVYQb9Nk&#10;moRmZ0N2m6T/3tGLXh4Mb3jve/lytp0aafCtYwPxIgJFXLqq5drAx+7l5hGUD8gVdo7JwJk8LIvL&#10;ixyzyk38TuM21EpC2GdooAmhz7T2ZUMW/cL1xOId3GAxyDnUuhpwknDb6dsoutcWW5aGBntaN1Qe&#10;tydr4HXCaZXEz+PmeFifv3bp2+cmJmOur+bVE6hAc/h7hh98QYdCmPbuxJVXnQEZEn5VvIc0kRl7&#10;A3dpEoMucv2fvvgGAAD//wMAUEsDBBQABgAIAAAAIQB7wDiSwwAAAKUBAAAZAAAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc7yQywrCMBBF94L/EGZv03YhIqZuRHAr+gFDMk2jzYMkiv69AREUBHcu&#10;Z4Z77mFW65sd2ZViMt4JaKoaGDnplXFawPGwnS2ApYxO4egdCbhTgnU3naz2NGIuoTSYkFihuCRg&#10;yDksOU9yIIup8oFcufQ+WsxljJoHlGfUxNu6nvP4zoDug8l2SkDcqRbY4R5K82+273sjaePlxZLL&#10;Xyq4saW7ADFqygIsKYPPZVudggb+3aH5j0PzcuAfz+0eAAAA//8DAFBLAQItABQABgAIAAAAIQDa&#10;9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJSpUcVGAgAA6gYAAA4AAAAAAAAAAAAAAAAAPQIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;CgAAAAAAAAAhAOmXJmU1QQAANUEAABQAAAAAAAAAAAAAAAAArwQAAGRycy9tZWRpYS9pbWFnZTEu&#10;anBnUEsBAi0ACgAAAAAAAAAhAGYTC/YDPQAAAz0AABQAAAAAAAAAAAAAAAAAFkYAAGRycy9tZWRp&#10;YS9pbWFnZTIuanBnUEsBAi0AFAAGAAgAAAAhAOSNIdHcAAAABQEAAA8AAAAAAAAAAAAAAAAAS4MA&#10;AGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB7wDiSwwAAAKUBAAAZAAAAAAAAAAAAAAAA&#10;AFSEAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAE6FAAAAAA==&#10;">
                 <v:shape id="Picture 424" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:22282;height:28771;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmTeEtwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcAXfZroibnRGEcEhA8HV7v3SXJtic1OSTOu/XwTBx8M55zucxWqwnbiQD61jBW/TDARx&#10;7XTLjYLquH39ABEissbOMSm4UYDVcvSywEK7K//QpYyNSBAOBSowMfaFlKE2ZDFMXU+cvJPzFmOS&#10;vpHa4zXBbSfzLJtLiy2nBYM9bQzV5/LPKtiv8/P7b1V+n+ZfstKZP+zYHJSajIf1J4hIQ3yGH+2d&#10;VjDLZ3A/k46AXP4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZk3hLcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId21" o:title=""/>
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 426" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:25908;width:21958;height:28511;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ2OSUxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqZuKiqSuUgrSFC+treDxNfvcBLNvQ3ZN0n/vFgSPw8x8w6y3va1ES40vHSt4niYg&#10;iHOnSzYKfr53TysQPiBrrByTgj/ysN0MB2tMtev4i9pDMCJC2KeooAihTqX0eUEW/dTVxNE7u8Zi&#10;iLIxUjfYRbit5CxJltJiyXGhwJreCsovh6tVYD8+Ne7M/r1bTcy8Oy5ObfabKTUe9a8vIAL14RG+&#10;tzOtYD5bwv+ZeATk5gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJ2OSUxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId22" o:title=""/>
+                  <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F35932A" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355B81D5" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -3073,377 +4370,649 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FC7C8E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514335F7" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Animal identification number shown on the first duplicate of the eartag shall be read in the following sequence „CZ 12345 678“ </w:t>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Animal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>duplicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eartag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>read</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> „CZ 12345 678“ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7A3187" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="12EF7279" w14:textId="77777777" w:rsidR="00881D21" w:rsidRDefault="00881D21">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC2C3DB" w14:textId="77777777" w:rsidR="00881D21" w:rsidRDefault="00881D21">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077B8EC8" w14:textId="77777777" w:rsidR="00881D21" w:rsidRDefault="00881D21">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7A3187" w14:textId="73E085D7" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Type B: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCAD7FD" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCCFDD8" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-15" w:right="1541" w:firstLine="1738"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60FD7CC6" wp14:editId="77A896DC">
             <wp:extent cx="3552190" cy="688975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="435" name="Picture 435"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="435" name="Picture 435"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3552190" cy="688975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3327C1" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3888DA53" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19B07B72" wp14:editId="227C9244">
             <wp:extent cx="2283460" cy="1333500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="441" name="Picture 441"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="441" name="Picture 441"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2283460" cy="1333500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C795E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4638F579" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122DF335" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Animal identification number shown on the eartag shall be read in the following sequence „CZ 12345 678“ </w:t>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Animal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eartag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>read</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> „CZ 12345 678“ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D80057" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0491B30B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648E71A1" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Duplicate of type B: </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Duplicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of type B: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47AA1603" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631B59D6" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B526466" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1738" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="200409FB" wp14:editId="55FF9C67">
             <wp:extent cx="3552190" cy="688975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="462" name="Picture 462"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="462" name="Picture 462"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3552190" cy="688975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E267FC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BBFA9A" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">or </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5089A76F" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE91DB9" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A1FFA6D" wp14:editId="47D70DBA">
             <wp:extent cx="2255520" cy="1344295"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="469" name="Picture 469"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="469" name="Picture 469"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2255520" cy="1344295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49261839" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
@@ -3473,228 +5042,668 @@
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F852D7F" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032F20AE" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Animal identification number shown on the first duplicate of the eartag shall be read in the following sequence „CZ 12345 678“ </w:t>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Animal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>duplicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eartag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>read</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> „CZ 12345 678“ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420567E3" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646F3D8A" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="646F3D8A" w14:textId="2254C203" w:rsidR="0039692C" w:rsidRDefault="00FF389E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="6418" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...23 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20366227" wp14:editId="616033E1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20366227" wp14:editId="3B1E6CF0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>929640</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-33655</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="800100" cy="598805"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
             <wp:docPr id="495" name="Picture 495"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="495" name="Picture 495"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="800100" cy="598805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00FC7C52">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A98D251" w14:textId="2FE9404E" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4360"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Explanation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">code of the competent authority </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>code</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>competent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C93893" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="5" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098C66BA" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3674"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>The model of mark on the pastern used after 1</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> model </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>mark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>pastern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> July 2010  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4DA2D8" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6D17EE" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Each sheep and goat must be permanently marked according to Council Regulation (EC) No 21/2004 by two identifiers; one of them can be a mark on the pastern.  </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sheep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>goat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>permanently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>marked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (EC) No 21/2004 by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>two</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identifiers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pastern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573BC8AC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8E45B4" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C14CE5B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -3721,51 +5730,51 @@
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42B3240B" wp14:editId="6D7A83A6">
                 <wp:extent cx="5760721" cy="1560830"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="55266" name="Group 55266"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760721" cy="1560830"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5760721" cy="1560830"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="528" name="Picture 528"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27"/>
+                          <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5760721" cy="1560830"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="565" name="Rectangle 565"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1974215" y="533197"/>
                             <a:ext cx="929140" cy="673140"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -3850,76 +5859,76 @@
                             <w:p w14:paraId="577E0308" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:firstLine="0"/>
                                 <w:jc w:val="left"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="72"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="569" name="Picture 569"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28"/>
+                          <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1073785" y="624205"/>
                             <a:ext cx="482600" cy="638175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="42B3240B" id="Group 55266" o:spid="_x0000_s1050" style="width:453.6pt;height:122.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57607,15608" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA1t8SlSAMAAGQMAAAOAAAAZHJzL2Uyb0RvYy54bWzcV21vmzAQ/j5p&#10;/wHxvQVMAglqUk3rWlWa1mjdfoBjTLAG2LKdl+7X785Amiat2nXV2u0D5Gzj8+PnufM5J6ebuvJW&#10;XBshm4kfHYe+xxsmc9EsJv73b+dHI98zljY5rWTDJ/4NN/7p9P27k7XKOJGlrHKuPXDSmGytJn5p&#10;rcqCwLCS19QcS8UbGCykrqmFpl4EuaZr8F5XAQnDJFhLnSstGTcGes/aQX/q/BcFZ/aqKAy3XjXx&#10;AZt1b+3ec3wH0xOaLTRVpWAdDPoMFDUVDSy6dXVGLfWWWhy4qgXT0sjCHjNZB7IoBONuD7CbKNzb&#10;zYWWS+X2ssjWC7WlCajd4+nZbtmX1YVW12qmgYm1WgAXroV72RS6xl9A6W0cZTdbyvjGegw6h2kS&#10;piTyPQZj0TAJR3FHKiuB+YN5rPz0yMygXzi4A0cJlsHTcQDWAQePxwrMskvN/c5J/SQfNdU/luoI&#10;5FLUirmohL1xoQfCIKhmNRNsptsG0DnTnsiBGAKR39AaYh7GcVkPu4BlnITf4SxoBti+42ReCXUu&#10;qgq5R7uDC1G7p/o9O24j6kyyZc0b26aI5hUgl40phTK+pzNezzlA1Jd51CaAsZpbVuKCBSz8FdIG&#10;kdFsO+BQ3gJDzAaC5k/DZCs2zZQ29oLL2kMDwAEGYJhmdPXZdGj6TzrSWgAOGeDB8IUzxPR0QeuA&#10;sN9Kk+uSKg4Q0O2Orsmw1xVpos2iAmWh0+WP+3KbTeYhjqJxOiAROIKkGcYxNFsd+qwak3E0gOMK&#10;kypJY7RbPfqU7Jl4Elk0qxpkspEYVa0j7IEE6xGiZTfzjQvdaNxvZi7zG4jnUuqfV3DIF5VcT3zZ&#10;WT6e+6AUjvpeddkA33jE9obujXlvaFt9lO4gbuF8WFpZCCcuAmhX63CBkH9N0eQ+RZOeBND+cUVJ&#10;khISpg8qSoajQUzi15KUuAC6Jfm/lxSUaA/f3SR1WYYkPEnSQRINhwmUtgeSNBpCyR6/mqLu6H4L&#10;imItgOffqcwJiLZXmaELzkXcyVupzAQB7RTgF6jMUZjG6aitOgkZkNAVLZr1VWcwIknYV514FKVu&#10;/EVLtLvTwVXWXS66azfelXfbrgDc/jmY/gIAAP//AwBQSwMECgAAAAAAAAAhAKAnikRZJQAAWSUA&#10;ABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+AAEEpGSUYAAQEBAGAAYAAA/9sAQwADAgIDAgID&#10;AwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU&#10;/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQU/8AAEQgAugKtAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgME&#10;BQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEV&#10;UtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3&#10;eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh&#10;4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALUR&#10;AAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDTh&#10;JfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJ&#10;ipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz&#10;9PX29/j5+v/aAAwDAQACEQMRAD8A/VOiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK+X9W/wCCmn7NGi6reafcfE+3kuLSZ4JHtNJv&#10;7mFmVipKSx27JIuRw6MVYYIJBBoA+oKK+Vf+Ho37MX/RTP8Aygap/wDI1H/D0b9mL/opn/lA1T/5&#10;GoA+qqK+Vf8Ah6N+zF/0Uz/ygap/8jUf8PRv2Yv+imf+UDVP/kagD6qor5V/4ejfsxf9FM/8oGqf&#10;/I1H/D0b9mL/AKKZ/wCUDVP/AJGoA+qqK+Vf+Ho37MX/AEUz/wAoGqf/ACNR/wAPRv2Yv+imf+UD&#10;VP8A5GoA+qqK+Vf+Ho37MX/RTP8Aygap/wDI1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf8Ah6N+zF/0&#10;Uz/ygap/8jUf8PRv2Yv+imf+UDVP/kagD6qor5V/4ejfsxf9FM/8oGqf/I1H/D0b9mL/AKKZ/wCU&#10;DVP/AJGoA+qqK+Vf+Ho37MX/AEUz/wAoGqf/ACNR/wAPRv2Yv+imf+UDVP8A5GoA+qqK+Vf+Ho37&#10;MX/RTP8Aygap/wDI1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf8Ah6N+zF/0Uz/ygap/8jUf8PRv2Yv+&#10;imf+UDVP/kagD6qor5V/4ejfsxf9FM/8oGqf/I1H/D0b9mL/AKKZ/wCUDVP/AJGoA+qqK+Vf+Ho3&#10;7MX/AEUz/wAoGqf/ACNR/wAPRv2Yv+imf+UDVP8A5GoA+qqK+Vf+Ho37MX/RTP8Aygap/wDI1H/D&#10;0b9mL/opn/lA1T/5GoA+qqK+Vf8Ah6N+zF/0Uz/ygap/8jUf8PRv2Yv+imf+UDVP/kagD6qor5V/&#10;4ejfsxf9FM/8oGqf/I1H/D0b9mL/AKKZ/wCUDVP/AJGoA+qqK+Vf+Ho37MX/AEUz/wAoGqf/ACNR&#10;/wAPRv2Yv+imf+UDVP8A5GoA+qqK+Vf+Ho37MX/RTP8Aygap/wDI1H/D0b9mL/opn/lA1T/5GoA+&#10;qqK+Vf8Ah6N+zF/0Uz/ygap/8jUf8PRv2Yv+imf+UDVP/kagD6qor5V/4ejfsxf9FM/8oGqf/I1H&#10;/D0b9mL/AKKZ/wCUDVP/AJGoA+qqK+Vf+Ho37MX/AEUz/wAoGqf/ACNR/wAPRv2Yv+imf+UDVP8A&#10;5GoA+qqK+Vf+Ho37MX/RTP8Aygap/wDI1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf8Ah6N+zF/0Uz/y&#10;gap/8jUf8PRv2Yv+imf+UDVP/kagD6qor5V/4ejfsxf9FM/8oGqf/I1H/D0b9mL/AKKZ/wCUDVP/&#10;AJGoA+qqK+Vf+Ho37MX/AEUz/wAoGqf/ACNR/wAPRv2Yv+imf+UDVP8A5GoA+qqK+Vf+Ho37MX/R&#10;TP8Aygap/wDI1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf8Ah6N+zF/0Uz/ygap/8jUf8PRv2Yv+imf+&#10;UDVP/kagD6qor5V/4ejfsxf9FM/8oGqf/I1H/D0b9mL/AKKZ/wCUDVP/AJGoA+qqK+Vf+Ho37MX/&#10;AEUz/wAoGqf/ACNR/wAPRv2Yv+imf+UDVP8A5GoA+qqK+Vf+Ho37MX/RTP8Aygap/wDI1H/D0b9m&#10;L/opn/lA1T/5GoA+qqK+Vf8Ah6N+zF/0Uz/ygap/8jUf8PRv2Yv+imf+UDVP/kagD6qor5V/4ejf&#10;sxf9FM/8oGqf/I1H/D0b9mL/AKKZ/wCUDVP/AJGoA+qqK+Vf+Ho37MX/AEUz/wAoGqf/ACNR/wAP&#10;Rv2Yv+imf+UDVP8A5GoA+qqK+Vf+Ho37MX/RTP8Aygap/wDI1H/D0b9mL/opn/lA1T/5GoA+qqK+&#10;Vf8Ah6N+zF/0Uz/ygap/8jUf8PRv2Yv+imf+UDVP/kagD6qor5V/4ejfsxf9FM/8oGqf/I1H/D0b&#10;9mL/AKKZ/wCUDVP/AJGoA+qqK+Vf+Ho37MX/AEUz/wAoGqf/ACNR/wAPRv2Yv+imf+UDVP8A5GoA&#10;+qqK+Vf+Ho37MX/RTP8Aygap/wDI1ev/AAh/aU+F3x6t45PAXjnR/EVw8MlydPhn8u+jiSTy2kkt&#10;ZNs0a7yo3OgB3KRkMpIB6XRRRQAUUUUAFFFFABRRRQAUUUUAflB/wUa8c+Pf2nP2tNA/Zl+H91cW&#10;FvbwxxajbT3j2lpf3EsUd80lxtkKywW8EcMigx+Yribarkpn6K+Gf/BI74A+D/CsFh4n0fUPHutf&#10;K9xq+oalc2eX8tFZYoraSNUi3KzKrb3G8gyMAMeAf851/wDP/QsV+qlAHyr/AMOuP2Yv+iZ/+V/V&#10;P/kmj/h1x+zF/wBEz/8AK/qn/wAk19VUUAfKv/Drj9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/&#10;AMk19VUUAfKv/Drj9mL/AKJn/wCV/VP/AJJo/wCHXH7MX/RM/wDyv6p/8k19VUUAfKv/AA64/Zi/&#10;6Jn/AOV/VP8A5Jo/4dcfsxf9Ez/8r+qf/JNfVVFAHyr/AMOuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBE&#10;z/8AK/qn/wAk19VUUAfKv/Drj9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk19VUUAfKv/Drj&#10;9mL/AKJn/wCV/VP/AJJo/wCHXH7MX/RM/wDyv6p/8k19VUUAfKv/AA64/Zi/6Jn/AOV/VP8A5Jo/&#10;4dcfsxf9Ez/8r+qf/JNfVVFAHyr/AMOuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8AK/qn/wAk19VU&#10;UAfKv/Drj9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk19VUUAfKv/Drj9mL/AKJn/wCV/VP/&#10;AJJo/wCHXH7MX/RM/wDyv6p/8k19VUUAfKv/AA64/Zi/6Jn/AOV/VP8A5Jo/4dcfsxf9Ez/8r+qf&#10;/JNfVVFAHyr/AMOuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8AK/qn/wAk19VUUAfKv/Drj9mL/omf&#10;/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk19VUUAfKv/Drj9mL/AKJn/wCV/VP/AJJo/wCHXH7MX/RM&#10;/wDyv6p/8k19VUUAfKv/AA64/Zi/6Jn/AOV/VP8A5Jo/4dcfsxf9Ez/8r+qf/JNfVVFAHyr/AMOu&#10;P2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8AK/qn/wAk19VUUAfKv/Drj9mL/omf/lf1T/5Jo/4dcfsx&#10;f9Ez/wDK/qn/AMk19VUUAfKv/Drj9mL/AKJn/wCV/VP/AJJo/wCHXH7MX/RM/wDyv6p/8k19VUUA&#10;fKv/AA64/Zi/6Jn/AOV/VP8A5Jo/4dcfsxf9Ez/8r+qf/JNfVVFAHyr/AMOuP2Yv+iZ/+V/VP/km&#10;j/h1x+zF/wBEz/8AK/qn/wAk19VUUAfKv/Drj9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk1&#10;9VUUAfKv/Drj9mL/AKJn/wCV/VP/AJJo/wCHXH7MX/RM/wDyv6p/8k19VUUAfKv/AA64/Zi/6Jn/&#10;AOV/VP8A5Jo/4dcfsxf9Ez/8r+qf/JNfVVFAHyr/AMOuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8A&#10;K/qn/wAk19VUUAfKv/Drj9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk19VUUAfKv/Drj9mL/&#10;AKJn/wCV/VP/AJJo/wCHXH7MX/RM/wDyv6p/8k19VUUAfKv/AA64/Zi/6Jn/AOV/VP8A5Jo/4dcf&#10;sxf9Ez/8r+qf/JNfVVFAHyr/AMOuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8AK/qn/wAk19VUUAfK&#10;v/Drj9mL/omf/lf1T/5Jo/4dcfsxf9Ez/wDK/qn/AMk19VUUAfKv/Drj9mL/AKJn/wCV/VP/AJJo&#10;/wCHXH7MX/RM/wDyv6p/8k19VUUAfKv/AA64/Zi/6Jn/AOV/VP8A5Jo/4dcfsxf9Ez/8r+qf/JNf&#10;VVFAHyr/AMOuP2Yv+iZ/+V/VP/kmj/h1x+zF/wBEz/8AK/qn/wAk19VUUAfKv/Drj9mL/omf/lf1&#10;T/5Jo/4dcfsxf9Ez/wDK/qn/AMk19VUUAfKv/Drj9mL/AKJn/wCV/VP/AJJo/wCHXH7MX/RM/wDy&#10;v6p/8k19VUUAfKv/AA64/Zi/6Jn/AOV/VP8A5Jo/4dcfsxf9Ez/8r+qf/JNfVVFAHyr/AMOuP2Yv&#10;+iZ/+V/VP/kmvn/4zf8ABFPwhrf2u/8Ahj401Dwxdt9qnTSNdjF9Zl2+aCCOVdksMSnKl3+0PtKn&#10;kqd/6VUUAfkXa/tU/tYf8E/NVTRfjH4fuPiP4J85obXVtSuWlE5LXJTyNVVWO6RlMnlXSvKIolAS&#10;IHNfoT+zX+2B8NP2qdBN54M1jydVj803PhvVGih1S2SNlUyvArtmI+ZGRIhZP3gUsHDKPYNW0mx1&#10;7SrzTNTsrfUdNvYXtrqzu4llhnidSrxujAhlZSQVIwQSDX5gftMf8E0/FXwR8ZW3xf8A2Xbq40mf&#10;QYftp8Mw3Es99FLGFVjZGQOblZIzIXt5WJbDovmiVYlAP1Kor4g/4J5/8FDLH9pfSrfwP44uLfTv&#10;ipZQkpIAsUOvRIuWmiUYCzqoLSQjjAMkY2b0i+36ACiiigAooooAKKKKAPyr/wCc6/8An/oWK/VS&#10;vyr/AOc6/wDn/oWK/VSgAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAPzV/4&#10;KRfsE7v7U+P/AMJpf+Ec8VaLu1vXrKzm+y+d5P719RtnBHlXKbTI4BHmbS64lBE3uv8AwTz/AG0r&#10;H9qb4X2+ma/qtu3xU0OEjWrMQLbm7iD7Y72JASGVlMYk2hQkpI2IjxbvrWvyA/bU+EX/AA79/as+&#10;H3x0+Geh/Y/CF9etLcaXbcW8F18y3dmhaFo7aK5tpHEYG5lIuDGqLGgAB+v9Fc/4A8f+Hvil4N0n&#10;xZ4T1a31zw9qsIns762J2yLkggggFWVgVZGAZWVlYAggdBQAUUUUAFFFFAH5V/8AOdf/AD/0LFfq&#10;pX5V/wDOdf8Az/0LFfqpQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABXmn&#10;7RXwH8PftJfCPXfA3iK2t2S9hdrC+mgMrabehGEN3GAyndGzZwGXepZGO12B9LooA/Mv/gkJ8WPE&#10;XhfxD8RP2dvF0FwmpeGJrjUbSNpROti0dwttfWpkErIFEzxOixLtLPcMWO5c/ppX5F/HSSx/ZZ/4&#10;K/eFvGd9b6PZ+HvEc1rqB8udbKG0ivYJNOubq4coEVlmFxcueQ4OWdS7Ff10oAKKKKACiiigD8q/&#10;+c6/+f8AoWK/VSvyr/5zr/5/6Fiv1UoAKKKKACiivNP2itWvtL+FV1b6feXGm3GtanpXh1r+ylaK&#10;5tItQ1G2sZZ7eRTlJ447l3jfkLIqEqwBUgBq3xuX+1byw8KeC/FHxBfT5ntr650GG1gtLeVWKtGt&#10;ze3FvFcMrrJG627ymJ4nSXy2wD0HgX4kaX48+3W8FvqGka1p2wahomsWj2t5aF9wBKn5ZYi0cqLc&#10;QtJBI0MnlyOEJHQaTpNjoOlWemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACvNfj3/AMU/&#10;F4L8ZWf7vWtI8TaVpsbjgT2upX1vp91bykYZottys4QMF8+0tXYMItpAPVaKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;Dyr9oX9p34efsv8AhWHW/H2tfYPtfmrp+nW0RmvNQkjjLmOGMf8AAVLuVjVpIw7ruGflX/h9X8EP&#10;+hW+IH/gusf/AJMr8y/24Pi9q3xq/aj+IGuanJcfZ7PU5tI021uIbi3NrZW0jRRJ5E/zwsQpkkjI&#10;XEsspKqSQPCqAP6c/hD8aPBXx68Gx+KvAXiC38RaE80lsbiFHjaOVD80ckciq8bYKttdQSrKwyrK&#10;T2tfhX/wSP8AiZrng/8Aa90fwxYT50XxdZXdlqVrI8mw+RbS3UUqqGC+arQlAzBsJNKAAXyP3UoA&#10;KKKKACiiigD8y/8AguD4Jvr7wD8LPF0ctuNN0rU73Sp4mZvOaW7ijljZRtwVC2Uu4kggsmAckj9C&#10;fhP46/4Wh8K/BvjL7D/Zn/CRaNZ6v9i83zfs/wBogSXy9+1d23fjdtGcZwOlfFf/AAWr/wCTWfC3&#10;/Y52v/pDfV9Vfsnf8ms/Bv8A7EzRv/SGGgD1WiiigAooooA/Kv8A5zr/AOf+hYr9VK/Kv/nOv/n/&#10;AKFiv1UoAKKKKACuf8f+CbH4jeDdW8OahLcWtvfwmNbyyZUubOUENFc27srCOeGRUljkwSkkaMOV&#10;FdBRQB5V/wALk1DwP/xLfH/hbxAl/F+7j1nwt4fvNX07VMdZYo7Nbie14KForlVwzskclysZlJa2&#10;uqfGjXtE1TVNE1Dw14M0O9XU7Ow1hFS61y5VW+zzTW+5vJtot6TpHOq3H2iOJmjtjagT+q0UAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQB+EP/AAU4/ZV8RfBH49eIfG8dncXfgTxpqcupWerFxKIr2bM1xaykIojbzDK0&#10;akHdEBhnZJdvxrX9TuraTY69pV5pmp2VvqOm3sL211Z3cSywzxOpV43RgQyspIKkYIJBrzX/AIZO&#10;+CH/AERv4f8A/hL2P/xqgD8y/wDgkD+yr4i1z4oW3xt1ezuNN8J6LDdW+izs4jOpXsiNbyFUKEvB&#10;HHJOGcFf3uxVLbJVX9iaKKACiiigAooooA+AP+C1f/JrPhb/ALHO1/8ASG+r6q/ZO/5NZ+Df/Yma&#10;N/6Qw18Ff8FpvHl9r2q/Cj4S6DPcajqV7NLrFzoFpZNLNPK7C209kYISzMxvkEaNkkjcv+rNfp/p&#10;Ok2Og6VZ6Zpllb6dptlClta2dpEsUMESKFSNEUAKqqAAoGAAAKALdFFFABRRRQB+Vf8AznX/AM/9&#10;CxX6qV+Vf/Odf/P/AELFfqpQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRXzV+31+1db/sp/A+71Kzff4z17zdM8PwxyQh4ZzExN4ySBt8UHysQEYF3iRtok3AA+KvD8P/DU&#10;H/BZLUrtrPUNW8N+Br2R5INQu/L/ALP/ALMhECSRKJf9V/aeyRUT73nFnTDSAfrVXwB/wSD/AGaP&#10;+FZ/Bu7+Jut2Hk+JPGmPsP2iHbLbaVGT5eN8aunnvmU7WZJI1tWHIr7/AKACiiigAooooA/Kv/nO&#10;v/n/AKFiv1Ur8q/+c6/+f+hYr9VKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oqpq2rWOg6Veanqd5b6dptlC9zdXl3KsUMESKWeR3YgKqqCSxOAASaAKnizxTpfgfwrrPiTW7r7F&#10;ouj2U2oX1z5byeTBFG0kj7UBZsKpOFBJxwCa/IG11nXP+CsP7a2iTPoWoWHwd8KbftNvLJIyQ2Ad&#10;pD55WVVjub1kER8ltyoqkeYLZnNv9pj9pjx7/wAFIvi5bfBL4JW1wngBZvNuLqbfAuorG67r69bG&#10;YrSNtpSIjczFGKtK0UUf6afsxfs9aH+y/wDBvRfAOiTfb/sm+e+1R7dIZdQupDukmcIPoihizLHH&#10;GhZtuSAeq0UUUAFFFFABRRRQB+MH7RXxeh+A/wDwWCuvG93Jbwabp2p6VFqE9zDJMsNlPpNtb3Mg&#10;SP52ZIZpGUAH5lX5W+6f2fr4A/4KM/8ABObVP2kdeg+Ivw6n0+28ZwWX2bUtIvNtumrJErtE6Shf&#10;+Pn7sP747GQRAvEIvn+CvAH7fH7Sn7K9xpPgnUL+4jsfDUItl8I+MtGAaKJoy0UcjMsd0qqsiNGv&#10;mgBVjUfuwFoA/fSivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8V&#10;v+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC&#10;6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H&#10;/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/&#10;Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8A&#10;guvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVv&#10;h/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/ami&#10;vxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//&#10;AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6F&#10;b4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2p&#10;or8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh/&#10;/wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+&#10;hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9&#10;qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4&#10;f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G/&#10;/oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA&#10;/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW&#10;+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fx&#10;v/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTK&#10;AP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDo&#10;Vvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X&#10;8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDk&#10;ygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A&#10;6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4f&#10;V/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A&#10;5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/&#10;AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+&#10;H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyjWv2+P2xv2kvCsj+BPCuo&#10;afoq/aNPvL/4e+F7q4813jTKNcP57QyorBlMLRuvm7s52EAH6k/tA/tafC79mXSmuPHXie3s9SaH&#10;zrXQbT9/qV2CshTZAvKq7Quglk2RBgAzrmvzL1fx18e/+CsPxHtNE0Gx1D4efB2LFvqHlSzTaXD5&#10;Zhlma6lCxre3O4xNHBgbf3ZAQebMfdfgT/wR70aHVZ/FHx48U3HxA8Q3k0lzdaXpt1PHaSyu0u+S&#10;e7bbcXDNujl3DySHDBvNB5/Qnwt4T0PwPoNronhvRtP8P6La7vI07S7VLa3h3MXbZGgCrlmZjgcl&#10;iepoA8q/ZR/ZR8IfslfDhPDfhtPt2q3WybWfEE8QW41OcAgMRk7Il3MI4gSEBPLOzu/tdFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQB//2VBLAwQKAAAAAAAAACEAF+vM9XEQAABxEAAAFAAAAGRycy9tZWRpYS9pbWFnZTIu&#10;anBn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoM&#10;DAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCACLAGkD&#10;ASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUF&#10;BAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0&#10;NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKj&#10;pKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QA&#10;HwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEE&#10;BSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZH&#10;SElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0&#10;tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9&#10;U6KK5rx1480D4beGL3xF4m1a30XRbFN893dSbEXr/wB9N/s0AdLRXzWPjF8X/i5cRv8AC/wLZ+G/&#10;Cs67ovFfj53ie4X+F4NPi/elf7vmtFuq3qH7Pvxb16NX1D9orX7O5/iXQ9BsLSH/AL5ZHb/x6gD6&#10;Jor5u/4QD9oP4aLNfeHviNpvxRtVRmOh+L9MisLhj1/d3lt8obt88W2tD4TftcaF4+8XL4F8WaLq&#10;fw0+JaLvbwzry8XPX5rW4X5J0+mD/s0AfQNFFFABRRRQAUUUUAFFFFAGV4i1/TvC+g6nrWq3KWmm&#10;6bbyXV1cSfdiiRdzt+C5r48+EfgnVP21vHUHxh+Itrc2vwy0243+BvBl0MJPt/5iV0v8TN/CvT/2&#10;btv2orO++MPxS+HPwQtjND4e1YzeIfFssH8Wl2rrst2/2J52VG/3a+mLW1is7eOCCNYII1VY41Xa&#10;qr020AWqKKKACvMfjh8A/Cn7QHhNtH8SWjJdxfvdP1i1wt7plx/BNBL/AAurV6dRQB84/s3/ABL8&#10;U6X4q1X4NfE+7TUPH2gWaX1lraLtTX9LZ9iXW3PyyK3ySL/u+tfR1fLX7c2h3nhfw34b+NmgS+V4&#10;j+Gt59ukT+G802Vkivbdv+AbW/4BX0rpOrW2vaTZalYyrNZXsKXEEq9GR1DK35UAaFFFFABRRRQA&#10;UUUUAfOek/8AKQPXv+ydW3/pwevoyvnPSf8AlIHr3/ZOrb/04PX0ZQAVnarq1poWmXeoahcR2lha&#10;xNPPcSttWKNV3MzN6CtGuZ+IngnTviR4H1/wpqwY6ZrNjLYXGxtrbJE2nafxoA+dvgj/AMFHfhJ8&#10;dvifeeB9Eur7T9V8xo9Mn1aNYodUK5/1R3fe/uq21mr3bxh8YPBnw/8AE3h7QPEXiOy0jWvEMrRa&#10;XaXUmx7plwCq/i6fe/vV+Fnxu/ZY+K37FPxSsdaSyuZ7HTL5L3RfFFhD5tuzxNuiL9fLfO3KN+G6&#10;r37Uv7cniT9qbwn4X0vxP4P0jS9f0Ob7RDrmnmVLhtybXRVZvlR22t/F91aAP3f8b+F7bxp4K1/w&#10;9eLvtdWsZ7GVf9mVGQ/+hV43+wXrE2sfsj/Dr7UzST2dpPpTs38X2W6ltf8A2lSfsL+LfHHjf9mX&#10;whqvxFtrm38StHJC7XsDxTTwo7LDK6t/EybTu/i61W/4J7/8mn+FP+v7Wf8A073tAH0bRRRQAUUU&#10;UAFFFFAHznpP/KQPXv8AsnVt/wCnB6+OP25v2/Pi7+zx+1hqHh7wvqmkt4a02xtpF0e8sUlinaRA&#10;7NK3+t3fN/A6/LX2PpP/ACkD17/snVt/6cHr8Q/2q/EmveMP2lPiNqPigTRan/btzbyxy/egjilM&#10;SJ/wFEVfwoA/Tn4H/wDBYn4eeL1t7H4j6NeeBdRb5Gvrbde2Lf7Xy/vU/wC+G/3qPh7/AMFKrbUP&#10;20dX8AXus2HiT4b61cwWPh3WLCHy/stw6rtRm/5aqzsU3f3tvavf7j9lz4JftCfB3wkmoeFNE1rS&#10;v7HtY9P1rTY0guEh8pdvlTxfNj/Zzt9q/Ej4teF5v2cf2nvEGkeG7l7ibwj4h3aXPcKJGbypd8BZ&#10;f4m+5QB/RxqVqt9p89uxKCRGXftVtv8AtYb5a/Dm+/aw+KH7Lf7SXiDw/qXi2H4laNoOtvZXiaxb&#10;RTi4jSX5tjN80Un3vuttVya+yPBX/BWXwlq3wR8T3/iuAeF/inotpLHHoMkcvlX91t2p5R/h+f7y&#10;N8y89a/N79kX4Y6h+0V+1R4P0i8Zr5bvVf7V1iab+OCJ/PuGf/f27f8AecUAf0QabfLqmn215GjI&#10;s8SzKkq7WXcufmFeAf8ABPf/AJNP8Kf9f2s/+ne9r6LVQq4FfOn/AAT3/wCTT/Cn/X9rP/p3vaAP&#10;o2iiigAooooAKKKKAPnPSf8AlIHr3/ZOrb/04PXO/tR/8E6/hp+01qv9u3Cz+FPFbkebrGkov+kj&#10;n/XRt8rt/tferotJ/wCUgevf9k6tv/Tg9dPrn7XnwX8L+LpPDGqfEvw9Za5HJ5MlnNeKPKk/uO/3&#10;Ub/eagDO/ZD/AGZU/ZS+FL+CU8TXXilDfS3v2q6i8hI94T5IotzbF+Ut94/M7V4B+11/wS70z9oT&#10;4gy+OvCviceEPEd66vfxXFv5tvMy/wDLVdpVlf7v5V9r6L428P8AiSNZNH13TdVibpJY3kUq/wDj&#10;rVvUAfnH8fP+CY+pfEL4DWlw+vR+KPjVpMTu+vfZ/sv9txr9yCf5vnkVRtWZvmOPmr4x/wCCcHxY&#10;0f8AZ5/augHjONtJttRgn0Ga4uhs+wzs6bTJn7vzpsb+7ur96q/M79ur9h3Tf2l9Qv8A4jfBG/0T&#10;WvFtrKbfXNHsL6HbeSf3927Yk/8AeV9u7jv94A/TD71fOf8AwT3/AOTT/Cn/AF/az/6d72uJ/wCC&#10;cehfHPwn8LdX0L4zWtxa22nzww6ANSmSW7EG1hKrsrN8i/Js3c8t/Dtrtv8Agnv/AMmn+FP+v7Wf&#10;/Tve0AfRtFFFABRRRQAUUUUAfOek/wDKQPXv+ydW3/pwevl79tr/AIJZn4g67qHjv4QGG013UJHu&#10;dS8PXcpWG5mZtzywO33HZidyt8vP8NfUOk/8pA9e/wCydW3/AKcHqX9oX9uX4Vfsy6tDo3i/V7qX&#10;Xp4PPGl6XbGeZY/4WY8Ku7tuagD8HPiF8KfHvwN137B4s8O6v4T1Jcqj3EbxCT3ST7rr/umrnhX9&#10;pD4reCAi6J8SfFWmRIflht9Yn8r/AL437a/UTxt/wV0+AHizS5dI1rwD4k8T6TOuJrO90yzlhf8A&#10;3klm5r4A/ai8bfs6+PI4dT+EXgvxN4L1tp91zaXrQ/2c8WP4UWV2RvZfloA2/DP/AAU0/aP8LKi/&#10;8LAk1S32/wCq1XTrW43/APA/K3/+PVw/7Nn7Unib9nP4xQeNNKllayurndq+kW7bIbyBnJeLaeM/&#10;3G/hNafwD/bS8efAlorEpY+M/CSqqHw54mi+1Wyr/wBMd3zRf8B+X/Zr9HP2bPjT+yT+1FrWkwXP&#10;w38IeF/iIzL5el6po9uv2ib/AKZS7Nkv+yrfN/s0AfeHh3WrfxPoWnavapItvf20V1Es6bXVXQOu&#10;5f4W+avCf+Ce/wDyaf4U/wCv7Wf/AE73tfReNq4WvnT/AIJ7/wDJp/hT/r+1n/073tAH0bRRRQAU&#10;UUUAFFFFAHznpP8AykD17/snVt/6cHr80bz4J337cn/BRb4m+G9Z1qXSILW6vZJ7yCLzXjtbVkt4&#10;kRWb/rl+bV+k8kg0f/goPGk6jZrfw6ZbZsfxwagu9f8AvmWk8D/se6d8Pf2vvE3xq0fVFtrTxBpU&#10;trd6J5PS6lliZ5Vf+6/lbtv95moA+KfiJ/wRK1u1hkm8DfEWx1FlX5bTXrN7fd/21i3/APoFfIPj&#10;X9nnxx+yX42sbr4qfDBda0Hft2z3Ev2C86fcuYG+Vv8Ae/75r+iisnxF4e0vxZo9zpWs6dbarpl0&#10;myezvYllikX/AGlbrQB+W/7Omm/sKfHz7Lplz4SbwR4qk+T+ytd1a4VJW/6ZXHm7X/4Ftb/Zr6v8&#10;P/8ABMX9nfw/qkWo2ngueSeKZLiFpdWunVGVtylf3tfOX7V3/BIfTNXt7vxL8F5xpWoLukl8L3su&#10;bebr/wAe8p/1Tf7L/L/tJXkv7En/AAUE8WfATxjD8NPi/PfXHhdZ100XGpFvtegyqdmxw3zNEuPm&#10;Tqn/AI7QB+yijaoFfOn/AAT3/wCTT/Cn/X9rP/p3va+g7W6ivLeOeCVZoJF3JIrblZf71fPn/BPf&#10;/k0/wp/1/az/AOne9oA+jaKKKACiiigAooooA+Wf20l/4VvrHwu+NkcU5h8E659n1qW3BYpo94vk&#10;XBZf4lV/KavpuzvoNSs4bm2mWaCaNZYpE5VlblWqh4q8MaZ428N6r4f1m1S/0rVLaS0urZ/uyROu&#10;11r5s/Zt8fXfwT8SWn7PHj6Zl1jT43bwlr07futd0xW+RN3/AD8RL8rJ6KtAH1bRRUM8TTQOiO0T&#10;MuAy/wANAE1flB/wWa+CvhnQx4T+JGmWaWHiLVr1tM1DytqrdqkRZJWXH31C7d393b6V7b8QPjJ+&#10;1R+yndX0Wr+Dofj34Qdmaw17SYHgvoF/uXUUCPjj+LZt/wBr+Gvzt/bK/am+If7WPiCyfXPDFx4Z&#10;0XRI5WttFhSV1jbH72WVmRdz7V67V2qv1oA+2f2Jf2uLjQ/+Cffi/Utd1RbnVvBLy6RpSSP++k82&#10;JPsUX+03muyL/sp/s19lfslfDO8+EP7OXgLwtqSMmq2un/aL9HPzLdTu1xcL/wB/ZXr84/8AglH+&#10;zVr3jq4Txp4njeP4b6bqSajpunzr+71PVIkeKKf/AGlt1eX/AIG/+y1fr7QAUUUUAFFFFABRRRQA&#10;V5z8Zvgf4W+PHhFtB8U2bSKredZ6hbt5d3Yz/wAM0Ev3kda9GooA+UPDOpfHn9nKSPSfEel3Hxy8&#10;CQqwt9e0TZF4htk6os9rK6rP027kfdXQ2/8AwUC+BLKE1Hxr/wAI9e7vKl0/WdOurW7if+60TRV9&#10;HVmyaLp+peXNd2FtczLyHlhViPxIoA8Ouf2zvBmuW2zwBpfiT4maow/dWfh3RrjyWb/aup0SBV/2&#10;t9chdfBP4n/tOXoufi9dw+BPh+zq3/CutBuftFxeqv8ABf36bfl3Z/dRfL/tV9WpCkKxpGoRF6KO&#10;lS0AZmh6Hp/hvR7TStKsodP02ziWGC1t4wkUSL0VVHStOiigAooooAKKKKACiiigD//ZUEsDBBQA&#10;BgAIAAAAIQC3f0yj3gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvQr/DMoI3u0lq&#10;/xizKaWopyLYCuJtmp0modnZkN0m6bd39aKXgcd7vPebbD2aRvTUudqygngagSAurK65VPBxeLlf&#10;gXAeWWNjmRRcycE6n9xkmGo78Dv1e1+KUMIuRQWV920qpSsqMuimtiUO3sl2Bn2QXSl1h0MoN41M&#10;omghDdYcFipsaVtRcd5fjILXAYfNLH7ud+fT9vp1mL997mJS6u523DyB8DT6vzD84Ad0yAPT0V5Y&#10;O9EoCI/43xu8x2iZgDgqSB7mK5B5Jv/T598AAAD//wMAUEsDBBQABgAIAAAAIQB7wDiSwwAAAKUB&#10;AAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQywrCMBBF94L/EGZv03YhIqZuRHAr+gFD&#10;Mk2jzYMkiv69AREUBHcuZ4Z77mFW65sd2ZViMt4JaKoaGDnplXFawPGwnS2ApYxO4egdCbhTgnU3&#10;naz2NGIuoTSYkFihuCRgyDksOU9yIIup8oFcufQ+WsxljJoHlGfUxNu6nvP4zoDug8l2SkDcqRbY&#10;4R5K82+273sjaePlxZLLXyq4saW7ADFqygIsKYPPZVudggb+3aH5j0PzcuAfz+0eAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADW3xKVIAwAAZAwAAA4AAAAAAAAAAAAAAAAAPQIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKAnikRZJQAAWSUAABQAAAAAAAAAAAAAAAAAsQUAAGRy&#10;cy9tZWRpYS9pbWFnZTEuanBnUEsBAi0ACgAAAAAAAAAhABfrzPVxEAAAcRAAABQAAAAAAAAAAAAA&#10;AAAAPCsAAGRycy9tZWRpYS9pbWFnZTIuanBnUEsBAi0AFAAGAAgAAAAhALd/TKPeAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAA3zsAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB7wDiSwwAAAKUB&#10;AAAZAAAAAAAAAAAAAAAAAOo8AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcA&#10;vgEAAOQ9AAAAAA==&#10;">
                 <v:shape id="Picture 528" o:spid="_x0000_s1051" type="#_x0000_t75" style="position:absolute;width:57607;height:15608;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAINPxowwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC15EUwV3l2oUURQ9yLJa9Do0Y9u1mdQmav335rDg8fG+J7PGlOJOtSssKxj0IxDEqdUF&#10;ZwqSw6r3DcJ5ZI2lZVLwJAezabs1wVjbB//Sfe8zEULYxagg976KpXRpTgZd31bEgTvb2qAPsM6k&#10;rvERwk0ph1H0KQ0WHBpyrGiRU3rZ34wC3q5OyTJJrn+345f9WRyOu253rVTno5mPQXhq/Fv8795o&#10;BaNhWBvOhCMgpy8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACDT8aMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId29" o:title=""/>
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
                 <v:rect id="Rectangle 565" o:spid="_x0000_s1052" style="position:absolute;left:19742;top:5331;width:9291;height:6732;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZHAZrxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmiooWo0iuose/Qfq7dE822LzUpqsrX56IyzscZiZ3zCzRWMK8aDK5ZYV9HsRCOLE&#10;6pxTBafjT3cMwnlkjYVlUvAkB4t5uzXDWNua9/Q4+FQECLsYFWTel7GULsnIoOvZkjh4N1sZ9EFW&#10;qdQV1gFuCjmIopE0mHNYyLCkVUbJ/fBrFGzG5fKyta86Lb6vm/PuPFkfJ16pr06znILw1Pj/8F97&#10;qxUMR0P4nAlHQM7fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABkcBmvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="6B1BEC37" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="72"/>
                           </w:rPr>
                           <w:t xml:space="preserve">CZ </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 566" o:spid="_x0000_s1053" style="position:absolute;left:26722;top:5331;width:25843;height:6732;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpzpgcxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvidxATeJECaZNsY/5KaS9LdbGNrVWxlJtt08fBQI9DjPzDbPejqYRPXWutqzgeRaB&#10;IC6srrlU8HF6ny5AOI+ssbFMCn7JwXbzMFljou3AB+qPvhQBwi5BBZX3bSKlKyoy6Ga2JQ7exXYG&#10;fZBdKXWHQ4CbRs6jKJYGaw4LFbb0WlHxffwxCrJFm37m9m8om91Xdt6fl2+npVfq6XFMVyA8jf4/&#10;fG/nWsFLHMPtTDgCcnMFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6c6YHMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="6130A560" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                         <w:pPr>
@@ -3935,145 +5944,150 @@
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 567" o:spid="_x0000_s1054" style="position:absolute;left:46155;top:5331;width:1520;height:6732;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGgj2HxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6qgq9Uooi569B+ot0fzbIvNS2mi7e6n3wgLHoeZ+Q0znTemEE+qXG5ZQa8bgSBO&#10;rM45VXA6fn+OQDiPrLGwTAp+yMF81vqYYqxtzXt6HnwqAoRdjAoy78tYSpdkZNB1bUkcvJutDPog&#10;q1TqCusAN4XsR9FQGsw5LGRY0jKj5H54GAWbUbm4bO1vnRbr6+a8O49Xx7FXqtNuFhMQnhr/Dv+3&#10;t1rBYPgFrzPhCMjZHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGgj2HxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="577E0308" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="72"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shape id="Picture 569" o:spid="_x0000_s1055" type="#_x0000_t75" style="position:absolute;left:10737;top:6242;width:4826;height:6381;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzp/T0xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim5SWonRTahCi5ce/IN4fGafSTD7NmTXmH77rlDocZiZ3zDLfDCN6KlztWUF8TQC&#10;QVxYXXOp4LD/nCQgnEfW2FgmBT/kIM9GT0tMtb3zlvqdL0WAsEtRQeV9m0rpiooMuqltiYN3sZ1B&#10;H2RXSt3hPcBNI1+jaCYN1hwWKmxpXVFx3d2Mgu2b/qZznPDaJS+rU9x/xavbUann8fCxAOFp8P/h&#10;v/ZGK3ifzeFxJhwBmf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM6f09MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656F861F" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02794D8C" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A0B820" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Duplicate: </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Duplicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC442F2" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06492BE8" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1019665A" wp14:editId="397845AA">
                 <wp:extent cx="5760721" cy="1560195"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="55267" name="Group 55267"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760721" cy="1560195"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5760721" cy="1560195"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="537" name="Picture 537"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27"/>
+                          <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5760721" cy="1560195"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="571" name="Rectangle 571"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1974215" y="569900"/>
                             <a:ext cx="929140" cy="673140"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -4158,76 +6172,76 @@
                             <w:p w14:paraId="590CCDA6" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:firstLine="0"/>
                                 <w:jc w:val="left"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="72"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="575" name="Picture 575"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31"/>
+                          <a:blip r:embed="rId28"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1076960" y="344170"/>
                             <a:ext cx="295275" cy="895350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="1019665A" id="Group 55267" o:spid="_x0000_s1056" style="width:453.6pt;height:122.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57607,15601" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBVmeciQwMAAGQMAAAOAAAAZHJzL2Uyb0RvYy54bWzkV1tP2zAUfp+0&#10;/xD5HXJpk5CIFk1jIKRpVGP7Aa7rNNaS2LLdC/v1O8e5AC0IBtNg2kNSX+Ljz993Lu7xybauvDXX&#10;RshmQsLDgHi8YXIhmuWEfP92dnBEPGNps6CVbPiEXHNDTqbv3x1vVM4jWcpqwbUHRhqTb9SElNaq&#10;3PcNK3lNzaFUvIHJQuqaWujqpb/QdAPW68qPgiDxN1IvlJaMGwOjp+0kmTr7RcGZvSwKw61XTQhg&#10;s+6t3XuOb396TPOlpqoUrINBn4GipqKBTQdTp9RSb6XFnqlaMC2NLOwhk7Uvi0Iw7s4ApwmDndOc&#10;a7lS7izLfLNUA01A7Q5PzzbLvqzPtbpSMw1MbNQSuHA9PMu20DX+Akpv6yi7HijjW+sxGIzTJEij&#10;kHgM5sI4CcIsbkllJTC/t46Vnx5Z6fcb+3fgKMFyeDoOoLXHweO+AqvsSnPSGamfZKOm+sdKHYBc&#10;iloxF5Ww1871QBgE1axngs102wE6Z9oTCyBmlBKvoTX4PMzjth4OAcu4CL/DVdD1sX/HyLwS6kxU&#10;FXKP7Q4ueO2O6vecuPWoU8lWNW9sGyKaV4BcNqYUyhBP57yec4CoLxZhq5WxmltW4oYFbPwVwgaR&#10;0XyYcChvgCFmA07zUjcZxKa50saec1l72ABwgAEYpjldfzYdmv6TjrQWgEMGeNB9IYeYni7o7RH2&#10;W2FyVVLFAQKavaVrCs7e6oo00WZZgbIw6OLHfTlEk3mIozBLx1EYEw+CJk6yLOgSUR9VWZSFY0hX&#10;GFRJOsJ2q0cfkj0TTyKL5lWDTDYSvao1hCMQYD1CbNntfOtcN4r6w8zl4hr8uZT65yUk+aKSmwmR&#10;XYtg3gelcJZ41UUDfGOK7Ru6b8z7hrbVR+kScQvnw8rKQjhxEUC7W4cLhPxrikb3KTqQANo/rmiU&#10;pFEUQMg/oGgUH41H0ejVJB39Z5IC0/tBOpDwJEnHSRjHCUT7A5KGMZTs7NUUHb8VRbEWwPPvVOYU&#10;Eu9OZYYhyIt4krdSmV36uVWA/0BlDoM0yRJI0eDQo/E4THeqTpTFEXKDVecoi0fxi6qOq8u7Jdrd&#10;6eAq6y4X3bUb78q3+64A3Pw5mP4CAAD//wMAUEsDBAoAAAAAAAAAIQCgJ4pEWSUAAFklAAAUAAAA&#10;ZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/gABBKRklGAAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQD&#10;AwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMB&#10;AwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFP/AABEIALoCrQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJ&#10;Cgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQz&#10;YnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOE&#10;hYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm&#10;5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIE&#10;BAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZ&#10;GiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SV&#10;lpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4&#10;+fr/2gAMAwEAAhEDEQA/AP1TooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiivl/Vv8Agpp+zRouq3mn3HxPt5Li0meCR7TSb+5hZlYq&#10;SksduySLkcOjFWGCCQQaAPqCivlX/h6N+zF/0Uz/AMoGqf8AyNR/w9G/Zi/6KZ/5QNU/+RqAPqqi&#10;vlX/AIejfsxf9FM/8oGqf/I1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf+Ho37MX/RTP/KBqn/yNR/w9&#10;G/Zi/wCimf8AlA1T/wCRqAPqqivlX/h6N+zF/wBFM/8AKBqn/wAjUf8AD0b9mL/opn/lA1T/AORq&#10;APqqivlX/h6N+zF/0Uz/AMoGqf8AyNR/w9G/Zi/6KZ/5QNU/+RqAPqqivlX/AIejfsxf9FM/8oGq&#10;f/I1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf+Ho37MX/RTP/KBqn/yNR/w9G/Zi/wCimf8AlA1T/wCR&#10;qAPqqivlX/h6N+zF/wBFM/8AKBqn/wAjUf8AD0b9mL/opn/lA1T/AORqAPqqivlX/h6N+zF/0Uz/&#10;AMoGqf8AyNR/w9G/Zi/6KZ/5QNU/+RqAPqqivlX/AIejfsxf9FM/8oGqf/I1H/D0b9mL/opn/lA1&#10;T/5GoA+qqK+Vf+Ho37MX/RTP/KBqn/yNR/w9G/Zi/wCimf8AlA1T/wCRqAPqqivlX/h6N+zF/wBF&#10;M/8AKBqn/wAjUf8AD0b9mL/opn/lA1T/AORqAPqqivlX/h6N+zF/0Uz/AMoGqf8AyNR/w9G/Zi/6&#10;KZ/5QNU/+RqAPqqivlX/AIejfsxf9FM/8oGqf/I1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf+Ho37MX&#10;/RTP/KBqn/yNR/w9G/Zi/wCimf8AlA1T/wCRqAPqqivlX/h6N+zF/wBFM/8AKBqn/wAjUf8AD0b9&#10;mL/opn/lA1T/AORqAPqqivlX/h6N+zF/0Uz/AMoGqf8AyNR/w9G/Zi/6KZ/5QNU/+RqAPqqivlX/&#10;AIejfsxf9FM/8oGqf/I1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf+Ho37MX/RTP/KBqn/yNR/w9G/Zi&#10;/wCimf8AlA1T/wCRqAPqqivlX/h6N+zF/wBFM/8AKBqn/wAjUf8AD0b9mL/opn/lA1T/AORqAPqq&#10;ivlX/h6N+zF/0Uz/AMoGqf8AyNR/w9G/Zi/6KZ/5QNU/+RqAPqqivlX/AIejfsxf9FM/8oGqf/I1&#10;H/D0b9mL/opn/lA1T/5GoA+qqK+Vf+Ho37MX/RTP/KBqn/yNR/w9G/Zi/wCimf8AlA1T/wCRqAPq&#10;qivlX/h6N+zF/wBFM/8AKBqn/wAjUf8AD0b9mL/opn/lA1T/AORqAPqqivlX/h6N+zF/0Uz/AMoG&#10;qf8AyNR/w9G/Zi/6KZ/5QNU/+RqAPqqivlX/AIejfsxf9FM/8oGqf/I1H/D0b9mL/opn/lA1T/5G&#10;oA+qqK+Vf+Ho37MX/RTP/KBqn/yNR/w9G/Zi/wCimf8AlA1T/wCRqAPqqivlX/h6N+zF/wBFM/8A&#10;KBqn/wAjUf8AD0b9mL/opn/lA1T/AORqAPqqivlX/h6N+zF/0Uz/AMoGqf8AyNR/w9G/Zi/6KZ/5&#10;QNU/+RqAPqqivlX/AIejfsxf9FM/8oGqf/I1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf+Ho37MX/RTP&#10;/KBqn/yNR/w9G/Zi/wCimf8AlA1T/wCRqAPqqivlX/h6N+zF/wBFM/8AKBqn/wAjUf8AD0b9mL/o&#10;pn/lA1T/AORqAPqqivlX/h6N+zF/0Uz/AMoGqf8AyNR/w9G/Zi/6KZ/5QNU/+RqAPqqivlX/AIej&#10;fsxf9FM/8oGqf/I1H/D0b9mL/opn/lA1T/5GoA+qqK+Vf+Ho37MX/RTP/KBqn/yNR/w9G/Zi/wCi&#10;mf8AlA1T/wCRqAPqqivlX/h6N+zF/wBFM/8AKBqn/wAjUf8AD0b9mL/opn/lA1T/AORqAPqqivlX&#10;/h6N+zF/0Uz/AMoGqf8AyNXr/wAIf2lPhd8ereOTwF450fxFcPDJcnT4Z/Lvo4kk8tpJLWTbNGu8&#10;qNzoAdykZDKSAel0UUUAFFFFABRRRQAUUUUAFFFFAH5Qf8FGvHPj39pz9rTQP2Zfh/dXFhb28McW&#10;o20949paX9xLFHfNJcbZCssFvBHDIoMfmK4m2q5KZ+ivhn/wSO+APg/wrBYeJ9H1Dx7rXyvcavqG&#10;pXNnl/LRWWKK2kjVItysyq29xvIMjADHgH/Odf8Az/0LFfqpQB8q/wDDrj9mL/omf/lf1T/5Jo/4&#10;dcfsxf8ARM//ACv6p/8AJNfVVFAHyr/w64/Zi/6Jn/5X9U/+SaP+HXH7MX/RM/8Ayv6p/wDJNfVV&#10;FAHyr/w64/Zi/wCiZ/8Alf1T/wCSaP8Ah1x+zF/0TP8A8r+qf/JNfVVFAHyr/wAOuP2Yv+iZ/wDl&#10;f1T/AOSaP+HXH7MX/RM//K/qn/yTX1VRQB8q/wDDrj9mL/omf/lf1T/5Jo/4dcfsxf8ARM//ACv6&#10;p/8AJNfVVFAHyr/w64/Zi/6Jn/5X9U/+SaP+HXH7MX/RM/8Ayv6p/wDJNfVVFAHyr/w64/Zi/wCi&#10;Z/8Alf1T/wCSaP8Ah1x+zF/0TP8A8r+qf/JNfVVFAHyr/wAOuP2Yv+iZ/wDlf1T/AOSaP+HXH7MX&#10;/RM//K/qn/yTX1VRQB8q/wDDrj9mL/omf/lf1T/5Jo/4dcfsxf8ARM//ACv6p/8AJNfVVFAHyr/w&#10;64/Zi/6Jn/5X9U/+SaP+HXH7MX/RM/8Ayv6p/wDJNfVVFAHyr/w64/Zi/wCiZ/8Alf1T/wCSaP8A&#10;h1x+zF/0TP8A8r+qf/JNfVVFAHyr/wAOuP2Yv+iZ/wDlf1T/AOSaP+HXH7MX/RM//K/qn/yTX1VR&#10;QB8q/wDDrj9mL/omf/lf1T/5Jo/4dcfsxf8ARM//ACv6p/8AJNfVVFAHyr/w64/Zi/6Jn/5X9U/+&#10;SaP+HXH7MX/RM/8Ayv6p/wDJNfVVFAHyr/w64/Zi/wCiZ/8Alf1T/wCSaP8Ah1x+zF/0TP8A8r+q&#10;f/JNfVVFAHyr/wAOuP2Yv+iZ/wDlf1T/AOSaP+HXH7MX/RM//K/qn/yTX1VRQB8q/wDDrj9mL/om&#10;f/lf1T/5Jo/4dcfsxf8ARM//ACv6p/8AJNfVVFAHyr/w64/Zi/6Jn/5X9U/+SaP+HXH7MX/RM/8A&#10;yv6p/wDJNfVVFAHyr/w64/Zi/wCiZ/8Alf1T/wCSaP8Ah1x+zF/0TP8A8r+qf/JNfVVFAHyr/wAO&#10;uP2Yv+iZ/wDlf1T/AOSaP+HXH7MX/RM//K/qn/yTX1VRQB8q/wDDrj9mL/omf/lf1T/5Jo/4dcfs&#10;xf8ARM//ACv6p/8AJNfVVFAHyr/w64/Zi/6Jn/5X9U/+SaP+HXH7MX/RM/8Ayv6p/wDJNfVVFAHy&#10;r/w64/Zi/wCiZ/8Alf1T/wCSaP8Ah1x+zF/0TP8A8r+qf/JNfVVFAHyr/wAOuP2Yv+iZ/wDlf1T/&#10;AOSaP+HXH7MX/RM//K/qn/yTX1VRQB8q/wDDrj9mL/omf/lf1T/5Jo/4dcfsxf8ARM//ACv6p/8A&#10;JNfVVFAHyr/w64/Zi/6Jn/5X9U/+SaP+HXH7MX/RM/8Ayv6p/wDJNfVVFAHyr/w64/Zi/wCiZ/8A&#10;lf1T/wCSaP8Ah1x+zF/0TP8A8r+qf/JNfVVFAHyr/wAOuP2Yv+iZ/wDlf1T/AOSaP+HXH7MX/RM/&#10;/K/qn/yTX1VRQB8q/wDDrj9mL/omf/lf1T/5Jo/4dcfsxf8ARM//ACv6p/8AJNfVVFAHyr/w64/Z&#10;i/6Jn/5X9U/+SaP+HXH7MX/RM/8Ayv6p/wDJNfVVFAHyr/w64/Zi/wCiZ/8Alf1T/wCSaP8Ah1x+&#10;zF/0TP8A8r+qf/JNfVVFAHyr/wAOuP2Yv+iZ/wDlf1T/AOSaP+HXH7MX/RM//K/qn/yTX1VRQB8q&#10;/wDDrj9mL/omf/lf1T/5Jo/4dcfsxf8ARM//ACv6p/8AJNfVVFAHyr/w64/Zi/6Jn/5X9U/+SaP+&#10;HXH7MX/RM/8Ayv6p/wDJNfVVFAHyr/w64/Zi/wCiZ/8Alf1T/wCSaP8Ah1x+zF/0TP8A8r+qf/JN&#10;fVVFAHyr/wAOuP2Yv+iZ/wDlf1T/AOSaP+HXH7MX/RM//K/qn/yTX1VRQB8q/wDDrj9mL/omf/lf&#10;1T/5Jr5/+M3/AART8Ia39rv/AIY+NNQ8MXbfap00jXYxfWZdvmggjlXZLDEpypd/tD7Sp5Knf+lV&#10;FAH5F2v7VP7WH/BPzVU0X4x+H7j4j+CfOaG11bUrlpROS1yU8jVVVjukZTJ5V0ryiKJQEiBzX6E/&#10;s1/tgfDT9qnQTeeDNY8nVY/NNz4b1RoodUtkjZVMrwK7ZiPmRkSIWT94FLBwyj2DVtJsde0q80zU&#10;7K31HTb2F7a6s7uJZYZ4nUq8bowIZWUkFSMEEg1+YH7TH/BNPxV8EfGVt8X/ANl26uNJn0GH7afD&#10;MNxLPfRSxhVY2RkDm5WSMyF7eViWw6L5olWJQD9SqK+IP+Cef/BQyx/aX0q38D+OLi3074qWUJKS&#10;ALFDr0SLlpolGAs6qC0kI4wDJGNm9Ivt+gAooooAKKKKACiiigD8q/8AnOv/AJ/6Fiv1Ur8q/wDn&#10;Ov8A5/6Fiv1UoAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD81f+CkX7BO7&#10;+1Pj/wDCaX/hHPFWi7tb16ys5vsvneT+9fUbZwR5Vym0yOAR5m0uuJQRN7r/AME8/wBtKx/am+F9&#10;vpmv6rbt8VNDhI1qzEC25u4g+2O9iQEhlZTGJNoUJKSNiI8W761r8gP21PhF/wAO/f2rPh98dPhn&#10;of2PwhfXrS3Gl23FvBdfMt3ZoWhaO2iubaRxGBuZSLgxqixoAAfr/RXP+APH/h74peDdJ8WeE9Wt&#10;9c8ParCJ7O+tidsi5IIIIBVlYFWRgGVlZWAIIHQUAFFFFABRRRQB+Vf/ADnX/wA/9CxX6qV+Vf8A&#10;znX/AM/9CxX6qUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV5p+0V8B/D&#10;37SXwj13wN4itrdkvYXawvpoDK2m3oRhDdxgMp3Rs2cBl3qWRjtdgfS6KAPzL/4JCfFjxF4X8Q/E&#10;T9nbxdBcJqXhia41G0jaUTrYtHcLbX1qZBKyBRM8TosS7Sz3DFjuXP6aV+Rfx0ksf2Wf+Cv3hbxn&#10;fW+j2fh7xHNa6gfLnWyhtIr2CTTrm6uHKBFZZhcXLnkODlnUuxX9dKACiiigAooooA/Kv/nOv/n/&#10;AKFiv1Ur8q/+c6/+f+hYr9VKACiiigAoorzT9orVr7S/hVdW+n3lxptxrWp6V4da/spWiubSLUNR&#10;trGWe3kU5SeOO5d435CyKhKsAVIAat8bl/tW8sPCngvxR8QX0+Z7a+udBhtYLS3lVirRrc3txbxX&#10;DK6yRutu8pieJ0l8tsA9B4F+JGl+PPt1vBb6hpGtadsGoaJrFo9reWhfcASp+WWItHKi3ELSQSND&#10;J5cjhCR0Gk6TY6DpVnpmmWVvp2m2UKW1rZ2kSxQwRIoVI0RQAqqoACgYAAArzX49/wDFPxeC/GVn&#10;+71rSPE2labG44E9rqV9b6fdW8pGGaLbcrOEDBfPtLV2DCLaQD1WiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA8q/aF/&#10;ad+Hn7L/AIVh1vx9rX2D7X5q6fp1tEZrzUJI4y5jhjH/AAFS7lY1aSMO67hn5V/4fV/BD/oVviB/&#10;4LrH/wCTK/Mv9uD4vat8av2o/iBrmpyXH2ez1ObSNNtbiG4tza2VtI0USeRP88LEKZJIyFxLLKSq&#10;kkDwqgD+nP4Q/GjwV8evBsfirwF4gt/EWhPNJbG4hR42jlQ/NHJHIqvG2CrbXUEqysMqyk9rX4V/&#10;8Ej/AIma54P/AGvdH8MWE+dF8XWV3ZalayPJsPkW0t1FKqhgvmq0JQMwbCTSgAF8j91KACiiigAo&#10;oooA/Mv/AILg+Cb6+8A/CzxdHLbjTdK1O90qeJmbzmlu4o5Y2UbcFQtlLuJIILJgHJI/Qn4T+Ov+&#10;FofCvwb4y+w/2Z/wkWjWer/YvN837P8AaIEl8vftXdt343bRnGcDpXxX/wAFq/8Ak1nwt/2Odr/6&#10;Q31fVX7J3/JrPwb/AOxM0b/0hhoA9VooooAKKKKAPyr/AOc6/wDn/oWK/VSvyr/5zr/5/wChYr9V&#10;KACiiigArn/H/gmx+I3g3VvDmoS3Frb38JjW8smVLmzlBDRXNu7KwjnhkVJY5MEpJGjDlRXQUUAe&#10;Vf8AC5NQ8D/8S3x/4W8QJfxfu49Z8LeH7zV9O1THWWKOzW4nteChaK5VcM7JHJcrGZSWtrqnxo17&#10;RNU1TRNQ8NeDNDvV1OzsNYRUutcuVVvs801vubybaLek6Rzqtx9ojiZo7Y2oE/qtFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAfhD/wAFOP2VfEXwR+PXiHxvHZ3F34E8aanLqVnqxcSiK9mzNcWspCKI28wytGpB3RAY&#10;Z2SXb8a1/U7q2k2OvaVeaZqdlb6jpt7C9tdWd3EssM8TqVeN0YEMrKSCpGCCQa81/wCGTvgh/wBE&#10;b+H/AP4S9j/8aoA/Mv8A4JA/sq+Itc+KFt8bdXs7jTfCeiw3Vvos7OIzqV7IjW8hVChLwRxyThnB&#10;X97sVS2yVV/YmiigAooooAKKKKAPgD/gtX/yaz4W/wCxztf/AEhvq+qv2Tv+TWfg3/2Jmjf+kMNf&#10;BX/Babx5fa9qvwo+Eugz3Go6lezS6xc6BaWTSzTyuwttPZGCEszMb5BGjZJI3L/qzX6f6TpNjoOl&#10;WemaZZW+nabZQpbWtnaRLFDBEihUjRFACqqgAKBgAACgC3RRRQAUUUUAflX/AM51/wDP/QsV+qlf&#10;lX/znX/z/wBCxX6qUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUV81ft&#10;9ftXW/7KfwPu9Ss33+M9e83TPD8MckIeGcxMTeMkgbfFB8rEBGBd4kbaJNwAPirw/D/w1B/wWS1K&#10;7az1DVvDfga9keSDULvy/wCz/wCzIRAkkSiX/Vf2nskVE+95xZ0w0gH61V8Af8Eg/wBmj/hWfwbu&#10;/ibrdh5PiTxpj7D9oh2y22lRk+XjfGrp575lO1mSSNbVhyK+/wCgAooooAKKKKAPyr/5zr/5/wCh&#10;Yr9VK/Kv/nOv/n/oWK/VSgAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKqatq1&#10;joOlXmp6neW+nabZQvc3V5dyrFDBEilnkd2ICqqgksTgAEmgCp4s8U6X4H8K6z4k1u6+xaLo9lNq&#10;F9c+W8nkwRRtJI+1AWbCqThQSccAmvyBtdZ1z/grD+2tokz6FqFh8HfCm37TbyySMkNgHaQ+eVlV&#10;Y7m9ZBEfJbcqKpHmC2Zzb/aY/aY8e/8ABSL4uW3wS+CVtcJ4AWbzbi6m3wLqKxuu6+vWxmK0jbaU&#10;iI3MxRirStFFH+mn7MX7PWh/sv8Awb0XwDok32/7JvnvtUe3SGXULqQ7pJnCD6IoYsyxxxoWbbkg&#10;HqtFFFABRRRQAUUUUAfjB+0V8XofgP8A8FgrrxvdyW8Gm6dqelRahPcwyTLDZT6TbW9zIEj+dmSG&#10;aRlAB+ZV+Vvun9n6+AP+CjP/AATm1T9pHXoPiL8Op9PtvGcFl9m1LSLzbbpqyRK7ROkoX/j5+7D+&#10;+OxkEQLxCL5/grwB+3x+0p+yvcaT4J1C/uI7Hw1CLZfCPjLRgGiiaMtFHIzLHdKqrIjRr5oAVY1H&#10;7sBaAP30or8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b&#10;/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj&#10;/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+&#10;/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/&#10;G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5M&#10;o/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APgu&#10;vv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1&#10;fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+&#10;TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4&#10;Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h&#10;9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv&#10;/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A&#10;+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/&#10;4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr&#10;7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/&#10;APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8V&#10;v+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC&#10;6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H&#10;/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/&#10;Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8A&#10;guvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVv&#10;h/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/ami&#10;vxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//&#10;AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh//wCC6+/+TKP+H1fxv/6F&#10;b4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+hW+H/wD4Lr7/AOTKAP2p&#10;or8Vv+H1fxv/AOhW+H//AILr7/5Mo/4fV/G//oVvh/8A+C6+/wDkygD9qaK/Fb/h9X8b/wDoVvh/&#10;/wCC6+/+TKP+H1fxv/6Fb4f/APguvv8A5MoA/amivxW/4fV/G/8A6Fb4f/8Aguvv/kyj/h9X8b/+&#10;hW+H/wD4Lr7/AOTKAP2por8Vv+H1fxv/AOhW+H//AILr7/5Mo1r9vj9sb9pLwrI/gTwrqGn6Kv2j&#10;T7y/+Hvhe6uPNd40yjXD+e0MqKwZTC0br5u7OdhAB+pP7QP7Wnwu/Zl0prjx14nt7PUmh8610G0/&#10;f6ldgrIU2QLyqu0LoJZNkQYAM65r8y9X8dfHv/grD8R7TRNBsdQ+Hnwdixb6h5Us02lw+WYZZmup&#10;Qsa3tzuMTRwYG392QEHmzH3X4E/8Ee9Gh1WfxR8ePFNx8QPEN5NJc3Wl6bdTx2ksrtLvknu223Fw&#10;zbo5dw8khwwbzQef0J8LeE9D8D6Da6J4b0bT/D+i2u7yNO0u1S2t4dzF22RoAq5ZmY4HJYnqaAPK&#10;v2Uf2UfCH7JXw4Tw34bT7dqt1sm1nxBPEFuNTnAIDEZOyJdzCOIEhATyzs7v7XRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAf/9lQSwMECgAAAAAAAAAhAL6WrPmiCAAAoggAABQAAABkcnMvbWVkaWEvaW1hZ2UyLmpwZ//Y&#10;/+AAEEpGSUYAAQEBAGAAYAAA/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsL&#10;DQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgAXgAfAwEiAAIR&#10;AQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAAB&#10;fQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5&#10;OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeo&#10;qaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMB&#10;AQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYS&#10;QVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNU&#10;VVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5&#10;usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A/VOivn/9&#10;q79tbwR+x7/wi3/CZaV4g1P/AISL7V9k/sK3gl2fZ/J3+Z5s0eM+emMZ6NnHGfAP+H1fwQ/6Fb4g&#10;f+C6x/8AkygD7f8AiF4kvvBvgHxLr+maLceJNS0rTLm+tdFtN3nX8sUTOlum1WO6RlCDCscsMA9K&#10;8q/Y2+MXxF+Nnwjm1r4peArj4e+LLTU5rF7GaxubJbqJUjkjuI4bgb0UiUx/ecFomIIztX51/wCH&#10;1fwQ/wChW+IH/gusf/kyvp/9l/8Aag8K/tZeAdQ8XeEdP1jTtNstTk0qSLW4YopjKkUUpYCOWQbd&#10;syc5zkHjoSAewUUVFcXUNpGZJ5UhjHVpGCj8zQBLRTIpknjWSJ1kRuQynIP40+gDzP4meONefxFp&#10;3gXwOsI8UahEbq81S6j8230SxyVNy6ZHmSuwKxRZAZlYsdqNm3Z/Ajwb882taWvi/UJQPOvvEx/t&#10;CRz6hZMpGP8AZjVVHYCqPwehjuPFfxT1ORFa/m8Sm0ef+Iww2dsIk+i7m49WY9zXpF9eRafZXF1O&#10;WEMEbSuVUsQqjJwByeB0HNAHmuufAuz01ft/w8vm+H+uQnfGump/xLbg/wBy5s+I3U9CyhJB/C4r&#10;d+F/xAl8caTew6nZJpPifR7k2Gs6WknmLb3AVWDIxALRSIyyIxAyrDIBBA8Y+GP/AAUM+E/xO+GP&#10;i3xza3Gpabpvhe5WLU7W7td11FC8gRLny0LExHdkkcrhsgYrvrO5tI/2gtE1vRruG70rxh4VlaSS&#10;1ZWjuGtJoXt5ww+8DHeSLnuNvpQB4F+0R+1Ff/sn/C/4h+K9GttN1DWrr4hmxt7HU9+yZDaW7S7Q&#10;jA5Cp1zgZ79KxviD/wAFK/Enwo0LwRdeOPgzrXg+71jULUXUl5Ilxp0tjIhaSS2u0YDzlyjeW69M&#10;g46j0bxx+y74Q/au8K/Enwv4sN3a/ZfGs93Y6jYOFntZvsdsu4ZBVgQSCpGD7EAjW+NH7E1h8dP2&#10;bfDfws8SeM9Uur/w+8M1p4mlgjed5I1eNTLECFceW5XGQTgHOc5APj//AIKafCn4PfDPWvh/4y8O&#10;+C9E1jVfGWpOL7SbK6uYBqsBCN50TQTKiEs6jcFIYyg9jn7x07wvpngn4mfCTQNG01dH0rTfDOq2&#10;1tp6sXFvGpsAI9xJJx0zk5r4C/ab/Y4v/wBk3xZ8Kvi7praj8Qvh94Mu7SXW9Ecnbp5SVXkmtoWZ&#10;ligd8t5YJCPjJ2t8v3n4c+JHh74vfET4UeMPCmoLqmgaroGtTW1yqlcgS2KspUjKsrAqQehBoA4f&#10;xt8EbT47eB/inotx4x1jwJcWvjOa8tdc0i+a3MEq2lsAZQGUSR88qSOxBBGa+Dfi5P8AtVfsx215&#10;qei/tBWfjzw9YLve4s/EFvdzxx+r2twWf/vjfj1r6w/aM+DviD476Le+DdOhvbjw3d/F+2HiiLT2&#10;CzppxtLfdJyPuqWRie3DY4rgvir/AMEX/CU0R1H4aeKbzTtShYSx6V4mAurGcg58tnjVZEU9CfmN&#10;AHjPwt+Nn7VH7T03hXUPCnxN8I+JdS0W4aebw19si066uI2AWWO7tWSNbiHbkZAcDJIIOK/TO402&#10;LR/jH8MrOGwtNLSLQNYBs7FAsETF7AsqAADGSewr8/vhZ4N+Cfw1+K2geCfjz8Ch8JPHDTq2keKN&#10;N1m9Oj38ysNrxzCf90d23HzMASNxTpX6I+Jxj4/fD8f9QXWf/RlhQBlaheL8JfjVcapfOtv4T8bp&#10;bwSXbkhLTV4gIog56KtxFsQE/wAcCr1cV69+Gao65oWneJtHvNK1axg1LTLyMw3FpdRiSOVD1VlP&#10;BFeYW/wy8d+Ac23gbxhBdaEvywaN4silu/si4Hyx3QfzSo7LJuwOAQBQB8nf8FHf2kPhX4y/Z68T&#10;+Cte0XWrf4hJKh0vRtW0WeG4tLhZB/pCzbfKKeXv+ZJGDK2Oc16X/wAE9bzxb8VPhb4D8eeLo7yC&#10;PRvDreH9MN9ky3+Zg0t7zztKQ20ak5LbJG6EZ9q1D4O698QpkT4h+J49V0EDL+G9HtjZ2k7f9NpN&#10;5llT1jJCH+IHpXqlpawWFrDbW0MdvbQoscUMKhURQMBVA4AAGABQB//ZUEsDBBQABgAIAAAAIQB5&#10;6dPg3gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvQv/DMgVvdpNorU2zKaWopyLY&#10;CuJtmp0modnZkN0m6b939aKXgcd7vPdNth5NI3rqXG1ZQTyLQBAXVtdcKvg4vNw9gXAeWWNjmRRc&#10;ycE6n9xkmGo78Dv1e1+KUMIuRQWV920qpSsqMuhmtiUO3sl2Bn2QXSl1h0MoN41MouhRGqw5LFTY&#10;0rai4ry/GAWvAw6b+/i5351P2+vXYf72uYtJqdvpuFmB8DT6vzD84Ad0yAPT0V5YO9EoCI/43xu8&#10;ZbRIQBwVJA/zBcg8k//p828AAAD//wMAUEsDBBQABgAIAAAAIQB7wDiSwwAAAKUBAAAZAAAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc7yQywrCMBBF94L/EGZv03YhIqZuRHAr+gFDMk2jzYMkiv69&#10;AREUBHcuZ4Z77mFW65sd2ZViMt4JaKoaGDnplXFawPGwnS2ApYxO4egdCbhTgnU3naz2NGIuoTSY&#10;kFihuCRgyDksOU9yIIup8oFcufQ+WsxljJoHlGfUxNu6nvP4zoDug8l2SkDcqRbY4R5K82+273sj&#10;aePlxZLLXyq4saW7ADFqygIsKYPPZVudggb+3aH5j0PzcuAfz+0eAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQDa9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAFWZ5yJDAwAAZAwAAA4AAAAAAAAAAAAAAAAAPQIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0ACgAAAAAAAAAhAKAnikRZJQAAWSUAABQAAAAAAAAAAAAAAAAArAUAAGRycy9tZWRpYS9p&#10;bWFnZTEuanBnUEsBAi0ACgAAAAAAAAAhAL6WrPmiCAAAoggAABQAAAAAAAAAAAAAAAAANysAAGRy&#10;cy9tZWRpYS9pbWFnZTIuanBnUEsBAi0AFAAGAAgAAAAhAHnp0+DeAAAABQEAAA8AAAAAAAAAAAAA&#10;AAAACzQAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB7wDiSwwAAAKUBAAAZAAAAAAAA&#10;AAAAAAAAABY1AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAABA2AAAA&#10;AA==&#10;">
                 <v:shape id="Picture 537" o:spid="_x0000_s1057" type="#_x0000_t75" style="position:absolute;width:57607;height:15601;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cv7HxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvYjZtsUp0laJY2oOIGuL1kX0mabNvY3bV9N93C4Ueh5n5hpkvO1OLG7WusqzgMYpB&#10;EOdWV1woSI+b0RSE88gaa8uk4JscLBf93hwTbe+8p9vBFyJA2CWooPS+SaR0eUkGXWQb4uCdbWvQ&#10;B9kWUrd4D3BTy6c4fpEGKw4LJTa0Kin/OlyNAv7YnNJ1ml4+r9nE7lbHbDscvin1MOheZyA8df4/&#10;/Nd+1wrGzxP4PROOgFz8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxy/sfHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId29" o:title=""/>
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
                 <v:rect id="Rectangle 571" o:spid="_x0000_s1058" style="position:absolute;left:19742;top:5699;width:9291;height:6731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDj/pa1xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaNgG1NXEbWYY5sI2tsj+5qEZt+G7Nak/nq3UOhxmJlvmNVmMI24Uudqywpm0wgE&#10;cWF1zaWCU/76GINwHlljY5kU/JCDzXr0sMJE257f6Zr5UgQIuwQVVN63iZSuqMigm9qWOHiftjPo&#10;g+xKqTvsA9w0ch5FT9JgzWGhwpZ2FRVf2bdRcIzb7SW1t75sDh/H89t5uc+XXqnJeNi+gPA0+P/w&#10;XzvVChbPM/g9E46AXN8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4/6WtcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="003559E5" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="72"/>
                           </w:rPr>
                           <w:t xml:space="preserve">CZ </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 572" o:spid="_x0000_s1059" style="position:absolute;left:26722;top:5699;width:25843;height:6731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATLAjCxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvwv6HoRf2ppMV1kd0FFld9OgL1FuTaZNgpidkZk301zuC4LGoqq+o8bQxhbhS5XLLCr47EQji&#10;xOqcUwX73V97AMJ5ZI2FZVJwIwfTyUdrjLG2NW/ouvWpCBB2MSrIvC9jKV2SkUHXsSVx8M62MuiD&#10;rFKpK6wD3BSyG0U9aTDnsJBhSb8ZJZftv1GwHJSz48re67RYnJaH9WE43w29Ul+fzWwEwlPj3+FX&#10;e6UV/PS78DwTjoCcPAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATLAjCxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="6756FEB8" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                         <w:pPr>
@@ -4243,300 +6257,465 @@
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 573" o:spid="_x0000_s1060" style="position:absolute;left:46155;top:5699;width:1520;height:6731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8YK1ZxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6qYWrUldRfyDHm0spL09sq9JMPs2ZFeT9tN3C4LHYWZ+w8yXvanFlVpXWVbwPIpA&#10;EOdWV1wo+DjtnmYgnEfWWFsmBT/kYLkYPMwx0bbjd7qmvhABwi5BBaX3TSKly0sy6Ea2IQ7et20N&#10;+iDbQuoWuwA3tRxH0VQarDgslNjQuqT8nF6Mgv2sWX0e7G9X1NuvfXbM4s0p9ko9DvvVGwhPvb+H&#10;b+2DVjB5fYH/M+EIyMUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHxgrVnHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="590CCDA6" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="72"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shape id="Picture 575" o:spid="_x0000_s1061" type="#_x0000_t75" style="position:absolute;left:10769;top:3441;width:2953;height:8954;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQk8hyyAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUIvopu09Q/RVdpCofQgGBU8PrLPJJp9m2bXGPvpu4VCj8PM/IZZrjtTiZYaV1pWEI8j&#10;EMSZ1SXnCva799EchPPIGivLpOBODtarfm+JibY33lKb+lwECLsEFRTe14mULivIoBvbmjh4J9sY&#10;9EE2udQN3gLcVPIxiqbSYMlhocCa3grKLunVKHg9PO831/Zre/78jo/DzVN6iNO7Ug+D7mUBwlPn&#10;/8N/7Q+tYDKbwO+ZcATk6gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQk8hyyAAAANwA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId32" o:title=""/>
+                  <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402627FE" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D90468" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8AC80C" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="29294C07" w14:textId="39357B84" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30566FF3" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F119B16" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Animal identification number shown on mark shall be read in the following sequence </w:t>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Animal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>read</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617784B7" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:ind w:left="-5" w:right="49"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">„CZ 12345 678“ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412B45B5" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341E19CE" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D0C0A4" w14:textId="7D98D4D5" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="01D0C0A4" w14:textId="66A905C9" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="6433" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B29DA60" w14:textId="386A4D9A" w:rsidR="00270842" w:rsidRDefault="00270842">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="6433" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F69AE1" w14:textId="3D9AC961" w:rsidR="00270842" w:rsidRDefault="00270842">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="6433" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8E2ECF" w14:textId="7D4FEB20" w:rsidR="00270842" w:rsidRDefault="00FF389E">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="6433" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="561562B9" wp14:editId="0D79367E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="561562B9" wp14:editId="3C4D328F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>914730</wp:posOffset>
+              <wp:posOffset>929640</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>26726</wp:posOffset>
+              <wp:posOffset>61595</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="800100" cy="598805"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:wrapNone/>
             <wp:docPr id="563" name="Picture 563"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="563" name="Picture 563"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="800100" cy="598805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="407B0E06" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4360"/>
         </w:tabs>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Explanation:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">            </w:t>
+        <w:t>Explanation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">code of the competent authority </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>code</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>competent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD5C9BB" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
+    <w:p w14:paraId="56AEF9CA" w14:textId="77777777" w:rsidR="004409CC" w:rsidRDefault="004409CC">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD5C9BB" w14:textId="7E8886F9" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Holding register </w:t>
+        <w:t xml:space="preserve">Holding </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>register</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A8FBB3" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1986" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CCEA07" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:ind w:right="60"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Left side </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Left</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>side</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="3356" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="17" w:type="dxa"/>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2009"/>
         <w:gridCol w:w="1347"/>
       </w:tblGrid>
       <w:tr w:rsidR="0039692C" w14:paraId="69442D42" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
@@ -5491,56 +7670,65 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08125DBE" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-20" w:firstLine="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">ství, </w:t>
+              <w:t>ství</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43A2E8FC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="71" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
@@ -5714,55 +7902,63 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>mě</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="761B0C68" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-12" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">síc </w:t>
+              <w:t>síc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06B7F98E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">rok </w:t>
@@ -6592,127 +8788,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39986F2A" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27ED7AF2" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C9263D7" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="770D0558" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="499303CB" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7656,127 +9881,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="180CC045" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C38D662" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B8533BB" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="701E8DBC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F30486D" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -8720,127 +10974,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DC08890" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E43F77F" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-80" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="507A8E4A" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08B18DD8" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E9B4C98" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -9758,127 +12041,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6911EC2E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F9E99A5" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32792F3A" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E158747" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AF3AC5F" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -10822,127 +13134,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="282B3624" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CC8D38E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F68A535" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C96CC0D" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="501EFAD8" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -11886,127 +14227,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A0EECCC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="599F312A" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B2DF70B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D6B3238" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54726449" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -12950,127 +15320,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23510F7E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77CC12A9" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AF4DEF1" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F19C600" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2ACDD0FB" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13988,127 +16387,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5776F19E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="092012BE" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E7BBC6B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BF833F4" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BEE04BC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -15026,127 +17454,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34F2AB36" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C9EFC99" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A4D6C72" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67463CB6" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C93F028" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -16064,127 +18521,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0689EA07" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73E3CB88" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05041B11" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="098F1BFE" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52319752" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -17102,127 +19588,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2645" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23D19466" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="72" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                     Datum nar</w:t>
-            </w:r>
+              <w:t xml:space="preserve">                                     Datum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A36D6DC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>oze</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64DD8C89" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ní zv</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ní </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22656313" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ířete:</w:t>
+              <w:t>ířete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26969AAF" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -17465,52 +19980,65 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290EE3FC" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4D0DCB" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:ind w:right="62"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Right side </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>side</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8003" w:type="dxa"/>
         <w:tblInd w:w="269" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="19" w:type="dxa"/>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="341"/>
@@ -18809,72 +21337,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E2B247E" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3823D3CF" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -19628,72 +22183,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77D5DA58" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="622668EA" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -20447,72 +23029,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="252658B0" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B250D5C" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -21266,72 +23875,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DFC7D82" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A67C854" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -22085,72 +24721,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64840EC4" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="393753FD" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -22904,72 +25567,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08D090A7" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="444A0B6B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -23723,72 +26413,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33C26217" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4339CF31" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -24542,72 +27259,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D3CFD49" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67CDBD2C" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -25361,72 +28105,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62FCB73B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="140E3198" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -26180,72 +28951,99 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6394" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="054B9F35" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Státní registr otc</w:t>
-            </w:r>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>otc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4127663B" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-34" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
@@ -26999,228 +29797,246 @@
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8003" w:type="dxa"/>
             <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43DDA755" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="70" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poznámky:                                                                                 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Poznámky:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>Státní registr otce:</w:t>
+              <w:t>Státní</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registr otce:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="445EB4C9" w14:textId="77777777" w:rsidR="00FC7C52" w:rsidRDefault="00FC7C52"/>
     <w:sectPr w:rsidR="00FC7C52">
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1356" w:bottom="1542" w:left="1416" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72C7B9EA" w14:textId="77777777" w:rsidR="006C1C63" w:rsidRDefault="006C1C63">
+    <w:p w14:paraId="4419D0C3" w14:textId="77777777" w:rsidR="00290E52" w:rsidRDefault="00290E52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="343A7C9C" w14:textId="77777777" w:rsidR="006C1C63" w:rsidRDefault="006C1C63">
+    <w:p w14:paraId="6C159FBB" w14:textId="77777777" w:rsidR="00290E52" w:rsidRDefault="00290E52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3277913A" w14:textId="77777777" w:rsidR="006C1C63" w:rsidRDefault="006C1C63">
+    <w:p w14:paraId="029EDC2D" w14:textId="77777777" w:rsidR="00290E52" w:rsidRDefault="00290E52">
       <w:pPr>
         <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1028" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3878624F" w14:textId="77777777" w:rsidR="006C1C63" w:rsidRDefault="006C1C63">
+    <w:p w14:paraId="4C7D181B" w14:textId="77777777" w:rsidR="00290E52" w:rsidRDefault="00290E52">
       <w:pPr>
         <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1028" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2C5C753C" w14:textId="77777777" w:rsidR="0039692C" w:rsidRDefault="00FC7C52">
       <w:pPr>
         <w:pStyle w:val="footnotedescription"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="footnotemark"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> V případě domácí porážky ovcí a koz se v poznámkách v části „přemístění-odchod zvířete“ uvedou slova „domácí porážka“ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Není povinné vyplňovat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D118F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="603EC1F2"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="90CE946A"/>
+    <w:lvl w:ilvl="0" w:tplc="D30E481A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0DA6F112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
@@ -27391,120 +30207,156 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="397628969">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0039692C"/>
+    <w:rsid w:val="000100FA"/>
+    <w:rsid w:val="00016134"/>
+    <w:rsid w:val="00045AD8"/>
     <w:rsid w:val="000B13FA"/>
+    <w:rsid w:val="000E2D80"/>
+    <w:rsid w:val="00100726"/>
+    <w:rsid w:val="001579F1"/>
+    <w:rsid w:val="00237641"/>
     <w:rsid w:val="00270842"/>
+    <w:rsid w:val="00290E52"/>
     <w:rsid w:val="0029190E"/>
+    <w:rsid w:val="002C22A0"/>
+    <w:rsid w:val="003126F9"/>
+    <w:rsid w:val="003213A3"/>
     <w:rsid w:val="00365A3F"/>
     <w:rsid w:val="0039692C"/>
+    <w:rsid w:val="004409CC"/>
+    <w:rsid w:val="00483299"/>
+    <w:rsid w:val="004E0428"/>
     <w:rsid w:val="00512B19"/>
+    <w:rsid w:val="00597F30"/>
     <w:rsid w:val="006C1C63"/>
     <w:rsid w:val="00734B8C"/>
     <w:rsid w:val="007A2774"/>
     <w:rsid w:val="00802D4A"/>
+    <w:rsid w:val="00804AF3"/>
+    <w:rsid w:val="0085409E"/>
+    <w:rsid w:val="008735C9"/>
+    <w:rsid w:val="00881D21"/>
+    <w:rsid w:val="00976DAB"/>
+    <w:rsid w:val="009E2E82"/>
     <w:rsid w:val="009F6D77"/>
+    <w:rsid w:val="00A251FB"/>
+    <w:rsid w:val="00A468FA"/>
+    <w:rsid w:val="00B155C2"/>
+    <w:rsid w:val="00B25D29"/>
+    <w:rsid w:val="00BA1C8F"/>
+    <w:rsid w:val="00D54DAC"/>
+    <w:rsid w:val="00D708BE"/>
+    <w:rsid w:val="00D73D2F"/>
+    <w:rsid w:val="00D84F02"/>
+    <w:rsid w:val="00DD2130"/>
     <w:rsid w:val="00E102ED"/>
+    <w:rsid w:val="00E14B2C"/>
     <w:rsid w:val="00E938BC"/>
+    <w:rsid w:val="00EF7B43"/>
     <w:rsid w:val="00FC7C52"/>
+    <w:rsid w:val="00FE7ACD"/>
+    <w:rsid w:val="00FF389E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E900A4D"/>
   <w15:docId w15:val="{6C4B72FC-A331-4EFB-A1FB-5F274090682F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28004,59 +30856,105 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
     <w:name w:val="footnote mark"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nadpis">
+    <w:name w:val="Nadpis"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Zkladntext"/>
+    <w:rsid w:val="000E2D80"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zkladntext">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZkladntextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E2D80"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
+    <w:name w:val="Základní text Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zkladntext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E2D80"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -28314,54 +31212,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>6835</Characters>
+  <Pages>8</Pages>
+  <Words>980</Words>
+  <Characters>6218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>478</Lines>
+  <Paragraphs>342</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MZe CR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7978</CharactersWithSpaces>
+  <CharactersWithSpaces>6856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>rosecka</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_SetDate">
+    <vt:lpwstr>2025-07-18T12:29:39Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Name">
+    <vt:lpwstr>Interní</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_SiteId">
+    <vt:lpwstr>e84ea0de-38e7-4864-b153-a909a7746ff0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_ActionId">
+    <vt:lpwstr>6dd7363e-63f7-43bd-aa3a-e174ef17169e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_239d554d-d720-408f-a503-c83424d8e5d7_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>